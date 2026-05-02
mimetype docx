--- v0 (2026-03-28)
+++ v1 (2026-05-02)
@@ -1425,51 +1425,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1528,1354 +1528,1432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche décentrée des mythes : la « révision » féministe comme outil herméneutique</w:t>
+                <w:t xml:space="preserve">(Re)writing in the Blanks of Sophocles'Oedipus Rex: Nancy Huston’s Jocaste Reine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32, </w:t>
+              <w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14mle⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/164uw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308538v1</w:t>
+                <w:t xml:space="preserve">hal-05604009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Furor of the Mother-Wife</w:t>
+                <w:t xml:space="preserve">Diomède à la croisée des chemins : réappropriations d’un mythe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClassicoContemporaneo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Latina Didaxis XXXVII – Il mito e le sue varianti, 11</w:t>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (9), https://www.fabula.org/revue/document19965.php</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335860v1</w:t>
+                <w:t xml:space="preserve">hal-05321280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diomède à la croisée des chemins : réappropriations d’un mythe</w:t>
+                <w:t xml:space="preserve">The Furor of the Mother-Wife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (9), https://www.fabula.org/revue/document19965.php</w:t>
+              <w:t xml:space="preserve">ClassicoContemporaneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Latina Didaxis XXXVII – Il mito e le sue varianti, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321280v1</w:t>
+                <w:t xml:space="preserve">hal-05335860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Façons féministes de lire la tragédie ?</w:t>
+                <w:t xml:space="preserve">Pour une approche décentrée des mythes : la « révision » féministe comme outil herméneutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14mle⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05159430v1</w:t>
+                <w:t xml:space="preserve">hal-05308538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanter les sororités dans trois réécritures féministes des mythes antiques : A Thousand Ships (2019) et Stone Blind (2022) de Natalie Haynes et Crie, Jocaste, crie (2004) de Lucie-Anne Skittecate</w:t>
+                <w:t xml:space="preserve">Façons féministes de lire la tragédie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs en lien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (7)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58335/sel.443⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04993716v1</w:t>
+                <w:t xml:space="preserve">hal-05159430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le mythe grec allemand » (Griechenmythos), un mythe fondateur de l’identité culturelle et nationale allemande</w:t>
+                <w:t xml:space="preserve">Dire l’indicible. Reconfigurations du scandaleux désir de Jocaste pour la jeunesse, dans Le Chevalier errant de Legrand (1726), Œdipe de Voltaire (1718) et Jocaste Reine de Nancy Huston (2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648772v1</w:t>
+                <w:t xml:space="preserve">hal-04616558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dire l’indicible. Reconfigurations du scandaleux désir de Jocaste pour la jeunesse, dans Le Chevalier errant de Legrand (1726), Œdipe de Voltaire (1718) et Jocaste Reine de Nancy Huston (2009)</w:t>
+                <w:t xml:space="preserve">« Le mythe grec allemand » (Griechenmythos), un mythe fondateur de l’identité culturelle et nationale allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.18371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616558v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mort de Jocaste, entre visible et caché : la construction de l’héroïsme tragique du personnage féminin, de l’Odyssée et de l’Œdipe Roi aux monologues de Michèle Fabien et de Mariana Percovich</w:t>
+                <w:t xml:space="preserve">Chanter les sororités dans trois réécritures féministes des mythes antiques : A Thousand Ships (2019) et Stone Blind (2022) de Natalie Haynes et Crie, Jocaste, crie (2004) de Lucie-Anne Skittecate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Théâtre Antique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Savoirs en lien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58335/sel.443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453162v1</w:t>
+                <w:t xml:space="preserve">hal-04993716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littérature mondiale au secours de la littérature ?</w:t>
+                <w:t xml:space="preserve">La mort de Jocaste, entre visible et caché : la construction de l’héroïsme tragique du personnage féminin, de l’Odyssée et de l’Œdipe Roi aux monologues de Michèle Fabien et de Mariana Percovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers du Théâtre Antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/acta.17890⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04566082v1</w:t>
+                <w:t xml:space="preserve">hal-04453162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poétique du mythe de Jocaste : le nécessaire entrelacement de l’essai et de la fiction dans les écrits de Lucie-Anne Skittecate</w:t>
+                <w:t xml:space="preserve">La littérature mondiale au secours de la littérature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Carnets du CÉRÉdI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.17890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566067v1</w:t>
+                <w:t xml:space="preserve">hal-04566082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recomposer la mémoire intime et collective : une écriture de l'insaisissable</w:t>
+                <w:t xml:space="preserve">Poétique du mythe de Jocaste : le nécessaire entrelacement de l’essai et de la fiction dans les écrits de Lucie-Anne Skittecate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24, pp.233-237</w:t>
+              <w:t xml:space="preserve">Les Carnets du CÉRÉdI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 : Réception créatrice contemporaine des mythes et grands récits de l’Antiquité, http://publis-shs.univ-rouen.fr/ceredi/index.php?id=1592#texte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04653436v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mythe d’Œdipe réinterprété grâce à la voix des oubliées dans la réélaboration féministe The Children of Jocasta de Natalie Haynes (2017)</w:t>
+                <w:t xml:space="preserve">Recomposer la mémoire intime et collective : une écriture de l'insaisissable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36</w:t>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.233-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04129852v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconstruction d’Œdipe roi et construction identitaire : la parole performative de la Jocaste de Michèle Fabien</w:t>
+                <w:t xml:space="preserve">Le mythe d’Œdipe réinterprété grâce à la voix des oubliées dans la réélaboration féministe The Children of Jocasta de Natalie Haynes (2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Litter@Incognita</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, https://blogs.univ-tlse2.fr/littera-incognita-2/2022/12/26/deconstruction-doedipe-roi-et-construction-identitaire-la-parole-performative-de-la-jocaste-de-michele-fabien/</w:t>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963845v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avouer l’inavouable : l’expérience de la parole mythique</w:t>
+                <w:t xml:space="preserve">Déconstruction d’Œdipe roi et construction identitaire : la parole performative de la Jocaste de Michèle Fabien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Litter@Incognita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, https://blogs.univ-tlse2.fr/littera-incognita-2/2022/12/26/deconstruction-doedipe-roi-et-construction-identitaire-la-parole-performative-de-la-jocaste-de-michele-fabien/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/acta.15964⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03998032v1</w:t>
+                <w:t xml:space="preserve">hal-03963845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cri d’Aïas : la construction d’un héroïsme tragique</w:t>
+                <w:t xml:space="preserve">Avouer l’inavouable : l’expérience de la parole mythique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (10)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 24 (2), http://www.fabula.org/revue/document15964.php. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.15964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885470v1</w:t>
+                <w:t xml:space="preserve">hal-03998032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire pour nous relier: Voix, chants et contre-chants dans les réélaborations féminines du mythe de Jocaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glad.4275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Métamorphoses de Circé : vision et révision d’un mythe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de littérature comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, XCVI (2), pp.199-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux théoriques et politiques de la reconnaissance des identités latino-américaines</w:t>
+                <w:t xml:space="preserve">Le cri d’Aïas : la construction d’un héroïsme tragique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kemy Oyarzún</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (10)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux théoriques et politiques de la reconnaissance des identités latino-américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Martigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kemy Oyarzún</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2021, Babel n°1 : "L'identité en ses frontières", 22 (9)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2885,1302 +2963,1302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retracer les devenirs féministes de figures mythiques : le dialogue fécond entre recherche et création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du TIGRE, "Texte et Image, Groupe de Recherches à l’École"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Versailles Saint-Quentin-en-Yvelines, Apr 2025, Guyancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir Jocaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Dialogue des temps. Séance 1 : Médée et Jocaste : toujours à réécrire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Rolet, Oct 2025, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois fois Ulysse or The Women’s Odyssey: Questioning the Heroism of Ulysses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odysseus in the 21st Century, Celtic Conference in Classics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Regard oblique” sur l’Odyssée : le mythe d’Ulysse reconfiguré depuis une perspective féminine / féministe dans le drame Trois fois Ulysse de Claudine Galea (2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference "Mythe and Drama : Contemporary Interpretations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Despina Angelovska; Darin Angelovski; Kristina N. Nikolovska, Nov 2024, Skopje, Macédoine. pp.223-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Apology of Clytemnestra: Feminine and Feminist ‘Revisions’ of a Crime in Contemporary Rewritings</w:t>
+                <w:t xml:space="preserve">An “oblique look” at the Odyssey: the Myth of Ulysses Reconfigured from a Female/Feminist Perspective in Claudine Galea's Trois fois Ulysse (2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postgraduate Work-in-Progress Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Classical Studies, University of London, Nov 2024, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Mythe et drame. Interprétations contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Faculté de Philologie « Blaže Koneski » – Skopje, l'Institut de Littérature macédonienne – Skopje et la Faculté des Arts Dramatiques, Nov 2024, Skopje Republic of Macedonia, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788808v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An “oblique look” at the Odyssey: the Myth of Ulysses Reconfigured from a Female/Feminist Perspective in Claudine Galea's Trois fois Ulysse (2024)</w:t>
+                <w:t xml:space="preserve">The Apology of Clytemnestra: Feminine and Feminist ‘Revisions’ of a Crime in Contemporary Rewritings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mythe et drame. Interprétations contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Faculté de Philologie « Blaže Koneski » – Skopje, l'Institut de Littérature macédonienne – Skopje et la Faculté des Arts Dramatiques, Nov 2024, Skopje Republic of Macedonia, Macedonia</w:t>
+              <w:t xml:space="preserve">Postgraduate Work-in-Progress Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Classical Studies, University of London, Nov 2024, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815118v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Political Issues in the Reception of Euripides’ Phoenician Women in the 16th Century: Humanist Ideas Versus Tyrannical Passions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Online Conference Proceedings on Euripides’ Phoenician Women</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archive of Performances of Greek and Roman Drama, Oct 2024, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauver le roi, condamner la reine ? Réécrire l’Œdipe Roi en France au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adapter et réécrire à l’âge de Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Ca’ Foscari, Nov 2024, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la dramaturgie grecque sur l’émergence d’un contre-discours contemporain : le chœur des servantes anonymes dans L’Odyssée de Pénélope de Margaret Atwood (2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contre-je : genre et énonciations minoritaires en littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Camille Islert; Manon Berthier; Jaine Chemmachery; Nicolas Duriau; Christophe Cusset; Aurore Turbiau, Nov 2024, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinterpréter les mythes antiques grâce à la voix des oubliées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mythes au XXIe siècle, Aiôn (Socio-anthropologie de l’imaginaire du temps)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la métamorphose à la métaphore : l'épisode de Circé repensé par l'écriture fantastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métamorphoses. Le corps dans tous ses états, Doctorales de l'ED3 de Sorbonne Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déesse ou humaine ? » (ἢ θεὸς ἠὲ γυνή) : Circé comme figure de l’altérité, du poème merveilleux au conte fantastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les figures féminines merveilleuses de l'Antiquité et leur réception des origines à nos jours : reconductions, reconfigurations, subversions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocaste ou la tragédie de la fertilité : L’inceste comme corruption de la terre-mère et de la cité au Ve siècle avant J.-C.</w:t>
+                <w:t xml:space="preserve">Déconstruction de l’Œdipe Roi et construction identitaire : La parole performative de la Jocaste de Michèle Fabien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dire et penser les corps fertiles et reproducteurs de l'Antiquité à nos jours | Journée d’études Jeunes Chercheur.e.s du Laboratoire TEMOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">Les Personnages "féminins" dans les réécritures féministes : Dramaturgie, esthétique et politique des classiques à la scène, LLA-Créatis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527456v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Cette plume je voudrais que vous me la prêtiez » Réécrire l'OEdipe Roi grâce au témoignage de Madame Jocaste dans la pièce d'Alain Pontaut</w:t>
+                <w:t xml:space="preserve">Jocaste ou la tragédie de la fertilité : L’inceste comme corruption de la terre-mère et de la cité au Ve siècle avant J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réécrire, Doctorales de l'ED3 de Sorbonne Université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Dire et penser les corps fertiles et reproducteurs de l'Antiquité à nos jours | Journée d’études Jeunes Chercheur.e.s du Laboratoire TEMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527422v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527456v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconstruction de l’Œdipe Roi et construction identitaire : La parole performative de la Jocaste de Michèle Fabien</w:t>
+                <w:t xml:space="preserve">« Cette plume je voudrais que vous me la prêtiez » Réécrire l'OEdipe Roi grâce au témoignage de Madame Jocaste dans la pièce d'Alain Pontaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Personnages "féminins" dans les réécritures féministes : Dramaturgie, esthétique et politique des classiques à la scène, LLA-Créatis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Réécrire, Doctorales de l'ED3 de Sorbonne Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557475v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir Jocaste. Naissances et renaissances du personnage, de l’Antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 2025, Perspectives comparatistes, 978-2-406-18274-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18276-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brouillon pour une encyclopédie féministe des mythes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dejoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marys Renné Hertiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions iXe. 2023, racine de ixe, 1090062796</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4190,318 +4268,318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Odyssée des femmes : les chants de Pénélope, de Circé et des Sirènes pour réécrire l’épopée homérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l’Herne Margaret Atwood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2025, Cahiers de l’Herne, 9791031904368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ton nom est Médée. Ça signifie quelque chose » : dialogue avec la tradition d'interprétation du personnage dans Manhattan Medea de Dea Loher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maxime Pierre; Marie Saint Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corinthe et ses ailleurs. Voyages de Médée au théâtre, d'Euripide au contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.55-72, 2025, 978-2-38549-194-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15cwl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dejoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marys Renné Hertiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brouillon pour une encyclopédie féministe des mythes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions iXe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-15, 2023, 979-10-90062-795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4511,534 +4589,534 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réception des antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 (9), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EnVO n° 3 : Héritage théorique allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25 (7), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EnVO n°2 : Constructions et reconfigurations des études de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, n°9, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EnVO n°1 : L'identité en ses frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Darlison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cem Algul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhye Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, n° 9, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cem Algul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Darlison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhye Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22 (9), 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.14007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5048,171 +5126,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Grecs et Allemands : le mythe d’une “affinité élective” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58282/acta.18418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création littéraire et intellectuelle, un enjeu pour la reconnaissance culturelle des minorités : traduction et commentaire de l'article de Clorinda Cuminao Rojo, &amp;quot;Ensayo en torno a los escritos Mapuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58282/acta.13680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5222,112 +5300,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrippine, Amazones, Circé, Galatée, Jocaste, Phèdre, Sphinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brouillon pour une encyclopédie féministe des mythes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5395,51 +5473,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B07D9ADF"/>
+    <w:nsid w:val="F19933F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5626,51 +5704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cassandre-martigny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8812-9527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26613792X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/devenir-jocaste-naissances-et-renaissances-du-personnage-de-l-antiquite-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/revue/document14007.php" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/revue/sommaire15245.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/revue/sommaire18296.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ixe.fr/catalogue/brouillon-pour-une-encyclopedie-feministe-des-mythes/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/revue/sommaire19936.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/129972/seminaire-d-antiquite-territoire-des-ecarts-penser-et.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labantique.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odysseum.eduscol.education.fr/master-classes-sur-medee-seneque-dea-loher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/126900/usages-des-figures-mythiques-dans-la-theorie-en-etudes-de-genre-ens-lyon.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/122625/les-personnages-secondaires-du-theatre-grec-antique-elaboration-reception.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doctorales.hypotheses.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labhoc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philomel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/acta/document7827.php" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mythejocaste.hypotheses.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sflgc.org/sflgc/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Martigny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308538v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14mle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993716v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/sel.443" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648772v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18371" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04453162v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.17890" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653436v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129852v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03963845v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03998032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.15964" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03885470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728011v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4275" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781447v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03547805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemy Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452871v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431498v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04815118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788853v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04815125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04815139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674736v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885498v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03527456v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03527422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03557475v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18276-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04043964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dejoie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marys Renn&#233; Hertiman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cwl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le&#239;chl&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morvan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648800v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berges" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03893625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03893660v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Darlison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Algul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inhye Hong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04158441v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Langlais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18418" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03547932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13680" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04044051v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cassandre-martigny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8812-9527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26613792X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/devenir-jocaste-naissances-et-renaissances-du-personnage-de-l-antiquite-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/revue/document14007.php" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/revue/sommaire15245.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/revue/sommaire18296.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ixe.fr/catalogue/brouillon-pour-une-encyclopedie-feministe-des-mythes/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/revue/sommaire19936.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/129972/seminaire-d-antiquite-territoire-des-ecarts-penser-et.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labantique.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odysseum.eduscol.education.fr/master-classes-sur-medee-seneque-dea-loher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/126900/usages-des-figures-mythiques-dans-la-theorie-en-etudes-de-genre-ens-lyon.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/122625/les-personnages-secondaires-du-theatre-grec-antique-elaboration-reception.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doctorales.hypotheses.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labhoc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philomel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/acta/document7827.php" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mythejocaste.hypotheses.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sflgc.org/sflgc/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Martigny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/164uw" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335860v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308538v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14mle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18371" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/sel.443" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04453162v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.17890" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03963845v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03998032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.15964" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4275" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03885470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03547805v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemy Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080480v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165367v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04815118v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788808v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04815125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04815139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674736v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03557475v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03527456v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03527422v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067051v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18276-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04043964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dejoie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marys Renn&#233; Hertiman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Meyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cwl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le&#239;chl&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321281v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morvan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648800v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03893625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03893660v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Darlison" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Algul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inhye Hong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04158441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Langlais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18418" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03547932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13680" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04044051v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>