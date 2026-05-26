--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -1425,51 +1425,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1606,1354 +1606,1432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05604009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diomède à la croisée des chemins : réappropriations d’un mythe</w:t>
+                <w:t xml:space="preserve">Traduire / réécrire les Métamorphoses d’Ovide à l’ère post-metoo : l’anachronisme « raisonné » pour éclairer les violences de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fabula. Colloques en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.16407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321280v1</w:t>
+                <w:t xml:space="preserve">hal-05630525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Furor of the Mother-Wife</w:t>
+                <w:t xml:space="preserve">Pour une approche décentrée des mythes : la « révision » féministe comme outil herméneutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClassicoContemporaneo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14mle⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335860v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche décentrée des mythes : la « révision » féministe comme outil herméneutique</w:t>
+                <w:t xml:space="preserve">Diomède à la croisée des chemins : réappropriations d’un mythe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (9), https://www.fabula.org/revue/document19965.php</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05308538v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Façons féministes de lire la tragédie ?</w:t>
+                <w:t xml:space="preserve">The Furor of the Mother-Wife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (7)</w:t>
+              <w:t xml:space="preserve">ClassicoContemporaneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Latina Didaxis XXXVII – Il mito e le sue varianti, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05159430v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dire l’indicible. Reconfigurations du scandaleux désir de Jocaste pour la jeunesse, dans Le Chevalier errant de Legrand (1726), Œdipe de Voltaire (1718) et Jocaste Reine de Nancy Huston (2009)</w:t>
+                <w:t xml:space="preserve">Façons féministes de lire la tragédie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (7)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04616558v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05159430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le mythe grec allemand » (Griechenmythos), un mythe fondateur de l’identité culturelle et nationale allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (7), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.18371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanter les sororités dans trois réécritures féministes des mythes antiques : A Thousand Ships (2019) et Stone Blind (2022) de Natalie Haynes et Crie, Jocaste, crie (2004) de Lucie-Anne Skittecate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs en lien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58335/sel.443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mort de Jocaste, entre visible et caché : la construction de l’héroïsme tragique du personnage féminin, de l’Odyssée et de l’Œdipe Roi aux monologues de Michèle Fabien et de Mariana Percovich</w:t>
+                <w:t xml:space="preserve">Dire l’indicible. Reconfigurations du scandaleux désir de Jocaste pour la jeunesse, dans Le Chevalier errant de Legrand (1726), Œdipe de Voltaire (1718) et Jocaste Reine de Nancy Huston (2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Théâtre Antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6</w:t>
+              <w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453162v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littérature mondiale au secours de la littérature ?</w:t>
+                <w:t xml:space="preserve">La mort de Jocaste, entre visible et caché : la construction de l’héroïsme tragique du personnage féminin, de l’Odyssée et de l’Œdipe Roi aux monologues de Michèle Fabien et de Mariana Percovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers du Théâtre Antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/acta.17890⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04566082v1</w:t>
+                <w:t xml:space="preserve">hal-04453162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poétique du mythe de Jocaste : le nécessaire entrelacement de l’essai et de la fiction dans les écrits de Lucie-Anne Skittecate</w:t>
+                <w:t xml:space="preserve">La littérature mondiale au secours de la littérature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Carnets du CÉRÉdI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.17890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566067v1</w:t>
+                <w:t xml:space="preserve">hal-04566082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recomposer la mémoire intime et collective : une écriture de l'insaisissable</w:t>
+                <w:t xml:space="preserve">Poétique du mythe de Jocaste : le nécessaire entrelacement de l’essai et de la fiction dans les écrits de Lucie-Anne Skittecate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24, pp.233-237</w:t>
+              <w:t xml:space="preserve">Les Carnets du CÉRÉdI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 : Réception créatrice contemporaine des mythes et grands récits de l’Antiquité, http://publis-shs.univ-rouen.fr/ceredi/index.php?id=1592#texte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04653436v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mythe d’Œdipe réinterprété grâce à la voix des oubliées dans la réélaboration féministe The Children of Jocasta de Natalie Haynes (2017)</w:t>
+                <w:t xml:space="preserve">Recomposer la mémoire intime et collective : une écriture de l'insaisissable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36</w:t>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.233-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04129852v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconstruction d’Œdipe roi et construction identitaire : la parole performative de la Jocaste de Michèle Fabien</w:t>
+                <w:t xml:space="preserve">Le mythe d’Œdipe réinterprété grâce à la voix des oubliées dans la réélaboration féministe The Children of Jocasta de Natalie Haynes (2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Litter@Incognita</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, https://blogs.univ-tlse2.fr/littera-incognita-2/2022/12/26/deconstruction-doedipe-roi-et-construction-identitaire-la-parole-performative-de-la-jocaste-de-michele-fabien/</w:t>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963845v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avouer l’inavouable : l’expérience de la parole mythique</w:t>
+                <w:t xml:space="preserve">Déconstruction d’Œdipe roi et construction identitaire : la parole performative de la Jocaste de Michèle Fabien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Litter@Incognita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, https://blogs.univ-tlse2.fr/littera-incognita-2/2022/12/26/deconstruction-doedipe-roi-et-construction-identitaire-la-parole-performative-de-la-jocaste-de-michele-fabien/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/acta.15964⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03998032v1</w:t>
+                <w:t xml:space="preserve">hal-03963845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relire pour nous relier: Voix, chants et contre-chants dans les réélaborations féminines du mythe de Jocaste</w:t>
+                <w:t xml:space="preserve">Avouer l’inavouable : l’expérience de la parole mythique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (2), http://www.fabula.org/revue/document15964.php. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/glad.4275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58282/acta.15964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03728011v1</w:t>
+                <w:t xml:space="preserve">hal-03998032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Métamorphoses de Circé : vision et révision d’un mythe</w:t>
+                <w:t xml:space="preserve">Le cri d’Aïas : la construction d’un héroïsme tragique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, XCVI (2), pp.199-215</w:t>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781447v1</w:t>
+                <w:t xml:space="preserve">hal-03885470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cri d’Aïas : la construction d’un héroïsme tragique</w:t>
+                <w:t xml:space="preserve">Relire pour nous relier: Voix, chants et contre-chants dans les réélaborations féminines du mythe de Jocaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glad.4275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885470v1</w:t>
+                <w:t xml:space="preserve">hal-03728011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Métamorphoses de Circé : vision et révision d’un mythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Martigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XCVI (2), pp.199-215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enjeux théoriques et politiques de la reconnaissance des identités latino-américaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kemy Oyarzún</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Babel n°1 : "L'identité en ses frontières", 22 (9)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2963,1302 +3041,1302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retracer les devenirs féministes de figures mythiques : le dialogue fécond entre recherche et création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du TIGRE, "Texte et Image, Groupe de Recherches à l’École"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Versailles Saint-Quentin-en-Yvelines, Apr 2025, Guyancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir Jocaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Dialogue des temps. Séance 1 : Médée et Jocaste : toujours à réécrire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Rolet, Oct 2025, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois fois Ulysse or The Women’s Odyssey: Questioning the Heroism of Ulysses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odysseus in the 21st Century, Celtic Conference in Classics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Regard oblique” sur l’Odyssée : le mythe d’Ulysse reconfiguré depuis une perspective féminine / féministe dans le drame Trois fois Ulysse de Claudine Galea (2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference "Mythe and Drama : Contemporary Interpretations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Despina Angelovska; Darin Angelovski; Kristina N. Nikolovska, Nov 2024, Skopje, Macédoine. pp.223-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An “oblique look” at the Odyssey: the Myth of Ulysses Reconfigured from a Female/Feminist Perspective in Claudine Galea's Trois fois Ulysse (2024)</w:t>
+                <w:t xml:space="preserve">The Apology of Clytemnestra: Feminine and Feminist ‘Revisions’ of a Crime in Contemporary Rewritings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mythe et drame. Interprétations contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Faculté de Philologie « Blaže Koneski » – Skopje, l'Institut de Littérature macédonienne – Skopje et la Faculté des Arts Dramatiques, Nov 2024, Skopje Republic of Macedonia, Macedonia</w:t>
+              <w:t xml:space="preserve">Postgraduate Work-in-Progress Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Classical Studies, University of London, Nov 2024, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815118v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Apology of Clytemnestra: Feminine and Feminist ‘Revisions’ of a Crime in Contemporary Rewritings</w:t>
+                <w:t xml:space="preserve">An “oblique look” at the Odyssey: the Myth of Ulysses Reconfigured from a Female/Feminist Perspective in Claudine Galea's Trois fois Ulysse (2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postgraduate Work-in-Progress Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Classical Studies, University of London, Nov 2024, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Mythe et drame. Interprétations contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Faculté de Philologie « Blaže Koneski » – Skopje, l'Institut de Littérature macédonienne – Skopje et la Faculté des Arts Dramatiques, Nov 2024, Skopje Republic of Macedonia, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788808v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Political Issues in the Reception of Euripides’ Phoenician Women in the 16th Century: Humanist Ideas Versus Tyrannical Passions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Online Conference Proceedings on Euripides’ Phoenician Women</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archive of Performances of Greek and Roman Drama, Oct 2024, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauver le roi, condamner la reine ? Réécrire l’Œdipe Roi en France au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adapter et réécrire à l’âge de Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Ca’ Foscari, Nov 2024, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la dramaturgie grecque sur l’émergence d’un contre-discours contemporain : le chœur des servantes anonymes dans L’Odyssée de Pénélope de Margaret Atwood (2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contre-je : genre et énonciations minoritaires en littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Camille Islert; Manon Berthier; Jaine Chemmachery; Nicolas Duriau; Christophe Cusset; Aurore Turbiau, Nov 2024, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinterpréter les mythes antiques grâce à la voix des oubliées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mythes au XXIe siècle, Aiôn (Socio-anthropologie de l’imaginaire du temps)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la métamorphose à la métaphore : l'épisode de Circé repensé par l'écriture fantastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métamorphoses. Le corps dans tous ses états, Doctorales de l'ED3 de Sorbonne Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déesse ou humaine ? » (ἢ θεὸς ἠὲ γυνή) : Circé comme figure de l’altérité, du poème merveilleux au conte fantastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les figures féminines merveilleuses de l'Antiquité et leur réception des origines à nos jours : reconductions, reconfigurations, subversions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconstruction de l’Œdipe Roi et construction identitaire : La parole performative de la Jocaste de Michèle Fabien</w:t>
+                <w:t xml:space="preserve">Jocaste ou la tragédie de la fertilité : L’inceste comme corruption de la terre-mère et de la cité au Ve siècle avant J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Personnages "féminins" dans les réécritures féministes : Dramaturgie, esthétique et politique des classiques à la scène, LLA-Créatis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Dire et penser les corps fertiles et reproducteurs de l'Antiquité à nos jours | Journée d’études Jeunes Chercheur.e.s du Laboratoire TEMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557475v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527456v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocaste ou la tragédie de la fertilité : L’inceste comme corruption de la terre-mère et de la cité au Ve siècle avant J.-C.</w:t>
+                <w:t xml:space="preserve">« Cette plume je voudrais que vous me la prêtiez » Réécrire l'OEdipe Roi grâce au témoignage de Madame Jocaste dans la pièce d'Alain Pontaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dire et penser les corps fertiles et reproducteurs de l'Antiquité à nos jours | Journée d’études Jeunes Chercheur.e.s du Laboratoire TEMOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">Réécrire, Doctorales de l'ED3 de Sorbonne Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527456v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Cette plume je voudrais que vous me la prêtiez » Réécrire l'OEdipe Roi grâce au témoignage de Madame Jocaste dans la pièce d'Alain Pontaut</w:t>
+                <w:t xml:space="preserve">Déconstruction de l’Œdipe Roi et construction identitaire : La parole performative de la Jocaste de Michèle Fabien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réécrire, Doctorales de l'ED3 de Sorbonne Université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Les Personnages "féminins" dans les réécritures féministes : Dramaturgie, esthétique et politique des classiques à la scène, LLA-Créatis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527422v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir Jocaste. Naissances et renaissances du personnage, de l’Antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 2025, Perspectives comparatistes, 978-2-406-18274-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18276-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brouillon pour une encyclopédie féministe des mythes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dejoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marys Renné Hertiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions iXe. 2023, racine de ixe, 1090062796</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4268,318 +4346,318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Odyssée des femmes : les chants de Pénélope, de Circé et des Sirènes pour réécrire l’épopée homérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l’Herne Margaret Atwood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2025, Cahiers de l’Herne, 9791031904368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ton nom est Médée. Ça signifie quelque chose » : dialogue avec la tradition d'interprétation du personnage dans Manhattan Medea de Dea Loher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maxime Pierre; Marie Saint Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corinthe et ses ailleurs. Voyages de Médée au théâtre, d'Euripide au contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.55-72, 2025, 978-2-38549-194-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15cwl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dejoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marys Renné Hertiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brouillon pour une encyclopédie féministe des mythes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions iXe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-15, 2023, 979-10-90062-795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4589,534 +4667,534 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réception des antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 (9), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EnVO n° 3 : Héritage théorique allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25 (7), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EnVO n°2 : Constructions et reconfigurations des études de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, n°9, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EnVO n°1 : L'identité en ses frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Darlison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cem Algul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhye Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, n° 9, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cem Algul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Darlison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhye Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22 (9), 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.14007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5126,171 +5204,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Grecs et Allemands : le mythe d’une “affinité élective” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58282/acta.18418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création littéraire et intellectuelle, un enjeu pour la reconnaissance culturelle des minorités : traduction et commentaire de l'article de Clorinda Cuminao Rojo, &amp;quot;Ensayo en torno a los escritos Mapuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58282/acta.13680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5300,112 +5378,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrippine, Amazones, Circé, Galatée, Jocaste, Phèdre, Sphinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brouillon pour une encyclopédie féministe des mythes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5473,51 +5551,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F19933F0"/>
+    <w:nsid w:val="E3B51647"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5704,51 +5782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cassandre-martigny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8812-9527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26613792X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/devenir-jocaste-naissances-et-renaissances-du-personnage-de-l-antiquite-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/revue/document14007.php" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/revue/sommaire15245.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/revue/sommaire18296.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ixe.fr/catalogue/brouillon-pour-une-encyclopedie-feministe-des-mythes/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/revue/sommaire19936.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/129972/seminaire-d-antiquite-territoire-des-ecarts-penser-et.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labantique.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odysseum.eduscol.education.fr/master-classes-sur-medee-seneque-dea-loher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/126900/usages-des-figures-mythiques-dans-la-theorie-en-etudes-de-genre-ens-lyon.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/122625/les-personnages-secondaires-du-theatre-grec-antique-elaboration-reception.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doctorales.hypotheses.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labhoc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philomel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/acta/document7827.php" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mythejocaste.hypotheses.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sflgc.org/sflgc/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Martigny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/164uw" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335860v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308538v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14mle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18371" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/sel.443" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04453162v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.17890" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03963845v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03998032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.15964" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4275" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03885470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03547805v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemy Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080480v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165367v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04815118v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788808v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04815125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04815139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674736v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03557475v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03527456v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03527422v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067051v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18276-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04043964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dejoie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marys Renn&#233; Hertiman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Meyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cwl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le&#239;chl&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321281v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morvan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648800v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03893625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03893660v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Darlison" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Algul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inhye Hong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04158441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Langlais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18418" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03547932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13680" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04044051v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cassandre-martigny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8812-9527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26613792X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/devenir-jocaste-naissances-et-renaissances-du-personnage-de-l-antiquite-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/revue/document14007.php" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/revue/sommaire15245.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/revue/sommaire18296.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ixe.fr/catalogue/brouillon-pour-une-encyclopedie-feministe-des-mythes/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/revue/sommaire19936.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/129972/seminaire-d-antiquite-territoire-des-ecarts-penser-et.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labantique.hypotheses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odysseum.eduscol.education.fr/master-classes-sur-medee-seneque-dea-loher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/126900/usages-des-figures-mythiques-dans-la-theorie-en-etudes-de-genre-ens-lyon.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/122625/les-personnages-secondaires-du-theatre-grec-antique-elaboration-reception.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doctorales.hypotheses.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labhoc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philomel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/acta/document7827.php" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mythejocaste.hypotheses.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sflgc.org/sflgc/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Martigny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/164uw" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05630525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.16407" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308538v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14mle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321280v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335860v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18371" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/sel.443" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616558v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04453162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.17890" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653436v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03963845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03998032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.15964" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03885470v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4275" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03547805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemy Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080480v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165367v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788808v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04815118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04815125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04815139v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628259v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885498v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03527456v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03527422v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03557475v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18276-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04043964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dejoie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marys Renn&#233; Hertiman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419729v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cwl" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880846v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le&#239;chl&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morvan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648800v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berges" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03893625v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03893660v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Darlison" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Algul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inhye Hong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04158441v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Langlais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.18418" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03547932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13680" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04044051v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>