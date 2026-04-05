--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -2602,429 +2602,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density functional theory molecular modeling and antimicrobial behaviour of selected 1,2,3,4,5,6,7,8-octahydroacridine-N(10)-oxides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological and crystalline characterization of pulsed laser deposited pentacene thin films for organic transistor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludmila Otilia Cinteza</w:t>
+                <w:t xml:space="preserve">A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Iuliu Marton</w:t>
+                <w:t xml:space="preserve">Sébastien Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminita Gabriela Marutescu</w:t>
+                <w:t xml:space="preserve">S. Sirotkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana-Carmen Chifiriuc</w:t>
+                <w:t xml:space="preserve">S. Desplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2017.05.003⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 418, pp.446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.01.281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886085v1</w:t>
+                <w:t xml:space="preserve">hal-01701520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermokinetic study of CODA azoic liquid crystal and thin films deposition by matrix-assisted pulsed laser evaporation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei Andrei</w:t>
+                <w:t xml:space="preserve">Density functional theory molecular modeling and antimicrobial behaviour of selected 1,2,3,4,5,6,7,8-octahydroacridine-N(10)-oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Marinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Moanţă</w:t>
+                <w:t xml:space="preserve">Ludmila Otilia Cinteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Dumitru</w:t>
+                <w:t xml:space="preserve">George Iuliu Marton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horia Octavian Manolea</w:t>
+                <w:t xml:space="preserve">Luminita Gabriela Marutescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Andrei</w:t>
+                <w:t xml:space="preserve">Mariana-Carmen Chifiriuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 128 (1), pp.89 - 105. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1144, pp.14 - 23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10973-016-5895-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881163v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and crystalline characterization of pulsed laser deposited pentacene thin films for organic transistor applications</w:t>
+                <w:t xml:space="preserve">Thermokinetic study of CODA azoic liquid crystal and thin films deposition by matrix-assisted pulsed laser evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pereira</w:t>
+                <w:t xml:space="preserve">Andrei Andrei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bonhommeau</w:t>
+                <w:t xml:space="preserve">Anca Moanţă</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sirotkin</w:t>
+                <w:t xml:space="preserve">Marius Dumitru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Desplanche</w:t>
+                <w:t xml:space="preserve">Horia Octavian Manolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kaba</w:t>
+                <w:t xml:space="preserve">Andreea Andrei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 418, pp.446. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 128 (1), pp.89 - 105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.01.281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10973-016-5895-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701520v1</w:t>
+                <w:t xml:space="preserve">hal-01881163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density functional theory molecular modeling, chemical synthesis, and antimicrobial behaviour of selected benzimidazole derivatives</w:t>
               </w:r>
@@ -3036,51 +3036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Marinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Gabriela Tudorache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Iuliu Marton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina-Marie Zalaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3418,581 +3418,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyvinylphenol (PVP) microcapacitors printed by laser-induced forward transfer (LIFT): multilayered pixel design and thermal analysis investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigations on laser printing of microcapacitors using poly (methyl methacrylate) dielectric thin films for organic electronics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Constantinescu</w:t>
+                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rapp</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. P. Alloncle</w:t>
+                <w:t xml:space="preserve">Anne-Patricia Alloncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/15/155301⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 374, pp.90-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418491v1</w:t>
+                <w:t xml:space="preserve">hal-01418500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on laser printing of microcapacitors using poly (methyl methacrylate) dielectric thin films for organic electronics applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+                <w:t xml:space="preserve">Polyvinylphenol (PVP) microcapacitors printed by laser-induced forward transfer (LIFT): multilayered pixel design and thermal analysis investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Rapp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delaporte</w:t>
+                <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Patricia Alloncle</w:t>
+                <w:t xml:space="preserve">A. P. Alloncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 374, pp.90-95. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/15/155301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418500v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BISMUTH OXIDE THIN FILMS DEPOSITED ON SILICON THROUGH PULSED LASER ABLATION, FOR INFRARED DETECTORS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolae Tigau</w:t>
+                <w:t xml:space="preserve">Laser-induced forward transfer of carbon nanowalls for soft electrodes fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirela Praisler</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sorin Vizireanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gheorghe Aldica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Daniel Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Review and Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218625X15501048⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 374, pp.49-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.09.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877664v1</w:t>
+                <w:t xml:space="preserve">hal-01418495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced forward transfer of carbon nanowalls for soft electrodes fabrication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BISMUTH OXIDE THIN FILMS DEPOSITED ON SILICON THROUGH PULSED LASER ABLATION, FOR INFRARED DETECTORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Condurache-Bota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Tigau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirela Praisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 374, pp.49-55. </w:t>
+              <w:t xml:space="preserve">Surface Review and Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (02), </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.09.089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218625X15501048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418495v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrays of metallic micro-/nano-structures by means of colloidal lithography and laser dewetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. L. N. Deepak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4186,103 +4186,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed laser processing of poly(3,3 `''-didodecyl quarter thiophene) semiconductor for organic thin film transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. P. Alloncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 450, pp.32-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4310,892 +4310,892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior and matrix-assisted pulsed laser evaporation deposition of functional polymeric materials thin films with potential use in optoelectronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser printing of azo-derivative thin films for non-linear optical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdana Mitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Rotaru</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mihaela Filipescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2014.10.011⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 336, pp.200-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611173v1</w:t>
+                <w:t xml:space="preserve">hal-01418511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser processing of metal thin films using transparent microsphere arrays</w:t>
+                <w:t xml:space="preserve">Functional multilayered capacitor pixels printed by picosecond laser-induced forward transfer using a smart beam shaping technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Constantinescu</w:t>
+                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Larmande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. N. D. Kallepalli</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdou Karim Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Videlot-Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.10.003⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 224, pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2015.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418514v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle-decorated ceramic as substrate in surface enhanced Raman spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Constantinescu</w:t>
+                <w:t xml:space="preserve">Octahydroacridine thin films grown by matrix-assisted pulsed laser evaporation for non linear optical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Ionita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Marinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.08.026⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36, pp.78-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2015.02.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418516v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser printing of azo-derivative thin films for non-linear optical applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal behavior and matrix-assisted pulsed laser evaporation deposition of functional polymeric materials thin films with potential use in optoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Rotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Nedelcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dinescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.11.022⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, pp.242-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2014.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418511v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional multilayered capacitor pixels printed by picosecond laser-induced forward transfer using a smart beam shaping technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser processing of metal thin films using transparent microsphere arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. N. D. Kallepalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Rapp</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Uteza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2015.01.020⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 336, pp.112-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418513v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octahydroacridine thin films grown by matrix-assisted pulsed laser evaporation for non linear optical applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Marinescu</w:t>
+                <w:t xml:space="preserve">Nanoparticle-decorated ceramic as substrate in surface enhanced Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nedyalkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ru. Nikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Atanasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36, pp.78-83. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 336, pp.16-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2015.02.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571141v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced forward transfer of a bis-pyrene compound for OTFTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Karim Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony d'Aléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Videlot-Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 336, pp.133-137. </w:t>
@@ -5285,51 +5285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Condurache-Bota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Praisler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 77, pp.276-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5402,51 +5402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Emandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Marton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Otilia Cinteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5506,64 +5506,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high ordered, centimeter scale preparation of microsphere Langmuir films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. N. Deepak Kallepalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5623,103 +5623,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcapacitors with controlled electrical capacity in the pF-nF range printed by laser-induced forward transfer (LIFT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. K. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Videlot-Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20, pp.1-7. </w:t>
@@ -5770,51 +5770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal behaviour and thin film properties of a bis-pyrene compound for organic thin film transistor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Karim Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony d'Aléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5885,290 +5885,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced forward transfer of polythiophene-based derivatives for fully polymeric thin film transistors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+                <w:t xml:space="preserve">Bessel-like photonic nanojets from core-shell sub-wavelength spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2014.04.029⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (13), pp.3989-3992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.003989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108361v1</w:t>
+                <w:t xml:space="preserve">hal-01018128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bessel-like photonic nanojets from core-shell sub-wavelength spheres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sandeau</w:t>
+                <w:t xml:space="preserve">Laser-induced forward transfer of polythiophene-based derivatives for fully polymeric thin film transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Boarino</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Patricia Alloncle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (8), pp.1868-1875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2014.04.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.39.003989⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01018128v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced forward transfer of multi-layered structures for OTFT applications</w:t>
               </w:r>
@@ -6180,51 +6180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. K. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cremilieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6300,90 +6300,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart beam shaping for the deposition of solid polymeric material by laser forward transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Larmande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Patricia Alloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7017,273 +7017,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties of BNT-BT ferroelectric thin films in microwaves and millimeter waves</w:t>
+                <w:t xml:space="preserve">Analysis and modeling of physical and chemical phenomena occurring at solution plasma spraying of zirconia coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Stancu</w:t>
+                <w:t xml:space="preserve">Vanesa Tobon Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trupina Lucian</w:t>
+                <w:t xml:space="preserve">Lech Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nedelcu Liviu</w:t>
+                <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Mihalache</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Pateyron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring Meeting of the European Materials Research Society (E-MRS), May 27 to 31, 2019, Nice, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">9th RIPT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Forschungszentrum Jülich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267560v1</w:t>
+                <w:t xml:space="preserve">hal-02451288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and modeling of physical and chemical phenomena occurring at solution plasma spraying of zirconia coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dielectric properties of BNT-BT ferroelectric thin films in microwaves and millimeter waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanesa Tobon Valencia</w:t>
+                <w:t xml:space="preserve">Trupina Lucian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lech Pawlowski</w:t>
+                <w:t xml:space="preserve">Nedelcu Liviu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Laure Lecomte-Nana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+                <w:t xml:space="preserve">V. Mihalache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Pateyron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. G. Banciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th RIPT 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Forschungszentrum Jülich, Germany</w:t>
+              <w:t xml:space="preserve">Spring Meeting of the European Materials Research Society (E-MRS), May 27 to 31, 2019, Nice, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451288v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic structuring of surfaces by self assembly of colloidal masks: a shape-size / periodicity / chemical composition coupling effects study</w:t>
               </w:r>
@@ -7390,64 +7390,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of iridium thin films: a comparison between plasma vs. laser processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bercea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trupina Lucian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedelcu Liviu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Banciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7820,1123 +7820,1123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of microstructure and Ba/Sr ratio on high tunability of (Ba,Sr)TiO3 thin film based-capacitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanosecond Pulsed Laser for Micro-Magnet Synthesis,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gaudin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+                <w:t xml:space="preserve">D. Givord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ghalem</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nm. Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">HPLA 5International High Power Laser Ablation ° 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Santa-Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129689v1</w:t>
+                <w:t xml:space="preserve">hal-02128829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond Pulsed Laser for Micro-Magnet Synthesis,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of microstructure and Ba/Sr ratio on high tunability of (Ba,Sr)TiO3 thin film based-capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nm. Dempsey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Ghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPLA 5International High Power Laser Ablation ° 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Santa-Fe, United States</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128829v1</w:t>
+                <w:t xml:space="preserve">hal-02129689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance properties of nano-/micro-structures fabricated by colloidal lithography and laser-assisted processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Bercea</w:t>
+                <w:t xml:space="preserve">Laser Vaporization Cluster Source combined to a PLD process Microstructure roles on VO2 thin films and cluster stack properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">HPLA (International High Power Laser Ablation) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129190v1</w:t>
+                <w:t xml:space="preserve">hal-02128842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Vaporization Cluster Source combined to a PLD process Microstructure roles on VO2 thin films and cluster stack properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface plasmon resonance properties of nano-/micro-structures fabricated by colloidal lithography and laser-assisted processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bercea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPLA (International High Power Laser Ablation) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Santa Fe, United States</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128842v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric varactors based on heteroepiataxialy grown (Ba,Sr)TiO3 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capacités ferroélectriques accordables pour la réalisation de dispositifs hyperfréquences reconfigurables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Trupina</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mg. Banciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROCAM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891440v1</w:t>
+                <w:t xml:space="preserve">hal-01893491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités ferroélectriques accordables pour la réalisation de dispositifs hyperfréquences reconfigurables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Pulsed laser deposition of thin film capacitors with applications in highly tunable digital and analogic microwave devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Huitema</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Trupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">ROCAM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893491v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposition of thin film capacitors with applications in highly tunable digital and analogic microwave devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antenne fente reconfigurable en fréquence intégrant un condensateur ferroélectrique type MFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROCAM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899404v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne fente reconfigurable en fréquence intégrant un condensateur ferroélectrique type MFM</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VO2 smart thin films and nanoparticles by laser ablation, processes: size-dependent MIT transition temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Crunteanu</w:t>
+                <w:t xml:space="preserve">Michael Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Zaabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">COLA 2017 International Conference on Laser Ablation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893479v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VO2 smart thin films and nanoparticles by laser ablation, processes: size-dependent MIT transition temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ferroelectric varactors based on heteroepiataxialy grown (Ba,Sr)TiO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Trupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nedelcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Gaudin</w:t>
+                <w:t xml:space="preserve">I. Pasuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafika Zaabi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mg. Banciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLA 2017 International Conference on Laser Ablation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">ROCAM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891412v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency characterisation of ferroelectric thin film capacitors and their integration for frequency tunable antennas</w:t>
               </w:r>
@@ -8961,64 +8961,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nedelcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROCAM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t>
@@ -9041,471 +9041,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency characterisation of ferroelectric thin film capacitors and their integration for frequency tunable antennas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Passerieux</w:t>
+                <w:t xml:space="preserve">Laser processing of para-/ferro-electric ceramics as thin films for highly-tunable microcapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE 9th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2017, BUCHAREST, ROMANIA, 11-14 JULY 2017 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">CYSC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568594v1</w:t>
+                <w:t xml:space="preserve">hal-01893229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal investigation and laser processing of thin films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-frequency characterisation of ferroelectric thin film capacitors and their integration for frequency tunable antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Ghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEEC-TAC 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Chisinau, Moldova</w:t>
+              <w:t xml:space="preserve">THE 9th INTERNATIONAL CONFERENCE ON ADVANCED MATERIALS, ROCAM 2017, BUCHAREST, ROMANIA, 11-14 JULY 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899430v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser processing of para-/ferro-electric ceramics as thin films for highly-tunable microcapacitors</w:t>
+                <w:t xml:space="preserve">Para-/ferro-electric films grown by pulsed laser deposition for various configurations of high frequency tunable microcapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghalem</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CYSC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">COLA 2017 International Conference on Laser Ablation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893229v1</w:t>
+                <w:t xml:space="preserve">hal-01891423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Para-/ferro-electric films grown by pulsed laser deposition for various configurations of high frequency tunable microcapacitors</w:t>
+                <w:t xml:space="preserve">Thermal investigation and laser processing of thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLA 2017 International Conference on Laser Ablation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">CEEC-TAC 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Chisinau, Moldova</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891423v1</w:t>
+                <w:t xml:space="preserve">hal-01899430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-Laser Process for micro-magnet synthesis</w:t>
               </w:r>
@@ -10004,51 +10004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’imagerie magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maileth Orozco Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10129,90 +10129,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-laser Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nm. Dempsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Givord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10352,463 +10352,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ba(2/3)Sr(1/3)TiO3 (BST) and Na(1/2)Bi(1/2)TiO3 (NBT) thin films grown by pulsed laser deposition (PLD) for highly-tunable capacitors with applications in radiofrequency (RF) and microwave devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Multifunctional and Smart Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nm. Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Givord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics XV, Limoges, France, 27-29 Juin 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">Smart Materials 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343913v1</w:t>
+                <w:t xml:space="preserve">hal-01869748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Multifunctional and Smart Materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compression of dry lysozyme targets: A new parameter in protein thin film production by PLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Givord</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorgen Schou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">ICPEPA 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869748v1</w:t>
+                <w:t xml:space="preserve">hal-01851886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression of dry lysozyme targets: A new parameter in protein thin film production by PLD</w:t>
+                <w:t xml:space="preserve">Ba(2/3)Sr(1/3)TiO3 (BST) and Na(1/2)Bi(1/2)TiO3 (NBT) thin films grown by pulsed laser deposition (PLD) for highly-tunable capacitors with applications in radiofrequency (RF) and microwave devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Ghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPEPA 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Brasov, Romania</w:t>
+              <w:t xml:space="preserve">Electroceramics XV, Limoges, France, 27-29 Juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851886v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosecond pulsed-laser ablation processes through the development of VO2 smart materials,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zaabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Fall Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
@@ -10889,51 +10889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Quignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Colloquim on Plasma Processes (CIP), June 1-5 2015, Saint –Etienne, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t>
@@ -11014,51 +11014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Quignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Meeting, May 11-15, 2015, Lille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, LILLE, France</w:t>
@@ -11139,51 +11139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Quignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference, European Ceramic Society (ECERS), June 21 -25 2015, Toledo, Spain.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toledo, Spain</w:t>
@@ -11244,103 +11244,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric properties of BNT-BT ferroelectric thin films in microwaves and millimeter waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trupina Lucian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedelcu Liviu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mihalache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mg. Banciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
@@ -11363,385 +11363,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of iridium thin films: a comparison between plasma vs. laser processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Packed colloidal spheres for thin film structuration; towards modulation and tunability of surface plasmon resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bercea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">PLUMEE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02452641v1</w:t>
+                <w:t xml:space="preserve">hal-02128679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic generation (SHG) in pentacene thin films grown by matrix assisted pulsed laser evaporation (MAPLE)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epitaxial growth of iridium thin films: a comparison between plasma vs. laser processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bercea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valentin Ion</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Trupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nedelcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mg. Banciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huitema Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452793v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packed colloidal spheres for thin film structuration; towards modulation and tunability of surface plasmon resonance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+                <w:t xml:space="preserve">Second harmonic generation (SHG) in pentacene thin films grown by matrix assisted pulsed laser evaporation (MAPLE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Ionita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bercea</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Brajnicov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLUMEE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128679v1</w:t>
+                <w:t xml:space="preserve">hal-02452793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the localized surface plasmon resonances of micro-triangular patterns</w:t>
               </w:r>
@@ -11973,77 +11973,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric varactor based on heteroepitaxialy grown (Ba,Sr) TiO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nedelcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pasuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12098,103 +12098,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave dielectric properties of (1-x)Bi0.5Na0.5TiO3 - (x)BaTiO3 thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cernea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mihalache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nedelcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROCAM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t>
@@ -12342,402 +12342,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high tunability of Ba(2/3)Sr(1/3)TiO3 thin films at high frequency domain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Na0.5Bi0.5TiO3 (NBT) ferroelectric/paraelectric thin film tunable capacitors developed by pulsed laser deposition (PLD) for radiofrequency/microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crunteanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du GDR Oxyfun</w:t>
+              <w:t xml:space="preserve">GDR Oxyfun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841700v1</w:t>
+                <w:t xml:space="preserve">hal-01840739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na0.5Bi0.5TiO3 (NBT) ferroelectric/paraelectric thin film tunable capacitors developed by pulsed laser deposition (PLD) for radiofrequency/microwave applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic structuration using UV-Laser Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Crunteanu</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Givord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Oxyfun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2016 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840739v1</w:t>
+                <w:t xml:space="preserve">hal-01840594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic structuration using UV-Laser Process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Givord</w:t>
+                <w:t xml:space="preserve">Ultra-high tunability of Ba(2/3)Sr(1/3)TiO3 thin films at high frequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2016 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Colloque national du GDR Oxyfun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840594v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly-tunable capacitors at low electric field using Ba(2/3)Sr(1/3)TiO3 and Na(1/2)Bi(1/2)TiO3 thin films grown by PLD</w:t>
               </w:r>
@@ -12749,51 +12749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12861,64 +12861,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na1/2Bi1/2TiO3 (NBT) ferroelectric.paralectric thin fil tunable capacitors developed by pulsed laser deposition for RF/microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12982,64 +12982,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly-tunable capacitors ant low electric field using Ba(2/3)Sr(1/3)TiO3 and Na(1/2)Bi(1/2)TiO3 thin films grown by PLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13375,51 +13375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325051v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mogildea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Mogildea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin I Zgura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mihailescu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Craciun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26188981" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mania Majumder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Batista-Pessoa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantinescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koudia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.105664" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chiritoi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ionescu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26052173" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghanim Gatea Al-Rubaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Alasadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Rmaydh Muhammed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin-Daniel Constantinescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15091030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glandut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.140007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Puerto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Gallego" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Florian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ortu&#241;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.488859" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian-Gabriel Petrescu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry9050133" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Daira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Boudjema" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bououdina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Aida" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13148193" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Ionut Bercea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.152592" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03167757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mouskeftaras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11030712" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schaaf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Matei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2021.100133" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03405395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ionut Bercea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5070193" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03647174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Catalina Petrescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Cazacu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14247745" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tobon Valencia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paw&#322;owski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecomte-Nana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pateyron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126059" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02489825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Condurache-Bota" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Tigau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2217-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-C&#259;t&#259;lina Petrescu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ionit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12193173" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Ionita" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bercea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Brajnicov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.02.230" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Trupina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nedelcu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Gabriel Banciu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-04004-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375071v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Tabetah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dinescu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid V Zhigilei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.03.089" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02166104v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marinescu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisc Potmischil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Florea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-016-5862-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886085v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Otilia Cinteza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Iuliu Marton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Gabriela Marutescu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana-Carmen Chifiriuc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.05.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01881163v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Andrei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Moan&#355;&#259;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dumitru" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Octavian Manolea" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Andrei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-016-5895-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701520v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonhommeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirotkin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desplanche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.01.281" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886087v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Gabriela Tudorache" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina-Marie Zalaru" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Popa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2016.10.066" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01881070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Candidato" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Soko&#322;owski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Paw&#322;owski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Lecomte-Nana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denoirjean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.072" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HKM79ZL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01394847v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Ghalem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rammal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966942" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418491v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constantinescu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rotaru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alloncle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/15/155301" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418500v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rapp" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Patricia Alloncle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877664v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Praisler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218625X15501048" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418495v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Vizireanu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Aldica" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Daniel Stoica" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.089" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418507v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. N. Deepak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Uteza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grojo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.073" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877673v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdana Mitu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.11.024" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418519v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2015.02.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02611173v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rotaru" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nedelcea" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2014.10.011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418514v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. D. Kallepalli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.10.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418516v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nedyalkov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru. Nikov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koleva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Atanasov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.08.026" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418511v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Filipescu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.11.022" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418513v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Larmande" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Karim Diallo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.01.020" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.02.064" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418512v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Fages" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.10.037" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Tudorache" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Petrila" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.11.022" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02573734v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Emandi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Marton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/nnl.2015.2032" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418527v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Deepak Kallepalli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.01.047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418510v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Diallo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2015.01.040" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418520v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Rotaru" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2015.06.019" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108361v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Patricia Alloncle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.04.029" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0VKJKJB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018128v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boarino" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Leo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003989" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065820v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cremilieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazurczyk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.06.155" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMPZC6RL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418558v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8305-7" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842580v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallego" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Florian" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ortu&#241;o" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04746916v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03561140v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bercea" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03561150v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842555v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267560v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stancu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupina Lucian" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedelcu Liviu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mihalache" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Banciu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02451288v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Tobon Valencia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Pawlowski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laure Lecomte-Nana" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pateyron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02451107v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267565v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banciu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02451176v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Axente" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pelascini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Hermann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396920v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02129175v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02129689v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghalem" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02128829v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Givord" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nm. Dempsey" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02129190v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02128842v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891440v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trupina" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nedelcu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Radu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pasuk" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg. Banciu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893491v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rammal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huitema" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crunteanu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899404v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893479v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891412v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaudin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zaabi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891403v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568594v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899430v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893229v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891423v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848437v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devillers" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851850v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dutheil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01852005v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rammal Mohamad" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851882v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Valentina Popa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lungu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Marutescu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840796v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maileth Orozco Montes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01870400v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871219v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343913v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869748v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851886v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Schou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01870391v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226006v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quignon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226129v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226004v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02452770v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02452641v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huitema Laure" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02452793v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02128679v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02438507v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568938v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885121v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasuk" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Banciu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885188v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cernea" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568935v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841700v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madrangeas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840739v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutheil" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840594v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01831176v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841642v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841719v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239411v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Petrescu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-8366-2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325051v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mogildea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Mogildea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin I Zgura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mihailescu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Craciun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26188981" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mania Majumder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Batista-Pessoa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantinescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koudia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.105664" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chiritoi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ionescu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26052173" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghanim Gatea Al-Rubaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Alasadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Rmaydh Muhammed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin-Daniel Constantinescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15091030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glandut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.140007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Puerto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Gallego" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Florian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ortu&#241;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.488859" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian-Gabriel Petrescu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry9050133" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Daira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Boudjema" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bououdina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Aida" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13148193" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Ionut Bercea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.152592" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03167757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mouskeftaras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11030712" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schaaf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Matei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2021.100133" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03405395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ionut Bercea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5070193" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03647174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Catalina Petrescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Cazacu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14247745" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tobon Valencia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paw&#322;owski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecomte-Nana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pateyron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126059" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02489825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Condurache-Bota" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Tigau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2217-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-C&#259;t&#259;lina Petrescu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ionit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12193173" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Ionita" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bercea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Brajnicov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.02.230" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Trupina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nedelcu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Gabriel Banciu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-04004-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375071v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Tabetah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dinescu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid V Zhigilei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.03.089" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02166104v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marinescu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisc Potmischil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Florea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-016-5862-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701520v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonhommeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirotkin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desplanche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.01.281" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Otilia Cinteza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Iuliu Marton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Gabriela Marutescu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana-Carmen Chifiriuc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.05.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01881163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Andrei" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Moan&#355;&#259;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dumitru" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Octavian Manolea" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Andrei" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-016-5895-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886087v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Gabriela Tudorache" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina-Marie Zalaru" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Popa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2016.10.066" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01881070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Candidato" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Soko&#322;owski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Paw&#322;owski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Lecomte-Nana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denoirjean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.072" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HKM79ZL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01394847v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Ghalem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rammal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966942" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418500v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rapp" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Patricia Alloncle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418491v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constantinescu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rotaru" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alloncle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/15/155301" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418495v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Vizireanu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Aldica" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Daniel Stoica" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.089" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877664v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Praisler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218625X15501048" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418507v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. N. Deepak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Uteza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grojo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.073" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877673v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdana Mitu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.11.024" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418519v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2015.02.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418511v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Filipescu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.11.022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418513v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Larmande" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Karim Diallo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.01.020" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571141v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.02.064" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02611173v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rotaru" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nedelcea" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2014.10.011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418514v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. D. Kallepalli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.10.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418516v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nedyalkov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru. Nikov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koleva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Atanasov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.08.026" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418512v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Fages" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.10.037" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Tudorache" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Petrila" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.11.022" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02573734v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Emandi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Marton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/nnl.2015.2032" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418527v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Deepak Kallepalli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.01.047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418510v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Diallo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2015.01.040" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418520v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Rotaru" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2015.06.019" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018128v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boarino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Leo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003989" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108361v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Patricia Alloncle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.04.029" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0VKJKJB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065820v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cremilieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazurczyk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.06.155" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMPZC6RL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418558v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8305-7" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842580v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallego" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Florian" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ortu&#241;o" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04746916v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03561140v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bercea" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03561150v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842555v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02451288v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Tobon Valencia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Pawlowski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laure Lecomte-Nana" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pateyron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267560v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stancu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupina Lucian" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedelcu Liviu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mihalache" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Banciu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02451107v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267565v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banciu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02451176v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Axente" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pelascini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Hermann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396920v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02129175v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02128829v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Givord" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nm. Dempsey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02129689v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghalem" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02128842v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02129190v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893491v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rammal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huitema" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crunteanu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trupina" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899404v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893479v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891412v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaudin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zaabi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891440v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nedelcu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Radu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pasuk" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg. Banciu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891403v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893229v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568594v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891423v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899430v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848437v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devillers" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851850v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dutheil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01852005v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rammal Mohamad" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851882v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Valentina Popa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lungu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Marutescu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840796v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maileth Orozco Montes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01870400v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871219v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869748v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851886v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Schou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343913v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01870391v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226006v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quignon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226129v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226004v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02452770v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02128679v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02452641v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huitema Laure" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02452793v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02438507v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568938v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885121v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasuk" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Banciu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885188v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cernea" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568935v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840739v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutheil" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840594v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841700v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madrangeas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01831176v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841642v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841719v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239411v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Petrescu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-8366-2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>