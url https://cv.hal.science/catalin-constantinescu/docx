--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -892,248 +892,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Materials, Thin Films and Nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Al Doping on the Physical Properties of CuO Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radouane Daira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouzid Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bououdina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Aida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin-Daniel Constantinescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucian-Gabriel Petrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/magnetochemistry9050133⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (14), pp.8193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13148193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238985v1</w:t>
+                <w:t xml:space="preserve">hal-04239008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Al Doping on the Physical Properties of CuO Thin Films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bououdina</w:t>
+                <w:t xml:space="preserve">Magnetic Materials, Thin Films and Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin-Daniel Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Salah Aida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catalin-Daniel Constantinescu</w:t>
+                <w:t xml:space="preserve">Lucian-Gabriel Petrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (14), pp.8193. </w:t>
+              <w:t xml:space="preserve">Magnetochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (5), pp.133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app13148193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/magnetochemistry9050133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239008v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive gold/vanadium dioxide periodic arrays for infrared optical modulation</w:t>
               </w:r>
@@ -1247,265 +1247,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Pulse Lasers: A Versatile Tool in Creating Novel Nano-/Micro-Structures and Compositional Analysis for Healthcare and Wellbeing Challenges</w:t>
+                <w:t xml:space="preserve">Preface on laser material interactions: From basic science to industrial applications (LaserMaterInter2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Al-Kattan</w:t>
+                <w:t xml:space="preserve">Peter Schaaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Grojo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andreea Matei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11030712⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Sciences Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.100133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsadv.2021.100133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167757v1</w:t>
+                <w:t xml:space="preserve">hal-03432577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface on laser material interactions: From basic science to industrial applications (LaserMaterInter2020)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-Pulse Lasers: A Versatile Tool in Creating Novel Nano-/Micro-Structures and Compositional Analysis for Healthcare and Wellbeing Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Al-Kattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Schaaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+                <w:t xml:space="preserve">Alexandros Mouskeftaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Matei</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Sciences Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6, pp.100133. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsadv.2021.100133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano11030712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432577v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadium Dioxide–Iridium Composite Development: Specific Near Infrared Surface Plasmon Resonance</w:t>
               </w:r>
@@ -1608,51 +1608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Energy Losses in Nanocrystalline FINEMET Alloys Working at High Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian-Gabriel Petrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Catalina Petrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1959,51 +1959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Properties of Manganese-Zinc Soft Ferrite Ceramic for High Frequency Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian-Gabriel Petrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Cătălina Petrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2128,51 +2128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bercea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Brajnicov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Ion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2217,295 +2217,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture and interface characterization of iridium thin films grown on MgO substrates with different orientations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compression of dry lysozyme targets: The target preparation pressure as a new parameter in protein thin film production by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucian Trupina</w:t>
+                <w:t xml:space="preserve">Marshall Tabetah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liviu Nedelcu</w:t>
+                <w:t xml:space="preserve">Maria Dinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marian Gabriel Banciu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Huitema</w:t>
+                <w:t xml:space="preserve">Leonid V Zhigilei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-019-04004-7⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 481, pp.120-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.03.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289211v1</w:t>
+                <w:t xml:space="preserve">hal-02375071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression of dry lysozyme targets: The target preparation pressure as a new parameter in protein thin film production by pulsed laser deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreea Matei</w:t>
+                <w:t xml:space="preserve">Texture and interface characterization of iridium thin films grown on MgO substrates with different orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Trupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Nedelcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marshall Tabetah</w:t>
+                <w:t xml:space="preserve">Marian Gabriel Banciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Dinescu</w:t>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonid V Zhigilei</w:t>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 481, pp.120-124. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.03.089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-019-04004-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375071v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal behaviour of sym-octahydroacridines and their corresponding N(10)-oxides</w:t>
               </w:r>
@@ -3303,90 +3303,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical transport properties and modelling of electrostrictive resonance phenomena in Ba 2/3 Sr 1/3 TiO 3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Trupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (18), pp.184101-1-9. </w:t>
@@ -3450,51 +3450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Patricia Alloncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4052,51 +4052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optical studies on 4-(ferrocenylmethylimino)-2-hydroxy-benzoic acid thin films deposited by matrix-assisted pulsed laser evaporation (MAPLE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Marinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4310,892 +4310,892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser printing of azo-derivative thin films for non-linear optical applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Octahydroacridine thin films grown by matrix-assisted pulsed laser evaporation for non linear optical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valentin Ion</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Ionita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Marinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.11.022⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36, pp.78-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2015.02.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418511v1</w:t>
+                <w:t xml:space="preserve">hal-02571141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional multilayered capacitor pixels printed by picosecond laser-induced forward transfer using a smart beam shaping technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Larmande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Larmande</w:t>
+                <w:t xml:space="preserve">Abdou Karim Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Videlot-Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 224, pp.111-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sna.2015.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octahydroacridine thin films grown by matrix-assisted pulsed laser evaporation for non linear optical applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal behavior and matrix-assisted pulsed laser evaporation deposition of functional polymeric materials thin films with potential use in optoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Rotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Nedelcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dinescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 36, pp.78-83. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2015.02.064⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 30, pp.242-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2014.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571141v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior and matrix-assisted pulsed laser evaporation deposition of functional polymeric materials thin films with potential use in optoelectronics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrei Rotaru</w:t>
+                <w:t xml:space="preserve">Laser processing of metal thin films using transparent microsphere arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Nedelcea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Dinescu</w:t>
+                <w:t xml:space="preserve">L. N. D. Kallepalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Uteza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30, pp.242-249. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 336, pp.112-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2014.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611173v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser processing of metal thin films using transparent microsphere arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoparticle-decorated ceramic as substrate in surface enhanced Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nedyalkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ru. Nikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Atanasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 336, pp.112-117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.10.003⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 336, pp.16-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418514v1</w:t>
+                <w:t xml:space="preserve">hal-01418516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle-decorated ceramic as substrate in surface enhanced Raman spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Koleva</w:t>
+                <w:t xml:space="preserve">Laser printing of azo-derivative thin films for non-linear optical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdana Mitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. Atanasov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Constantinescu</w:t>
+                <w:t xml:space="preserve">Mihaela Filipescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 336, pp.16-20. </w:t>
+              <w:t xml:space="preserve">, 2015, 336, pp.200-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.08.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418516v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced forward transfer of a bis-pyrene compound for OTFTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Karim Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Videlot-Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 336, pp.133-137. </w:t>
@@ -5227,287 +5227,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humidity sensors applicative characteristics of granularized and porous Bi 2 O 3 thin films prepared by oxygen plasma-assisted pulsed laser deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Studies and Optical Nonlinear Response of Some Pyrazole-5-Ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florin Tudorache</w:t>
+                <w:t xml:space="preserve">Ana Emandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iulian Petrila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simona Condurache-Bota</w:t>
+                <w:t xml:space="preserve">George Marton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Otilia Cinteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirela Praisler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 77, pp.276-285. </w:t>
+              <w:t xml:space="preserve">Nanoscience and Nanotechnology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (10), pp.846-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2014.11.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/nnl.2015.2032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570946v1</w:t>
+                <w:t xml:space="preserve">hal-02573734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Studies and Optical Nonlinear Response of Some Pyrazole-5-Ones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Humidity sensors applicative characteristics of granularized and porous Bi 2 O 3 thin films prepared by oxygen plasma-assisted pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Emandi</w:t>
+                <w:t xml:space="preserve">Florin Tudorache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Marton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludmila Otilia Cinteza</w:t>
+                <w:t xml:space="preserve">Iulian Petrila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Condurache-Bota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirela Praisler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscience and Nanotechnology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (10), pp.846-854. </w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.276-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/nnl.2015.2032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2014.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573734v1</w:t>
+                <w:t xml:space="preserve">hal-02570946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high ordered, centimeter scale preparation of microsphere Langmuir films</w:t>
               </w:r>
@@ -5770,51 +5770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal behaviour and thin film properties of a bis-pyrene compound for organic thin film transistor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Karim Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony d'Aléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5885,290 +5885,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bessel-like photonic nanojets from core-shell sub-wavelength spheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Grojo</w:t>
+                <w:t xml:space="preserve">Laser-induced forward transfer of polythiophene-based derivatives for fully polymeric thin film transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sandeau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Patricia Alloncle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.39.003989⟩</w:t>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (8), pp.1868-1875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2014.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018128v1</w:t>
+                <w:t xml:space="preserve">hal-01108361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced forward transfer of polythiophene-based derivatives for fully polymeric thin film transistors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Rapp</w:t>
+                <w:t xml:space="preserve">Bessel-like photonic nanojets from core-shell sub-wavelength spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2014.04.029⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (13), pp.3989-3992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.003989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01108361v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced forward transfer of multi-layered structures for OTFT applications</w:t>
               </w:r>
@@ -6326,77 +6326,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Larmande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Patricia Alloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 117 (1), pp.333-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6689,230 +6689,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral Presentation, Plasma Thin Film International Union Meeting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oral Presentation, E-MRS 2021, symposium I : advanced functional films grown by pulsed laser deposition method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Thin Film International Union Meeting PLATHINIUM 2021,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2021, symposium I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual Meeting – conference by visio-conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561140v1</w:t>
+                <w:t xml:space="preserve">hal-03561150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral Presentation, E-MRS 2021, symposium I : advanced functional films grown by pulsed laser deposition method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral Presentation, Plasma Thin Film International Union Meeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bercea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2021, symposium I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual Meeting – conference by visio-conference, France</w:t>
+              <w:t xml:space="preserve">Plasma Thin Film International Union Meeting PLATHINIUM 2021,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561150v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable focal photopolymer lenses printed for the first time with by laserinduced-forward transfer without a sacrificial layer</w:t>
               </w:r>
@@ -7429,51 +7429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedelcu Liviu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Banciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring Meeting of the European Materials Research Society (E-MRS), May 27 to 31, 2019, Nice, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
@@ -7604,532 +7604,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02451176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality, substoichiometric titanium carbide (TiC~0.6) thin films grown on cost-efficient BK7 glass substrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Glandut</w:t>
+                <w:t xml:space="preserve">Localized surface plasmon resonance (LSPR) properties of micropatterned thin films defined by pulsed laser deposition (PLD) and Langmuir-Blodgett (LB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bercea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">MATV2L Journees 2019 - Milieux 2D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396920v1</w:t>
+                <w:t xml:space="preserve">hal-02129175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized surface plasmon resonance (LSPR) properties of micropatterned thin films defined by pulsed laser deposition (PLD) and Langmuir-Blodgett (LB)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Bercea</w:t>
+                <w:t xml:space="preserve">High quality, substoichiometric titanium carbide (TiC~0.6) thin films grown on cost-efficient BK7 glass substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Glandut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATV2L Journees 2019 - Milieux 2D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Blois, France</w:t>
+              <w:t xml:space="preserve">2019 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129175v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond Pulsed Laser for Micro-Magnet Synthesis,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of microstructure and Ba/Sr ratio on high tunability of (Ba,Sr)TiO3 thin film based-capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nm. Dempsey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Ghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPLA 5International High Power Laser Ablation ° 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Santa-Fe, United States</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128829v1</w:t>
+                <w:t xml:space="preserve">hal-02129689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of microstructure and Ba/Sr ratio on high tunability of (Ba,Sr)TiO3 thin film based-capacitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanosecond Pulsed Laser for Micro-Magnet Synthesis,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gaudin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+                <w:t xml:space="preserve">D. Givord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ghalem</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nm. Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">HPLA 5International High Power Laser Ablation ° 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Santa-Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129689v1</w:t>
+                <w:t xml:space="preserve">hal-02128829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Vaporization Cluster Source combined to a PLD process Microstructure roles on VO2 thin films and cluster stack properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8295,346 +8295,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités ferroélectriques accordables pour la réalisation de dispositifs hyperfréquences reconfigurables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+                <w:t xml:space="preserve">Pulsed laser deposition of thin film capacitors with applications in highly tunable digital and analogic microwave devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Huitema</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Trupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">ROCAM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893491v1</w:t>
+                <w:t xml:space="preserve">hal-01899404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposition of thin film capacitors with applications in highly tunable digital and analogic microwave devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VO2 smart thin films and nanoparticles by laser ablation, processes: size-dependent MIT transition temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Zaabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROCAM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">COLA 2017 International Conference on Laser Ablation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899404v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne fente reconfigurable en fréquence intégrant un condensateur ferroélectrique type MFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8662,281 +8658,285 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VO2 smart thin films and nanoparticles by laser ablation, processes: size-dependent MIT transition temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ferroelectric varactors based on heteroepiataxialy grown (Ba,Sr)TiO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafika Zaabi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Trupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nedelcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pasuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mg. Banciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLA 2017 International Conference on Laser Ablation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">ROCAM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891412v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric varactors based on heteroepiataxialy grown (Ba,Sr)TiO3 thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Capacités ferroélectriques accordables pour la réalisation de dispositifs hyperfréquences reconfigurables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trupina</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mg. Banciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROCAM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891440v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency characterisation of ferroelectric thin film capacitors and their integration for frequency tunable antennas</w:t>
               </w:r>
@@ -8961,64 +8961,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nedelcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROCAM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t>
@@ -9060,90 +9060,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser processing of para-/ferro-electric ceramics as thin films for highly-tunable microcapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CYSC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Novi Sad, Serbia</w:t>
@@ -9185,64 +9185,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency characterisation of ferroelectric thin film capacitors and their integration for frequency tunable antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9310,90 +9310,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Para-/ferro-electric films grown by pulsed laser deposition for various configurations of high frequency tunable microcapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLA 2017 International Conference on Laser Ablation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
@@ -9668,51 +9668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Oxyfun 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t>
@@ -9780,64 +9780,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rammal Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPCTS, Jun 2016, Limoges, France</w:t>
@@ -10004,51 +10004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’imagerie magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maileth Orozco Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10129,90 +10129,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-laser Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nm. Dempsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Givord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10371,90 +10371,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Multifunctional and Smart Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nm. Dempsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Givord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10492,64 +10492,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression of dry lysozyme targets: A new parameter in protein thin film production by PLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorgen Schou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10639,51 +10639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics XV, Limoges, France, 27-29 Juin 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
@@ -10725,90 +10725,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosecond pulsed-laser ablation processes through the development of VO2 smart materials,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zaabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Orlianges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Fall Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
@@ -10889,51 +10889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Quignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Colloquim on Plasma Processes (CIP), June 1-5 2015, Saint –Etienne, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t>
@@ -11014,51 +11014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Quignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Meeting, May 11-15, 2015, Lille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, LILLE, France</w:t>
@@ -11139,51 +11139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Quignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference, European Ceramic Society (ECERS), June 21 -25 2015, Toledo, Spain.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toledo, Spain</w:t>
@@ -11296,51 +11296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedelcu Liviu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mihalache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mg. Banciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
@@ -11490,77 +11490,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of iridium thin films: a comparison between plasma vs. laser processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bercea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nedelcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mg. Banciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huitema Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11641,51 +11641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bercea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Brajnicov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Ion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11874,77 +11874,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Trupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes JNM 2017, 16-19 mai 2017 Saint-Malo, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
@@ -11973,77 +11973,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric varactor based on heteroepitaxialy grown (Ba,Sr) TiO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nedelcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pasuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12137,64 +12137,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cernea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mihalache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nedelcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROCAM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Bucarest, Romania</w:t>
@@ -12249,64 +12249,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rammal Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12342,769 +12342,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na0.5Bi0.5TiO3 (NBT) ferroelectric/paraelectric thin film tunable capacitors developed by pulsed laser deposition (PLD) for radiofrequency/microwave applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic structuration using UV-Laser Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Crunteanu</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Givord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Oxyfun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2016 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840739v1</w:t>
+                <w:t xml:space="preserve">hal-01840594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic structuration using UV-Laser Process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Givord</w:t>
+                <w:t xml:space="preserve">Ultra-high tunability of Ba(2/3)Sr(1/3)TiO3 thin films at high frequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2016 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Colloque national du GDR Oxyfun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840594v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high tunability of Ba(2/3)Sr(1/3)TiO3 thin films at high frequency domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ghalem</w:t>
+                <w:t xml:space="preserve">Na0.5Bi0.5TiO3 (NBT) ferroelectric/paraelectric thin film tunable capacitors developed by pulsed laser deposition (PLD) for radiofrequency/microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crunteanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du GDR Oxyfun</w:t>
+              <w:t xml:space="preserve">GDR Oxyfun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841700v1</w:t>
+                <w:t xml:space="preserve">hal-01840739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-tunable capacitors at low electric field using Ba(2/3)Sr(1/3)TiO3 and Na(1/2)Bi(1/2)TiO3 thin films grown by PLD</w:t>
+                <w:t xml:space="preserve">Na1/2Bi1/2TiO3 (NBT) ferroelectric.paralectric thin fil tunable capacitors developed by pulsed laser deposition for RF/microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society (ERMS) 2016 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France. </w:t>
+              <w:t xml:space="preserve">Colloque National du GDR Oxyfun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831176v1</w:t>
+                <w:t xml:space="preserve">hal-01841642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na1/2Bi1/2TiO3 (NBT) ferroelectric.paralectric thin fil tunable capacitors developed by pulsed laser deposition for RF/microwave applications</w:t>
+                <w:t xml:space="preserve">Highly-tunable capacitors ant low electric field using Ba(2/3)Sr(1/3)TiO3 and Na(1/2)Bi(1/2)TiO3 thin films grown by PLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National du GDR Oxyfun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t>
+              <w:t xml:space="preserve">E-MRS spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841642v1</w:t>
+                <w:t xml:space="preserve">hal-01841719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-tunable capacitors ant low electric field using Ba(2/3)Sr(1/3)TiO3 and Na(1/2)Bi(1/2)TiO3 thin films grown by PLD</w:t>
+                <w:t xml:space="preserve">Highly-tunable capacitors at low electric field using Ba(2/3)Sr(1/3)TiO3 and Na(1/2)Bi(1/2)TiO3 thin films grown by PLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Champeaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society (ERMS) 2016 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841719v1</w:t>
+                <w:t xml:space="preserve">hal-01831176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13375,51 +13375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325051v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mogildea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Mogildea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin I Zgura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mihailescu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Craciun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26188981" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mania Majumder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Batista-Pessoa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantinescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koudia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.105664" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chiritoi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ionescu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26052173" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghanim Gatea Al-Rubaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Alasadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Rmaydh Muhammed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin-Daniel Constantinescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15091030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glandut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.140007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Puerto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Gallego" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Florian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ortu&#241;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.488859" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian-Gabriel Petrescu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry9050133" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Daira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Boudjema" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bououdina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Aida" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13148193" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Ionut Bercea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.152592" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03167757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mouskeftaras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11030712" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schaaf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Matei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2021.100133" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03405395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ionut Bercea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5070193" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03647174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Catalina Petrescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Cazacu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14247745" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tobon Valencia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paw&#322;owski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecomte-Nana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pateyron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126059" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02489825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Condurache-Bota" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Tigau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2217-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-C&#259;t&#259;lina Petrescu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ionit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12193173" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Ionita" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bercea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Brajnicov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.02.230" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Trupina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nedelcu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Gabriel Banciu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-04004-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375071v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Tabetah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dinescu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid V Zhigilei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.03.089" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02166104v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marinescu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisc Potmischil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Florea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-016-5862-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701520v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonhommeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirotkin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desplanche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.01.281" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Otilia Cinteza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Iuliu Marton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Gabriela Marutescu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana-Carmen Chifiriuc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.05.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01881163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Andrei" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Moan&#355;&#259;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dumitru" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Octavian Manolea" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Andrei" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-016-5895-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886087v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Gabriela Tudorache" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina-Marie Zalaru" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Popa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2016.10.066" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01881070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Candidato" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Soko&#322;owski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Paw&#322;owski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Lecomte-Nana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denoirjean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.072" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HKM79ZL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01394847v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Ghalem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rammal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966942" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418500v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rapp" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Patricia Alloncle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418491v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constantinescu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rotaru" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alloncle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/15/155301" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418495v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Vizireanu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Aldica" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Daniel Stoica" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.089" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877664v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Praisler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218625X15501048" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418507v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. N. Deepak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Uteza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grojo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.073" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877673v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdana Mitu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.11.024" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418519v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2015.02.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418511v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Filipescu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.11.022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418513v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Larmande" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Karim Diallo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.01.020" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571141v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.02.064" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02611173v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rotaru" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nedelcea" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2014.10.011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418514v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. D. Kallepalli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.10.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418516v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nedyalkov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru. Nikov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koleva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Atanasov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.08.026" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418512v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Fages" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.10.037" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Tudorache" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Petrila" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.11.022" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02573734v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Emandi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Marton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/nnl.2015.2032" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418527v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Deepak Kallepalli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.01.047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418510v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Diallo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2015.01.040" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418520v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Rotaru" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2015.06.019" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018128v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boarino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Leo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003989" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108361v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Patricia Alloncle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.04.029" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0VKJKJB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065820v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cremilieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazurczyk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.06.155" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMPZC6RL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418558v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8305-7" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842580v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallego" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Florian" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ortu&#241;o" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04746916v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03561140v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bercea" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03561150v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842555v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02451288v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Tobon Valencia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Pawlowski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laure Lecomte-Nana" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pateyron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267560v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stancu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupina Lucian" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedelcu Liviu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mihalache" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Banciu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02451107v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267565v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banciu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02451176v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Axente" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pelascini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Hermann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396920v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02129175v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02128829v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Givord" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nm. Dempsey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02129689v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghalem" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02128842v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02129190v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893491v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rammal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huitema" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crunteanu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trupina" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899404v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893479v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891412v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaudin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zaabi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891440v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nedelcu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Radu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pasuk" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg. Banciu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891403v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893229v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568594v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891423v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899430v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848437v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devillers" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851850v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dutheil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01852005v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rammal Mohamad" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851882v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Valentina Popa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lungu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Marutescu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840796v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maileth Orozco Montes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01870400v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871219v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869748v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851886v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Schou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343913v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01870391v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226006v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quignon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226129v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226004v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02452770v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02128679v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02452641v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huitema Laure" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02452793v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02438507v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568938v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885121v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasuk" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Banciu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885188v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cernea" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568935v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840739v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutheil" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840594v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841700v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madrangeas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01831176v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841642v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841719v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239411v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Petrescu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-8366-2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325051v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mogildea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Mogildea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin I Zgura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mihailescu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Craciun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26188981" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mania Majumder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Batista-Pessoa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Constantinescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koudia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.105664" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chiritoi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ionescu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26052173" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghanim Gatea Al-Rubaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Alasadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Rmaydh Muhammed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin-Daniel Constantinescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15091030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glandut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.140007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Puerto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Gallego" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Florian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ortu&#241;o" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.488859" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239008v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Daira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Boudjema" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bououdina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Aida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13148193" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian-Gabriel Petrescu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry9050133" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Ionut Bercea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.152592" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schaaf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Matei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2021.100133" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03167757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Mouskeftaras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11030712" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03405395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ionut Bercea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5070193" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03647174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Catalina Petrescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Cazacu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14247745" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tobon Valencia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paw&#322;owski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecomte-Nana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pateyron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126059" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02489825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Condurache-Bota" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Tigau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2217-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375043v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-C&#259;t&#259;lina Petrescu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ionit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12193173" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Ionita" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bercea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Brajnicov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.02.230" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375071v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Tabetah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dinescu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid V Zhigilei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.03.089" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289211v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Trupina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nedelcu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Gabriel Banciu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-04004-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02166104v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marinescu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisc Potmischil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Florea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-016-5862-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701520v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonhommeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirotkin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desplanche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.01.281" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Otilia Cinteza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Iuliu Marton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Gabriela Marutescu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana-Carmen Chifiriuc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2017.05.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01881163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Andrei" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Moan&#355;&#259;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dumitru" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Octavian Manolea" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Andrei" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-016-5895-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886087v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Gabriela Tudorache" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina-Marie Zalaru" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Popa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2016.10.066" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01881070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Candidato" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Soko&#322;owski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Paw&#322;owski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Lecomte-Nana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denoirjean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.072" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HKM79ZL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01394847v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Ghalem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rammal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966942" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418500v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rapp" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Patricia Alloncle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418491v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constantinescu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rotaru" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alloncle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/15/155301" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418495v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Vizireanu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Aldica" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Daniel Stoica" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.089" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877664v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Praisler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218625X15501048" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418507v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. N. Deepak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Uteza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grojo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.073" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877673v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdana Mitu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.11.024" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418519v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2015.02.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571141v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.02.064" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418513v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Larmande" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Karim Diallo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.01.020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02611173v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rotaru" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nedelcea" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2014.10.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418514v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. D. Kallepalli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.10.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418516v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nedyalkov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru. Nikov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koleva" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Atanasov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.08.026" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418511v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Filipescu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.11.022" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418512v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Fages" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.10.037" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02573734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Emandi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Marton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/nnl.2015.2032" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02570946v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Tudorache" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Petrila" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.11.022" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418527v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Deepak Kallepalli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.01.047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418510v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Diallo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2015.01.040" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418520v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Rotaru" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2015.06.019" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108361v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Patricia Alloncle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.04.029" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0VKJKJB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018128v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boarino" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Leo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003989" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065820v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cremilieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazurczyk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.06.155" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMPZC6RL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418558v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8305-7" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842580v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallego" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Florian" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ortu&#241;o" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04746916v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03561150v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03561140v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bercea" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842555v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02451288v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Tobon Valencia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Pawlowski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Laure Lecomte-Nana" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pateyron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267560v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stancu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupina Lucian" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedelcu Liviu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mihalache" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Banciu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02451107v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267565v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banciu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02451176v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Axente" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pelascini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Hermann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02129175v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396920v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02129689v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghalem" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02128829v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Givord" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nm. Dempsey" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02128842v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02129190v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899404v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rammal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huitema" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891412v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaudin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zaabi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893479v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crunteanu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891440v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trupina" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nedelcu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Radu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pasuk" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg. Banciu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893491v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891403v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01893229v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568594v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891423v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899430v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848437v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devillers" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851850v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Dutheil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01852005v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rammal Mohamad" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851882v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Valentina Popa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lungu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Marutescu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840796v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maileth Orozco Montes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01870400v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871219v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869748v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851886v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Schou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343913v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01870391v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orlianges" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226006v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quignon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226129v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226004v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02452770v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02128679v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02452641v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huitema Laure" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02452793v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02438507v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568938v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885121v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasuk" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Banciu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885188v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cernea" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568935v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840594v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841700v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madrangeas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840739v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutheil" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841642v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841719v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01831176v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239411v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Petrescu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-8366-2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>