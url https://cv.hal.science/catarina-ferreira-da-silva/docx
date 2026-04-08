--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -581,438 +581,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MADONA: a method for automateD prOvisioning of cloud-based component-oriented busiNess Applications</w:t>
+                <w:t xml:space="preserve">Automatic run-time versioning for BPEL processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Benfenatki</w:t>
+                <w:t xml:space="preserve">Paulo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Rupino da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Oriented Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 11 (1), pp.87-100. </w:t>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.315-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11761-016-0199-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11761-017-0211-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374876v1</w:t>
+                <w:t xml:space="preserve">hal-01581111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic run-time versioning for BPEL processes</w:t>
+                <w:t xml:space="preserve">Linked USDL Extension for Describing Business Services and Users' Requirements in a Cloud Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Melo</w:t>
+                <w:t xml:space="preserve">Hind Benfenatki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Rupino da Cunha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
+                <w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Macedo</w:t>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service Oriented Computing and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (3), pp.315-327. </w:t>
+              <w:t xml:space="preserve">International journal of systems and service-oriented engineering (IJSSOE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.15 - 31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11761-017-0211-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/IJSSOE.2017070102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581111v1</w:t>
+                <w:t xml:space="preserve">hal-01643672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked USDL Extension for Describing Business Services and Users' Requirements in a Cloud Context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">MADONA: a method for automateD prOvisioning of cloud-based component-oriented busiNess Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Benfenatki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t>
+                <w:t xml:space="preserve">Gavin Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of systems and service-oriented engineering (IJSSOE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (3), pp.15 - 31. </w:t>
+              <w:t xml:space="preserve">Service Oriented Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.87-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/IJSSOE.2017070102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11761-016-0199-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643672v1</w:t>
+                <w:t xml:space="preserve">hal-01374876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud big data application for transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1349,51 +1349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Data Collections and Services For Building Intelligent Transport Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedropablo López Amaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1867,51 +1867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Semantics to Discover Web Services based on Partial Data: an Update of Previous Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Rupino de Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2194,269 +2194,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Interoperability of Heterogeneous Semantic Resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conflicts Mitigation in Collaborative Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9, 44, pp.1681-1702</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503829v1</w:t>
+                <w:t xml:space="preserve">hal-01549232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflicts Mitigation in Collaborative Design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic Interoperability of Heterogeneous Semantic Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Abdul Ghafour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, 150 (2), pp.71-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2005.11.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549232v1</w:t>
+                <w:t xml:space="preserve">hal-01503829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2576,451 +2576,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating data collections curation and exploration with CURARE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
+                <w:t xml:space="preserve">Towards Blockchain Interoperability: Improving Video Games Data Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT/ICDT Conference 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5441/002/edbt.2019.65⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Blockchain and Cryptocurrency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Seoul, South Korea. pp.81-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BLOC.2019.8751347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064489v1</w:t>
+                <w:t xml:space="preserve">hal-02085698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Blockchain Interoperability: Improving Video Games Data Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Besançon</w:t>
+                <w:t xml:space="preserve">On the suitability of Data Selection for Cross-building Knowledge Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Labiadh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Blockchain and Cryptocurrency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BLOC.2019.8751347⟩</w:t>
+              <w:t xml:space="preserve">The 17th International Conference on High Performance Computing &amp; Simulation (HPCS 2019), The 3rd Special Session on High Performance Services Computing and Internet Technologies (SerCo 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. pp.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCS48598.2019.9188132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02085698v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the suitability of Data Selection for Cross-building Knowledge Transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Obrecht</w:t>
+                <w:t xml:space="preserve">Demonstrating data collections curation and exploration with CURARE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irving Hernández-Gallegos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th International Conference on High Performance Computing &amp; Simulation (HPCS 2019), The 3rd Special Session on High Performance Services Computing and Internet Technologies (SerCo 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. pp.7, </w:t>
+              <w:t xml:space="preserve">EDBT/ICDT Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal. pp.4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HPCS48598.2019.9188132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5441/002/edbt.2019.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129347v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring and Curating Data Collections with CURARE: demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irving Hernández-Gallegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3075,51 +3075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Greenability: A Case Study of Cloud-Based Business Applications Provisioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayri Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Benfenatki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3190,312 +3190,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Application Domain-Based Taxonomy for IoT Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Approach for Automatic Formalization of Business Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Kacfah Emani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Rozsa</w:t>
+                <w:t xml:space="preserve">Bruno Fiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Denisczwicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moisés Dutra</w:t>
+                <w:t xml:space="preserve">Alain Zarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd ISPE International Conference on Transdisciplinary Engineering: Crossing Boundaries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. of the 33rd CIB W78 (International Council for Research and Innovation in Building and Construction) Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Brisbane, Australia. pp.11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581127v1</w:t>
+                <w:t xml:space="preserve">hal-01396916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach for Automatic Formalization of Business Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Kacfah Emani</w:t>
+                <w:t xml:space="preserve">An Application Domain-Based Taxonomy for IoT Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Rozsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Denisczwicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisés Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 33rd CIB W78 (International Council for Research and Innovation in Building and Construction) Conference 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd ISPE International Conference on Transdisciplinary Engineering: Crossing Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Curitiba, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-703-0-249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396916v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Cloud big data services for intelligent transport systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3570,286 +3570,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-aware Security@run.time Deployment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Semantic Enrichment of Ontologies in the Construction Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Kacfah Emani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendpanga Francis Ouedraogo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+                <w:t xml:space="preserve">Marc Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLOSER 2015 - 5th International Conference on Cloud Computing and Services Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lisbon, Portugal. pp.276-283</w:t>
+              <w:t xml:space="preserve">32nd CIB W78 Council for Research and Innovation in Building and Construction Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Eindhoven, Netherlands. pp.159-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232692v1</w:t>
+                <w:t xml:space="preserve">hal-01229539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Semantic Enrichment of Ontologies in the Construction Domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Kacfah Emani</w:t>
+                <w:t xml:space="preserve">Context-aware Security@run.time Deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendpanga Francis Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd CIB W78 Council for Research and Innovation in Building and Construction Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Eindhoven, Netherlands. pp.159-164</w:t>
+              <w:t xml:space="preserve">CLOSER 2015 - 5th International Conference on Cloud Computing and Services Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lisbon, Portugal. pp.276-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229539v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregating and Managing Big Realtime Data in the Cloud - Application to Intelligent Transport for Smart Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3916,433 +3916,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Open Information Extraction using Domain Knowledge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Kacfah Emani</w:t>
+                <w:t xml:space="preserve">Methodology for Automatic Development of Cloud-based Business Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Benfenatki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fiès</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfacing the Deep and the Social Web (SDSW), co-located with The 13th International Semantic Web Conference (ISWC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Riva del Garda, Trentino, Italy. pp.1-7</w:t>
+              <w:t xml:space="preserve">IEEE CLOUD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Alaska. USA, United States. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301085v1</w:t>
+                <w:t xml:space="preserve">hal-01301046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Automatic Development of Cloud-based Business Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hind Benfenatki</w:t>
+                <w:t xml:space="preserve">Structural Sentence Decomposition via Open Information Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Kacfah Emani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Khosrowshahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CLOUD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Alaska. USA, United States. pp.1-2</w:t>
+              <w:t xml:space="preserve">18th International Conference Information Visualisation (IV2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, University of Paris Descartes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301046v1</w:t>
+                <w:t xml:space="preserve">hal-01301084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Sentence Decomposition via Open Information Extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Kacfah Emani</w:t>
+                <w:t xml:space="preserve">Cloud-based Business Applications Development Methodology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Benfenatki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fiès</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farzad Khosrowshahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference Information Visualisation (IV2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, University of Paris Descartes, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">WETICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Parme, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301084v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud Application Development Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Benfenatki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4374,654 +4374,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud-based Business Applications Development Methodology.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Automatic Software Development as a Service (ASDaaS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Benfenatki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WETICE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Parme, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">4th International Conference on Cloud Computing and Services Science (CLOSER 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Barcelona, Spain. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301047v1</w:t>
+                <w:t xml:space="preserve">hal-01270727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Software Development as a Service (ASDaaS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Service-Oriented Architecture for Cloud Application Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Benfenatki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Cloud Computing and Services Science (CLOSER 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Barcelona, Spain. pp.1-8</w:t>
+              <w:t xml:space="preserve">21st ISPE International Conference on Concurrent Engineering (CE 2014), Moving Integrated Product Development to Service Clouds in Global Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Beijing, China. pp.307-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270727v1</w:t>
+                <w:t xml:space="preserve">hal-01301073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service-Oriented Architecture for Cloud Application Development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gavin Kemp</w:t>
+                <w:t xml:space="preserve">Improving Open Information Extraction using Domain Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Kacfah Emani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st ISPE International Conference on Concurrent Engineering (CE 2014), Moving Integrated Product Development to Service Clouds in Global Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Beijing, China. pp.307-316</w:t>
+              <w:t xml:space="preserve">Surfacing the Deep and the Social Web (SDSW), co-located with The 13th International Semantic Web Conference (ISWC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Riva del Garda, Trentino, Italy. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301073v1</w:t>
+                <w:t xml:space="preserve">hal-01301085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-organizational Business Processes Modeling Using Design-by-Contract Approach</w:t>
+                <w:t xml:space="preserve">Towards Combining Declarative Specification with On-the-fly Mediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Figay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Working Conference on Enterprise Interoperability (IWEI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36796-0_8⟩</w:t>
+              <w:t xml:space="preserve">IEEE 10th International Conference on Services Computing (SCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santa Clara Marriott, California, United States. pp.691-698, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCC.2013.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339152v1</w:t>
+                <w:t xml:space="preserve">hal-01339201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Combining Declarative Specification with On-the-fly Mediation</w:t>
+                <w:t xml:space="preserve">Cross-organizational Business Processes Modeling Using Design-by-Contract Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Figay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 10th International Conference on Services Computing (SCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Santa Clara Marriott, California, United States. pp.691-698, </w:t>
+              <w:t xml:space="preserve">5th International Working Conference on Enterprise Interoperability (IWEI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Enschede, Netherlands. pp.77-90, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SCC.2013.18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36796-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339201v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoiding lock-in: timely reconfiguration of a virtual cloud platform on top of multiple PaaS and IaaS providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Rupino de Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5107,51 +5107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levi Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Rupino de Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th ISPE International Conference on Concurrent Engineering (Concurrent Engineering Approaches for Sustainable Product Development in a Multi-Disciplinary Environment)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Trier, Germany. pp.1193-1204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5223,51 +5223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Rupino de Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinos Themistocleos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5407,251 +5407,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the quality of mappings between Semantic Resources in Construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Mappings Discovery for Semantic Interoperability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celson Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">João Paulo Pimentão</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th EG-ICE Workshop 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th ISPE INTERNATIONAL CONFERENCE ON CONCURRENT ENGINEERING: RESEARCH AND APPLICATIONS, Leading the Web in Concurrent Engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Antibes, France, France. pp.227-234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613528v1</w:t>
+                <w:t xml:space="preserve">hal-01549226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Mappings Discovery for Semantic Interoperability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the quality of mappings between Semantic Resources in Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celson Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Paulo Pimentão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ISPE INTERNATIONAL CONFERENCE ON CONCURRENT ENGINEERING: RESEARCH AND APPLICATIONS, Leading the Web in Concurrent Engineering </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th EG-ICE Workshop 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Ascona, Switzerland. pp.416-427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11888598_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549226v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENHANCING SEMANTIC INTEROPERABILITY AMONG SEMANTIC RESOURCES FOR CONSTRUCTION</w:t>
               </w:r>
@@ -5663,51 +5663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celson Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5771,51 +5771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperability of heterogeneous semantic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Abdul Ghafour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5905,51 +5905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celson Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6134,51 +6134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Zarli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Interoperability of Enterprise Software and Applications, INTEROP-ESA'2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Genève, Switzerland. pp.87-98, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6251,51 +6251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Paulo Pimentão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6327,325 +6327,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting up the Open Semantic Infrastructure for the European Construction Sector - the FUNSIEC Project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conflict Mitigation in Collaborative Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simona Barresi</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences on Product and Process Modeling in the Building Industry (Ecppm)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">11th ISPE International Conference on Concurrent Engineering: Research and Applications (CE'2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Beijing, Chine, China. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613324v1</w:t>
+                <w:t xml:space="preserve">hal-01522153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict Mitigation in Collaborative Design</w:t>
+                <w:t xml:space="preserve">Atténuation de conflits en conception coopérative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ISPE International Conference on Concurrent Engineering: Research and Applications (CE'2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Beijing, Chine, China. pp.1-8</w:t>
+              <w:t xml:space="preserve">15èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Lyon, France. pp.127-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522153v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuation de conflits en conception coopérative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Setting up the Open Semantic Infrastructure for the European Construction Sector - the FUNSIEC Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celson Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Barresi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Lyon, France. pp.127-138</w:t>
+              <w:t xml:space="preserve">European Conferences on Product and Process Modeling in the Building Industry (Ecppm)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374534v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6923,51 +6923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service Oriented Big Data Management for Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7092,51 +7092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Rupino de Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantic Enterprise Application Integration for Business Processes: Service-Oriented Frameworks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.90-104, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7442,51 +7442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Labiadh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-022-01771-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Besancon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3173313" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-020-00306-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158203v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kacfah Emani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2019.06.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benfenatki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Kemp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benharkat A&#239;cha-Nabila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-016-0199-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Melo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rupino da Cunha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Macedo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-017-0211-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha-Nabila Benharkat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSSOE.2017070102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJASM.2016.079940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Khalfallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-0897-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Coutinho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Cretan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jardim-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-013-0857-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374880v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedropablo L&#243;pez Amaya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Figay Figay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Abdul Ghafour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AOP-150050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270661v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.01.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DV60PKD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rupino de Cunha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Milheiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsita.2013100103" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339148v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354568v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoffmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.11.035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549232v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Slimani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340842v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Besan&#231;on" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064489v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Hern&#225;ndez-Gallegos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2019.65" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085698v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BLOC.2019.8751347" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188132" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321031v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri Acar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lfem I Alptekin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2018.00125" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Rozsa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Denisczwicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Dutra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-703-0-249" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fi&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zarli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213302v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232692v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga Francis Ouedraogo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229539v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005491001070112" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301085v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301084v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Khosrowshahi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301068v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301047v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270727v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301073v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339152v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36796-0_8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339201v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2013.18" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2013.36" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353107v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Baptista" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4426-7_100" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DD51FECDE1DCAEBBF69A8282BB34DA0CEC783BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381622v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Themistocleos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Lima Dutra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celson Lima" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Piment&#227;o" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11888598_38" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-344F410V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549226v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549231v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zarli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549153v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582762v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613375v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Storer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613316v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Le Duc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-152-0_9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611054v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sousa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613324v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Barresi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522153v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374534v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Hito Kacfah Emani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-49521-6_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49521-6_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay Figay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-13776-6_6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13776-6_6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27753-0_15" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437775v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-804-8.ch005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00776673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Labiadh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-022-01771-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Besancon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3173313" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-020-00306-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158203v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kacfah Emani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2019.06.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Melo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rupino da Cunha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Macedo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-017-0211-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benfenatki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha-Nabila Benharkat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSSOE.2017070102" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374876v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Kemp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benharkat A&#239;cha-Nabila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-016-0199-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJASM.2016.079940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Khalfallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-0897-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Coutinho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Cretan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jardim-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-013-0857-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374880v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedropablo L&#243;pez Amaya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Figay Figay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Abdul Ghafour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AOP-150050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270661v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.01.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DV60PKD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rupino de Cunha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Milheiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsita.2013100103" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339148v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354568v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoffmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Slimani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503829v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.11.035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340842v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Besan&#231;on" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BLOC.2019.8751347" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129347v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188132" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064489v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Hern&#225;ndez-Gallegos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2019.65" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321031v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri Acar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lfem I Alptekin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2018.00125" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396916v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fi&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zarli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Rozsa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Denisczwicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Dutra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-703-0-249" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213302v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229539v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232692v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga Francis Ouedraogo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005491001070112" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301046v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Khosrowshahi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301047v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301068v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301073v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301085v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339201v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2013.18" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339152v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36796-0_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2013.36" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353107v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Baptista" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4426-7_100" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DD51FECDE1DCAEBBF69A8282BB34DA0CEC783BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381622v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Themistocleos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Lima Dutra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549226v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celson Lima" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Piment&#227;o" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11888598_38" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-344F410V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549231v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zarli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549153v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582762v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613375v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Storer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613316v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Le Duc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-152-0_9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611054v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sousa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522153v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374534v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613324v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Barresi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Hito Kacfah Emani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-49521-6_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49521-6_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay Figay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-13776-6_6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13776-6_6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27753-0_15" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437775v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-804-8.ch005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00776673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>