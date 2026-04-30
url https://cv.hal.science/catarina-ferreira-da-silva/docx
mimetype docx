--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -581,438 +581,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic run-time versioning for BPEL processes</w:t>
+                <w:t xml:space="preserve">MADONA: a method for automateD prOvisioning of cloud-based component-oriented busiNess Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Melo</w:t>
+                <w:t xml:space="preserve">Hind Benfenatki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Rupino da Cunha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
+                <w:t xml:space="preserve">Gavin Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Macedo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Oriented Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 11 (3), pp.315-327. </w:t>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.87-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11761-017-0211-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11761-016-0199-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581111v1</w:t>
+                <w:t xml:space="preserve">hal-01374876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked USDL Extension for Describing Business Services and Users' Requirements in a Cloud Context</w:t>
+                <w:t xml:space="preserve">Automatic run-time versioning for BPEL processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Benfenatki</w:t>
+                <w:t xml:space="preserve">Paulo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Rupino da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+                <w:t xml:space="preserve">André Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of systems and service-oriented engineering (IJSSOE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (3), pp.15 - 31. </w:t>
+              <w:t xml:space="preserve">Service Oriented Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.315-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/IJSSOE.2017070102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11761-017-0211-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643672v1</w:t>
+                <w:t xml:space="preserve">hal-01581111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MADONA: a method for automateD prOvisioning of cloud-based component-oriented busiNess Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Linked USDL Extension for Describing Business Services and Users' Requirements in a Cloud Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Benfenatki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gavin Kemp</w:t>
+                <w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service Oriented Computing and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (1), pp.87-100. </w:t>
+              <w:t xml:space="preserve">International journal of systems and service-oriented engineering (IJSSOE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.15 - 31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11761-016-0199-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/IJSSOE.2017070102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374876v1</w:t>
+                <w:t xml:space="preserve">hal-01643672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud big data application for transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1349,51 +1349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Data Collections and Services For Building Intelligent Transport Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedropablo López Amaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1867,51 +1867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Semantics to Discover Web Services based on Partial Data: an Update of Previous Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Rupino de Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2194,269 +2194,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflicts Mitigation in Collaborative Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic Interoperability of Heterogeneous Semantic Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Slimani</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Abdul Ghafour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, 150 (2), pp.71-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2005.11.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549232v1</w:t>
+                <w:t xml:space="preserve">hal-01503829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Interoperability of Heterogeneous Semantic Resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conflicts Mitigation in Collaborative Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9, 44, pp.1681-1702</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503829v1</w:t>
+                <w:t xml:space="preserve">hal-01549232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2576,451 +2576,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Blockchain Interoperability: Improving Video Games Data Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Besançon</w:t>
+                <w:t xml:space="preserve">Demonstrating data collections curation and exploration with CURARE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irving Hernández-Gallegos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Blockchain and Cryptocurrency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BLOC.2019.8751347⟩</w:t>
+              <w:t xml:space="preserve">EDBT/ICDT Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5441/002/edbt.2019.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02085698v1</w:t>
+                <w:t xml:space="preserve">hal-02064489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the suitability of Data Selection for Cross-building Knowledge Transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Obrecht</w:t>
+                <w:t xml:space="preserve">Towards Blockchain Interoperability: Improving Video Games Data Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th International Conference on High Performance Computing &amp; Simulation (HPCS 2019), The 3rd Special Session on High Performance Services Computing and Internet Technologies (SerCo 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HPCS48598.2019.9188132⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Blockchain and Cryptocurrency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Seoul, South Korea. pp.81-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BLOC.2019.8751347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129347v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating data collections curation and exploration with CURARE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
+                <w:t xml:space="preserve">On the suitability of Data Selection for Cross-building Knowledge Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Labiadh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT/ICDT Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal. pp.4, </w:t>
+              <w:t xml:space="preserve">The 17th International Conference on High Performance Computing &amp; Simulation (HPCS 2019), The 3rd Special Session on High Performance Services Computing and Internet Technologies (SerCo 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. pp.7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5441/002/edbt.2019.65⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HPCS48598.2019.9188132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064489v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring and Curating Data Collections with CURARE: demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irving Hernández-Gallegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3075,51 +3075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Greenability: A Case Study of Cloud-Based Business Applications Provisioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayri Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Benfenatki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3190,666 +3190,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach for Automatic Formalization of Business Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Kacfah Emani</w:t>
+                <w:t xml:space="preserve">An Application Domain-Based Taxonomy for IoT Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Rozsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Denisczwicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisés Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 33rd CIB W78 (International Council for Research and Innovation in Building and Construction) Conference 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd ISPE International Conference on Transdisciplinary Engineering: Crossing Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Curitiba, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-703-0-249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396916v1</w:t>
+                <w:t xml:space="preserve">hal-01581127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Application Domain-Based Taxonomy for IoT Sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Denisczwicz</w:t>
+                <w:t xml:space="preserve">An Approach for Automatic Formalization of Business Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Kacfah Emani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisés Dutra</w:t>
+                <w:t xml:space="preserve">Bruno Fiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Zarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd ISPE International Conference on Transdisciplinary Engineering: Crossing Boundaries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. of the 33rd CIB W78 (International Council for Research and Innovation in Building and Construction) Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Brisbane, Australia. pp.11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581127v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Cloud big data services for intelligent transport systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
+                <w:t xml:space="preserve">Context-aware Security@run.time Deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendpanga Francis Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of 22th ISPE International Conference on Concurrent Engineering, Advances in Transdisciplinary Engineering, Vol. 2: Transdisciplinary Lifecycle Analysis of Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Delft, Netherlands. pp.377-385</w:t>
+              <w:t xml:space="preserve">CLOSER 2015 - 5th International Conference on Cloud Computing and Services Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lisbon, Portugal. pp.276-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213302v1</w:t>
+                <w:t xml:space="preserve">hal-01232692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Semantic Enrichment of Ontologies in the Construction Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Kacfah Emani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd CIB W78 Council for Research and Innovation in Building and Construction Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Eindhoven, Netherlands. pp.159-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-aware Security@run.time Deployment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+                <w:t xml:space="preserve">Towards Cloud big data services for intelligent transport systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLOSER 2015 - 5th International Conference on Cloud Computing and Services Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lisbon, Portugal. pp.276-283</w:t>
+              <w:t xml:space="preserve">Proc. of 22th ISPE International Conference on Concurrent Engineering, Advances in Transdisciplinary Engineering, Vol. 2: Transdisciplinary Lifecycle Analysis of Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Delft, Netherlands. pp.377-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232692v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregating and Managing Big Realtime Data in the Cloud - Application to Intelligent Transport for Smart Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3916,148 +3916,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Automatic Development of Cloud-based Business Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hind Benfenatki</w:t>
+                <w:t xml:space="preserve">Improving Open Information Extraction using Domain Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Kacfah Emani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CLOUD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Alaska. USA, United States. pp.1-2</w:t>
+              <w:t xml:space="preserve">Surfacing the Deep and the Social Web (SDSW), co-located with The 13th International Semantic Web Conference (ISWC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Riva del Garda, Trentino, Italy. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301046v1</w:t>
+                <w:t xml:space="preserve">hal-01301085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Sentence Decomposition via Open Information Extraction</w:t>
               </w:r>
@@ -4069,51 +4056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Kacfah Emani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4158,870 +4145,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud-based Business Applications Development Methodology.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Methodology for Automatic Development of Cloud-based Business Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Benfenatki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WETICE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Parme, Italy. pp.1-6</w:t>
+              <w:t xml:space="preserve">IEEE CLOUD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Alaska. USA, United States. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301047v1</w:t>
+                <w:t xml:space="preserve">hal-01301046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud Application Development Methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cloud-based Business Applications Development Methodology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Benfenatki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence (WI 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Warsaw, Poland. pp.13-20</w:t>
+              <w:t xml:space="preserve">WETICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Parme, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301068v1</w:t>
+                <w:t xml:space="preserve">hal-01301047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Software Development as a Service (ASDaaS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cloud Application Development Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Benfenatki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Cloud Computing and Services Science (CLOSER 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Barcelona, Spain. pp.1-8</w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence (WI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Warsaw, Poland. pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270727v1</w:t>
+                <w:t xml:space="preserve">hal-01301068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service-Oriented Architecture for Cloud Application Development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Automatic Software Development as a Service (ASDaaS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Benfenatki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st ISPE International Conference on Concurrent Engineering (CE 2014), Moving Integrated Product Development to Service Clouds in Global Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Beijing, China. pp.307-316</w:t>
+              <w:t xml:space="preserve">4th International Conference on Cloud Computing and Services Science (CLOSER 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Barcelona, Spain. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301073v1</w:t>
+                <w:t xml:space="preserve">hal-01270727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Open Information Extraction using Domain Knowledge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Kacfah Emani</w:t>
+                <w:t xml:space="preserve">Service-Oriented Architecture for Cloud Application Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Benfenatki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fiès</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfacing the Deep and the Social Web (SDSW), co-located with The 13th International Semantic Web Conference (ISWC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Riva del Garda, Trentino, Italy. pp.1-7</w:t>
+              <w:t xml:space="preserve">21st ISPE International Conference on Concurrent Engineering (CE 2014), Moving Integrated Product Development to Service Clouds in Global Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Beijing, China. pp.307-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301085v1</w:t>
+                <w:t xml:space="preserve">hal-01301073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Combining Declarative Specification with On-the-fly Mediation</w:t>
+                <w:t xml:space="preserve">Cross-organizational Business Processes Modeling Using Design-by-Contract Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Figay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 10th International Conference on Services Computing (SCC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SCC.2013.18⟩</w:t>
+              <w:t xml:space="preserve">5th International Working Conference on Enterprise Interoperability (IWEI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Enschede, Netherlands. pp.77-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36796-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339201v1</w:t>
+                <w:t xml:space="preserve">hal-01339152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-organizational Business Processes Modeling Using Design-by-Contract Approach</w:t>
+                <w:t xml:space="preserve">Towards Combining Declarative Specification with On-the-fly Mediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Figay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Working Conference on Enterprise Interoperability (IWEI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Enschede, Netherlands. pp.77-90, </w:t>
+              <w:t xml:space="preserve">IEEE 10th International Conference on Services Computing (SCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santa Clara Marriott, California, United States. pp.691-698, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36796-0_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SCC.2013.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339152v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoiding lock-in: timely reconfiguration of a virtual cloud platform on top of multiple PaaS and IaaS providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Rupino de Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5107,51 +5107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levi Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Rupino de Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th ISPE International Conference on Concurrent Engineering (Concurrent Engineering Approaches for Sustainable Product Development in a Multi-Disciplinary Environment)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Trier, Germany. pp.1193-1204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5223,51 +5223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Rupino de Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinos Themistocleos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5407,251 +5407,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Mappings Discovery for Semantic Interoperability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the quality of mappings between Semantic Resources in Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celson Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Paulo Pimentão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ISPE INTERNATIONAL CONFERENCE ON CONCURRENT ENGINEERING: RESEARCH AND APPLICATIONS, Leading the Web in Concurrent Engineering </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th EG-ICE Workshop 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Ascona, Switzerland. pp.416-427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11888598_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549226v1</w:t>
+                <w:t xml:space="preserve">hal-01613528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the quality of mappings between Semantic Resources in Construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Mappings Discovery for Semantic Interoperability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celson Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">João Paulo Pimentão</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th EG-ICE Workshop 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th ISPE INTERNATIONAL CONFERENCE ON CONCURRENT ENGINEERING: RESEARCH AND APPLICATIONS, Leading the Web in Concurrent Engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Antibes, France, France. pp.227-234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01613528v1</w:t>
+                <w:t xml:space="preserve">hal-01549226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENHANCING SEMANTIC INTEROPERABILITY AMONG SEMANTIC RESOURCES FOR CONSTRUCTION</w:t>
               </w:r>
@@ -5663,51 +5663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celson Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5771,51 +5771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperability of heterogeneous semantic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Abdul Ghafour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5905,51 +5905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celson Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6134,51 +6134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Zarli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Interoperability of Enterprise Software and Applications, INTEROP-ESA'2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Genève, Switzerland. pp.87-98, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6251,51 +6251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Paulo Pimentão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6327,325 +6327,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict Mitigation in Collaborative Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Setting up the Open Semantic Infrastructure for the European Construction Sector - the FUNSIEC Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celson Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Barresi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ISPE International Conference on Concurrent Engineering: Research and Applications (CE'2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Beijing, Chine, China. pp.1-8</w:t>
+              <w:t xml:space="preserve">European Conferences on Product and Process Modeling in the Building Industry (Ecppm)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522153v1</w:t>
+                <w:t xml:space="preserve">hal-01613324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atténuation de conflits en conception coopérative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Lyon, France. pp.127-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting up the Open Semantic Infrastructure for the European Construction Sector - the FUNSIEC Project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conflict Mitigation in Collaborative Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simona Barresi</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences on Product and Process Modeling in the Building Industry (Ecppm)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">11th ISPE International Conference on Concurrent Engineering: Research and Applications (CE'2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Beijing, Chine, China. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613324v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6923,51 +6923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service Oriented Big Data Management for Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7092,51 +7092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Rupino de Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantic Enterprise Application Integration for Business Processes: Service-Oriented Frameworks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.90-104, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7442,51 +7442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Labiadh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-022-01771-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Besancon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3173313" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-020-00306-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158203v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kacfah Emani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2019.06.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Melo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rupino da Cunha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Macedo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-017-0211-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benfenatki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha-Nabila Benharkat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSSOE.2017070102" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374876v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Kemp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benharkat A&#239;cha-Nabila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-016-0199-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJASM.2016.079940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Khalfallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-0897-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Coutinho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Cretan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jardim-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-013-0857-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374880v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedropablo L&#243;pez Amaya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Figay Figay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Abdul Ghafour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AOP-150050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270661v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.01.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DV60PKD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rupino de Cunha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Milheiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsita.2013100103" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339148v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354568v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoffmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Slimani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503829v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.11.035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340842v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Besan&#231;on" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BLOC.2019.8751347" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129347v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188132" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064489v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Hern&#225;ndez-Gallegos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2019.65" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321031v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri Acar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lfem I Alptekin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2018.00125" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396916v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fi&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zarli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Rozsa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Denisczwicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Dutra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-703-0-249" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213302v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229539v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232692v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga Francis Ouedraogo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005491001070112" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301046v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Khosrowshahi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301047v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301068v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301073v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301085v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339201v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2013.18" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339152v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36796-0_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2013.36" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353107v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Baptista" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4426-7_100" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DD51FECDE1DCAEBBF69A8282BB34DA0CEC783BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381622v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Themistocleos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Lima Dutra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549226v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celson Lima" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Piment&#227;o" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11888598_38" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-344F410V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549231v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zarli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549153v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582762v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613375v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Storer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613316v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Le Duc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-152-0_9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611054v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sousa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522153v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374534v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613324v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Barresi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Hito Kacfah Emani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-49521-6_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49521-6_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay Figay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-13776-6_6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13776-6_6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27753-0_15" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437775v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-804-8.ch005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00776673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Labiadh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-022-01771-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Besancon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3173313" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-020-00306-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158203v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kacfah Emani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2019.06.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benfenatki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Kemp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benharkat A&#239;cha-Nabila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-016-0199-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Melo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rupino da Cunha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Macedo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-017-0211-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha-Nabila Benharkat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSSOE.2017070102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJASM.2016.079940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Khalfallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-0897-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Coutinho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Cretan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jardim-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-013-0857-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374880v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedropablo L&#243;pez Amaya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Figay Figay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Abdul Ghafour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AOP-150050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270661v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.01.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DV60PKD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rupino de Cunha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Milheiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsita.2013100103" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339148v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354568v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoffmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.11.035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549232v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Slimani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340842v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Besan&#231;on" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064489v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Hern&#225;ndez-Gallegos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2019.65" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085698v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BLOC.2019.8751347" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188132" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321031v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri Acar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lfem I Alptekin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2018.00125" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Rozsa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Denisczwicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Dutra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-703-0-249" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fi&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zarli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga Francis Ouedraogo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229539v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213302v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005491001070112" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301085v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Khosrowshahi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301046v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270727v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301073v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339152v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36796-0_8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339201v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2013.18" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2013.36" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353107v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Baptista" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4426-7_100" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DD51FECDE1DCAEBBF69A8282BB34DA0CEC783BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381622v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Themistocleos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Lima Dutra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celson Lima" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Piment&#227;o" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11888598_38" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-344F410V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549226v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549231v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zarli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549153v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582762v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613375v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Storer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613316v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Le Duc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-152-0_9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611054v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sousa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613324v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Barresi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374534v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522153v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Hito Kacfah Emani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-49521-6_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49521-6_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay Figay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-13776-6_6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13776-6_6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27753-0_15" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437775v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-804-8.ch005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00776673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>