--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -581,438 +581,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MADONA: a method for automateD prOvisioning of cloud-based component-oriented busiNess Applications</w:t>
+                <w:t xml:space="preserve">Automatic run-time versioning for BPEL processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Benfenatki</w:t>
+                <w:t xml:space="preserve">Paulo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Rupino da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Oriented Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 11 (1), pp.87-100. </w:t>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.315-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11761-016-0199-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11761-017-0211-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374876v1</w:t>
+                <w:t xml:space="preserve">hal-01581111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic run-time versioning for BPEL processes</w:t>
+                <w:t xml:space="preserve">Linked USDL Extension for Describing Business Services and Users' Requirements in a Cloud Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Melo</w:t>
+                <w:t xml:space="preserve">Hind Benfenatki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Rupino da Cunha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
+                <w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Macedo</w:t>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service Oriented Computing and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (3), pp.315-327. </w:t>
+              <w:t xml:space="preserve">International journal of systems and service-oriented engineering (IJSSOE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.15 - 31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11761-017-0211-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/IJSSOE.2017070102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581111v1</w:t>
+                <w:t xml:space="preserve">hal-01643672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked USDL Extension for Describing Business Services and Users' Requirements in a Cloud Context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">MADONA: a method for automateD prOvisioning of cloud-based component-oriented busiNess Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Benfenatki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïcha-Nabila Benharkat</w:t>
+                <w:t xml:space="preserve">Gavin Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of systems and service-oriented engineering (IJSSOE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (3), pp.15 - 31. </w:t>
+              <w:t xml:space="preserve">Service Oriented Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.87-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/IJSSOE.2017070102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11761-016-0199-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643672v1</w:t>
+                <w:t xml:space="preserve">hal-01374876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud big data application for transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1349,51 +1349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Data Collections and Services For Building Intelligent Transport Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedropablo López Amaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1867,51 +1867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Semantics to Discover Web Services based on Partial Data: an Update of Previous Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Rupino de Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2194,269 +2194,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Interoperability of Heterogeneous Semantic Resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conflicts Mitigation in Collaborative Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9, 44, pp.1681-1702</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503829v1</w:t>
+                <w:t xml:space="preserve">hal-01549232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflicts Mitigation in Collaborative Design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic Interoperability of Heterogeneous Semantic Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Abdul Ghafour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, 150 (2), pp.71-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2005.11.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549232v1</w:t>
+                <w:t xml:space="preserve">hal-01503829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2576,177 +2576,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating data collections curation and exploration with CURARE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
+                <w:t xml:space="preserve">On the suitability of Data Selection for Cross-building Knowledge Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Labiadh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT/ICDT Conference 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5441/002/edbt.2019.65⟩</w:t>
+              <w:t xml:space="preserve">The 17th International Conference on High Performance Computing &amp; Simulation (HPCS 2019), The 3rd Special Session on High Performance Services Computing and Internet Technologies (SerCo 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. pp.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCS48598.2019.9188132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064489v1</w:t>
+                <w:t xml:space="preserve">hal-02129347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Blockchain Interoperability: Improving Video Games Data Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2765,262 +2748,279 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Blockchain and Cryptocurrency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Seoul, South Korea. pp.81-85, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BLOC.2019.8751347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02085698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the suitability of Data Selection for Cross-building Knowledge Transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Obrecht</w:t>
+                <w:t xml:space="preserve">Demonstrating data collections curation and exploration with CURARE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irving Hernández-Gallegos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th International Conference on High Performance Computing &amp; Simulation (HPCS 2019), The 3rd Special Session on High Performance Services Computing and Internet Technologies (SerCo 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. pp.7, </w:t>
+              <w:t xml:space="preserve">EDBT/ICDT Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal. pp.4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HPCS48598.2019.9188132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5441/002/edbt.2019.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129347v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring and Curating Data Collections with CURARE: demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irving Hernández-Gallegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3075,51 +3075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Greenability: A Case Study of Cloud-Based Business Applications Provisioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayri Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Benfenatki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3190,666 +3190,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Application Domain-Based Taxonomy for IoT Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Approach for Automatic Formalization of Business Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Kacfah Emani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Rozsa</w:t>
+                <w:t xml:space="preserve">Bruno Fiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Denisczwicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moisés Dutra</w:t>
+                <w:t xml:space="preserve">Alain Zarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd ISPE International Conference on Transdisciplinary Engineering: Crossing Boundaries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. of the 33rd CIB W78 (International Council for Research and Innovation in Building and Construction) Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Brisbane, Australia. pp.11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581127v1</w:t>
+                <w:t xml:space="preserve">hal-01396916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach for Automatic Formalization of Business Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Kacfah Emani</w:t>
+                <w:t xml:space="preserve">An Application Domain-Based Taxonomy for IoT Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Rozsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Denisczwicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisés Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 33rd CIB W78 (International Council for Research and Innovation in Building and Construction) Conference 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd ISPE International Conference on Transdisciplinary Engineering: Crossing Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Curitiba, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-703-0-249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396916v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-aware Security@run.time Deployment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Biennier</w:t>
+                <w:t xml:space="preserve">Towards Cloud big data services for intelligent transport systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLOSER 2015 - 5th International Conference on Cloud Computing and Services Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lisbon, Portugal. pp.276-283</w:t>
+              <w:t xml:space="preserve">Proc. of 22th ISPE International Conference on Concurrent Engineering, Advances in Transdisciplinary Engineering, Vol. 2: Transdisciplinary Lifecycle Analysis of Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Delft, Netherlands. pp.377-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232692v1</w:t>
+                <w:t xml:space="preserve">hal-01213302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Semantic Enrichment of Ontologies in the Construction Domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Kacfah Emani</w:t>
+                <w:t xml:space="preserve">Context-aware Security@run.time Deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendpanga Francis Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd CIB W78 Council for Research and Innovation in Building and Construction Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Eindhoven, Netherlands. pp.159-164</w:t>
+              <w:t xml:space="preserve">CLOSER 2015 - 5th International Conference on Cloud Computing and Services Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lisbon, Portugal. pp.276-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229539v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Cloud big data services for intelligent transport systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
+                <w:t xml:space="preserve">Automated Semantic Enrichment of Ontologies in the Construction Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Kacfah Emani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of 22th ISPE International Conference on Concurrent Engineering, Advances in Transdisciplinary Engineering, Vol. 2: Transdisciplinary Lifecycle Analysis of Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Delft, Netherlands. pp.377-385</w:t>
+              <w:t xml:space="preserve">32nd CIB W78 Council for Research and Innovation in Building and Construction Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Eindhoven, Netherlands. pp.159-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213302v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregating and Managing Big Realtime Data in the Cloud - Application to Intelligent Transport for Smart Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3916,135 +3916,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Open Information Extraction using Domain Knowledge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Kacfah Emani</w:t>
+                <w:t xml:space="preserve">Methodology for Automatic Development of Cloud-based Business Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Benfenatki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fiès</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfacing the Deep and the Social Web (SDSW), co-located with The 13th International Semantic Web Conference (ISWC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Riva del Garda, Trentino, Italy. pp.1-7</w:t>
+              <w:t xml:space="preserve">IEEE CLOUD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Alaska. USA, United States. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301085v1</w:t>
+                <w:t xml:space="preserve">hal-01301046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Sentence Decomposition via Open Information Extraction</w:t>
               </w:r>
@@ -4056,51 +4069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Kacfah Emani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4145,204 +4158,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Automatic Development of Cloud-based Business Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Cloud Application Development Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Benfenatki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CLOUD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Alaska. USA, United States. pp.1-2</w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence (WI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Warsaw, Poland. pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301046v1</w:t>
+                <w:t xml:space="preserve">hal-01301068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud-based Business Applications Development Methodology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Benfenatki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4374,654 +4374,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud Application Development Methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Automatic Software Development as a Service (ASDaaS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Benfenatki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence (WI 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Warsaw, Poland. pp.13-20</w:t>
+              <w:t xml:space="preserve">4th International Conference on Cloud Computing and Services Science (CLOSER 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Barcelona, Spain. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301068v1</w:t>
+                <w:t xml:space="preserve">hal-01270727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Software Development as a Service (ASDaaS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Service-Oriented Architecture for Cloud Application Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Benfenatki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Cloud Computing and Services Science (CLOSER 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Barcelona, Spain. pp.1-8</w:t>
+              <w:t xml:space="preserve">21st ISPE International Conference on Concurrent Engineering (CE 2014), Moving Integrated Product Development to Service Clouds in Global Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Beijing, China. pp.307-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270727v1</w:t>
+                <w:t xml:space="preserve">hal-01301073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service-Oriented Architecture for Cloud Application Development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gavin Kemp</w:t>
+                <w:t xml:space="preserve">Improving Open Information Extraction using Domain Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Kacfah Emani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benharkat Aïcha-Nabila</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st ISPE International Conference on Concurrent Engineering (CE 2014), Moving Integrated Product Development to Service Clouds in Global Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Beijing, China. pp.307-316</w:t>
+              <w:t xml:space="preserve">Surfacing the Deep and the Social Web (SDSW), co-located with The 13th International Semantic Web Conference (ISWC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Riva del Garda, Trentino, Italy. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301073v1</w:t>
+                <w:t xml:space="preserve">hal-01301085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-organizational Business Processes Modeling Using Design-by-Contract Approach</w:t>
+                <w:t xml:space="preserve">Towards Combining Declarative Specification with On-the-fly Mediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Figay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Working Conference on Enterprise Interoperability (IWEI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36796-0_8⟩</w:t>
+              <w:t xml:space="preserve">IEEE 10th International Conference on Services Computing (SCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santa Clara Marriott, California, United States. pp.691-698, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCC.2013.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339152v1</w:t>
+                <w:t xml:space="preserve">hal-01339201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Combining Declarative Specification with On-the-fly Mediation</w:t>
+                <w:t xml:space="preserve">Cross-organizational Business Processes Modeling Using Design-by-Contract Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Figay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 10th International Conference on Services Computing (SCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Santa Clara Marriott, California, United States. pp.691-698, </w:t>
+              <w:t xml:space="preserve">5th International Working Conference on Enterprise Interoperability (IWEI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Enschede, Netherlands. pp.77-90, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SCC.2013.18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36796-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339201v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoiding lock-in: timely reconfiguration of a virtual cloud platform on top of multiple PaaS and IaaS providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Rupino de Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5107,51 +5107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levi Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Rupino de Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th ISPE International Conference on Concurrent Engineering (Concurrent Engineering Approaches for Sustainable Product Development in a Multi-Disciplinary Environment)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Trier, Germany. pp.1193-1204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5223,51 +5223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Rupino de Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinos Themistocleos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5407,251 +5407,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the quality of mappings between Semantic Resources in Construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Mappings Discovery for Semantic Interoperability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celson Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">João Paulo Pimentão</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th EG-ICE Workshop 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th ISPE INTERNATIONAL CONFERENCE ON CONCURRENT ENGINEERING: RESEARCH AND APPLICATIONS, Leading the Web in Concurrent Engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Antibes, France, France. pp.227-234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613528v1</w:t>
+                <w:t xml:space="preserve">hal-01549226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Mappings Discovery for Semantic Interoperability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the quality of mappings between Semantic Resources in Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celson Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Paulo Pimentão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ISPE INTERNATIONAL CONFERENCE ON CONCURRENT ENGINEERING: RESEARCH AND APPLICATIONS, Leading the Web in Concurrent Engineering </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th EG-ICE Workshop 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Ascona, Switzerland. pp.416-427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11888598_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549226v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENHANCING SEMANTIC INTEROPERABILITY AMONG SEMANTIC RESOURCES FOR CONSTRUCTION</w:t>
               </w:r>
@@ -5663,51 +5663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celson Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5771,51 +5771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperability of heterogeneous semantic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Abdul Ghafour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5905,51 +5905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celson Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6134,51 +6134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Zarli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Interoperability of Enterprise Software and Applications, INTEROP-ESA'2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Genève, Switzerland. pp.87-98, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6251,51 +6251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Paulo Pimentão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6327,325 +6327,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting up the Open Semantic Infrastructure for the European Construction Sector - the FUNSIEC Project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conflict Mitigation in Collaborative Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simona Barresi</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences on Product and Process Modeling in the Building Industry (Ecppm)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">11th ISPE International Conference on Concurrent Engineering: Research and Applications (CE'2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Beijing, Chine, China. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613324v1</w:t>
+                <w:t xml:space="preserve">hal-01522153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atténuation de conflits en conception coopérative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Lyon, France. pp.127-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict Mitigation in Collaborative Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Setting up the Open Semantic Infrastructure for the European Construction Sector - the FUNSIEC Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celson Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Barresi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ISPE International Conference on Concurrent Engineering: Research and Applications (CE'2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Beijing, Chine, China. pp.1-8</w:t>
+              <w:t xml:space="preserve">European Conferences on Product and Process Modeling in the Building Industry (Ecppm)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522153v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6923,51 +6923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service Oriented Big Data Management for Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7092,51 +7092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Rupino de Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantic Enterprise Application Integration for Business Processes: Service-Oriented Frameworks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.90-104, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7442,51 +7442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Labiadh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-022-01771-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Besancon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3173313" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-020-00306-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158203v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kacfah Emani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2019.06.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benfenatki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Kemp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benharkat A&#239;cha-Nabila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-016-0199-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Melo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rupino da Cunha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Macedo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-017-0211-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha-Nabila Benharkat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSSOE.2017070102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJASM.2016.079940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Khalfallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-0897-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Coutinho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Cretan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jardim-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-013-0857-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374880v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedropablo L&#243;pez Amaya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Figay Figay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Abdul Ghafour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AOP-150050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270661v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.01.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DV60PKD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rupino de Cunha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Milheiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsita.2013100103" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339148v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354568v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoffmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.11.035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549232v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Slimani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340842v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Besan&#231;on" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064489v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Hern&#225;ndez-Gallegos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2019.65" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085698v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BLOC.2019.8751347" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188132" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321031v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri Acar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lfem I Alptekin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2018.00125" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Rozsa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Denisczwicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Dutra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-703-0-249" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fi&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zarli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga Francis Ouedraogo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229539v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213302v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005491001070112" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301085v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Khosrowshahi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301046v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270727v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301073v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339152v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36796-0_8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339201v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2013.18" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2013.36" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353107v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Baptista" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4426-7_100" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DD51FECDE1DCAEBBF69A8282BB34DA0CEC783BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381622v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Themistocleos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Lima Dutra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613528v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celson Lima" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Piment&#227;o" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11888598_38" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-344F410V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549226v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549231v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zarli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549153v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582762v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613375v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Storer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613316v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Le Duc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-152-0_9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611054v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sousa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613324v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Barresi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374534v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522153v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Hito Kacfah Emani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-49521-6_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49521-6_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay Figay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-13776-6_6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13776-6_6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27753-0_15" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437775v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-804-8.ch005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00776673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Labiadh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Obrecht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-022-01771-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Besancon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3173313" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-020-00306-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158203v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kacfah Emani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2019.06.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Melo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rupino da Cunha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Macedo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-017-0211-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benfenatki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha-Nabila Benharkat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSSOE.2017070102" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374876v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Kemp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benharkat A&#239;cha-Nabila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-016-0199-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJASM.2016.079940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Khalfallah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-0897-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Coutinho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Cretan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jardim-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-013-0857-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374880v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedropablo L&#243;pez Amaya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Figay Figay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Abdul Ghafour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AOP-150050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270661v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.01.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DV60PKD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rupino de Cunha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Milheiro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsita.2013100103" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339148v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354568v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoffmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Slimani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503829v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.11.035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340842v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Besan&#231;on" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188132" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085698v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BLOC.2019.8751347" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064489v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Hern&#225;ndez-Gallegos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2019.65" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321031v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri Acar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lfem I Alptekin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2018.00125" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396916v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fi&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zarli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Rozsa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Denisczwicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Dutra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-703-0-249" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213302v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232692v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga Francis Ouedraogo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229539v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005491001070112" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301046v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Khosrowshahi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301068v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301073v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301085v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339201v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2013.18" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339152v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36796-0_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2013.36" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353107v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Baptista" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4426-7_100" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DD51FECDE1DCAEBBF69A8282BB34DA0CEC783BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381622v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinos Themistocleos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Lima Dutra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549226v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celson Lima" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Piment&#227;o" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11888598_38" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-344F410V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549231v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zarli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549153v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582762v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613375v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Storer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613316v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Le Duc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-152-0_9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611054v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sousa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522153v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374534v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613324v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Barresi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Hito Kacfah Emani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-49521-6_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49521-6_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay Figay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-13776-6_6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13776-6_6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27753-0_15" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437775v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-804-8.ch005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00776673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>