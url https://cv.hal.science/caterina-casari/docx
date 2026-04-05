--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> caterina casari </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">caterina-casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8271-6795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a tenured researcher in France at the Inserm Unit 1176, Hemostasis, Inflammation and Thrombosis laboratory. My research studies focus on von Willebrand factor and its partners. I am interested in developing in vitro & in vivo models to elucidate molecular mechanisms underlying unsolved clinical aspects of congenital and acquired von Willebrand disease. I am also interested in exploring new therapeutic approaches for VWF-associated disorders.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bispecific nanobody for the treatment of von Willebrand disease type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2025029401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully humanized von Willebrand disease type 1 mouse model as unique platform to investigate novel therapeutic options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heestermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2024.286076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical, Phenotypic and Genotypic Characteristics of Von Willebrand Disease in Afro‐Caribbeans: Results From a Study in Martinique Island, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nicolas Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (3), pp.458-476. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative AAV gene therapy for hemophilia A using expression of Bi8, a novel single-chain FVIII-mimetic antibody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Tanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vayssiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2024027709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical, current and future treatments for von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank W.G. Leebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Peyvandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (1), pp.54-66. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2024.286037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Von Willebrand Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riitta Lassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdows Atiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.70192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelioration of a von Willebrand disease type 2B phenotype in vivo upon treatment with allele-selective siRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Linthorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Jongejan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Bierings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (2), pp.310-320. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2024014601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in venous clot structures between hemophilic mice treated with emicizumab versus factor VIII or factor VIIIFc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Escurola Ettingshausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Heiligenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2023.284142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitusiran reduces bleeding in factor X–deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Verhenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144 (2), pp.227-236. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2023023404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboud Sakkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (3-4), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New and emerging therapies for women, girls, and people with the potential to menstruate with VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula D James</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (24), pp.7501-7505. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2023010716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of platelet-inspired hemostatic nanoparticles on bleeding in Von Willebrand disease murine models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Solarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Disharoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141 (23), pp.2891-2900. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2022018956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04066466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles murins en hémostase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hématologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (6), pp.338-353. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/hma.2023.1827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanobody against the VWF A3 domain detects ADAMTS13-induced proteolysis in congenital and acquired VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gangnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solen Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141 (12), pp.1457-1468. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2022017569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04258451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Force-Induced Platelet Clearance Is a New Mechanism of Thrombocytopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Desvages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Le Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (10), pp.826-841. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.123.322752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear forces induced platelet clearance is a new mechanism of thrombocytopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Desvages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Le Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (10), pp.826-841. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.123.322752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thrombopoietin receptor agonist to rescue an unusual platelet transfusion-induced reaction in a p.V1316M-associated von Willebrand disease type 2B patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kauskot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapeutic Advances in Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.204062072210768. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20406207221076812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral Microbleeds During Transcatheter Aortic Valve Replacement: A Prospective Magnetic Resonance Imaging Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Kuchcinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146 (5), pp.383-397. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.121.057145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of von Willebrand factor D4 domain mutations in patients of Afro‐Caribbean descent: In vitro characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier‐nicolas Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johalène Rabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (4), pp.e12737. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges facing early career women in thrombosis and hemostasis—meeting the needs of the next generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofija Dunjic Manevski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renee Eslick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Weitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (11), pp.2453-2455. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jth.15895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of von Willebrand factor D4 domain mutations in patients of Afro‐Caribbean descent: In vitro characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier‐nicolas Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johalène Rabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (4), pp.e12737. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasa3 deficiency minimally affects thrombopoiesis but promotes severe thrombocytopenia due to integrin-dependent platelet clearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Ghalloussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Harousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI Insight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (8), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci.insight.155676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboud Sakkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3-4), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact integrated microfluidic oxygenator with high gas exchange efficiency and compatibility for long-lasting endothelialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilgueng Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Arouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Naserian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1lc00356a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact integrated microfluidic oxygenator with high gas exchange efficiency and compatibility for long-lasting endothelialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilgueng Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Arouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Naserian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (24), pp.4791-4804. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1lc00356a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sénadé Atsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (7), pp.1087-1100. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single‐domain antibodies targeting antithrombin reduce bleeding in hemophilic mice with or without inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ayme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.e11298. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/emmm.201911298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02551254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hemophilia A mouse model for the in vivo assessment of emicizumab function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D. Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136 (6), pp.740-748. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2019004334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02916896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo modulation of a dominant‐negative variant in mouse models of von Willebrand disease type 2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Campioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Pinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jth.15131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02983110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik‐masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sénadé Atsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (7), pp.1087-1110. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thrombin-Activatable Factor X Variant Corrects Hemostasis in a Mouse Model for Hemophilia A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Verhenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Panicot-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119 (12), pp.1981-1993. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0039-1697662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weibel-Palade Bodies Orchestrate Pericytes During Angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Cossutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Darche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Houppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ponzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (9), pp.1843-1858. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weibel-Palade Bodies Orchestrate Pericytes During Angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Cossutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Darche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Houppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ponzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (9), pp.1843-1858. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132 (11), pp.1193-1197. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolett Wohner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Proulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103 (4), pp.728-737. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2017.175216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03209471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ayme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132 (11), pp.1193-1197. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIM kinase/cofilin dysregulation promotes macrothrombocytopenia in severe von Willebrand disease-type 2B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kauskot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Poirault-Chassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ayme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI Insight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (16), pp.e88643. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci.insight.88643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel VWD Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFH Comprehensive Core Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dubai, United Arab Emirates. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.70031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent in vivo factor VIII-equivalence is unlikely to exist for non-factor therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Hémostase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitusiran-treatment modulates the ratio between alpha- and beta-antithrombin isoforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Borgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Frenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Hémostase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and clinical rationale for the use of bispecific antibodies in von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bari International Conference BIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on KB-V13A12 & SynthoPlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHC Workshop in New technologies in rare bleeding disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Therapeutics for VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpth.2023.100193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future therapies for von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Association for Haemophilia and Allied Disorders (EAHAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Manchester, United Kingdom. pp.5-13, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.14713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibodies for VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHC Workshop in New technologies in rare bleeding disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bon vent pour les patients avec la maladie de Willebrand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Hémostase (CFH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody-based strategies as potential new treatments for von Willebrand Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th ASH Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored treatments for VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHC Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual conference, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future therapies in von Willebrand disease: time for a tailored fit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bari International Conference BIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Treatment Options for VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Philadelphia - online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vecchi e nuovi percorsi del bus molecolare: il fattore di von Willebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI SISET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Baveno - online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation du facteur Willebrand et syndrome de Willebrand acquis: Utilisation des dispositifs de support mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFHT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Willebrand disease: from pathophysiology to new therapeutic options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. University Paris-Saclay, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04458333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the COVID‐19 pandemic on education and clinical training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntadhar Al Moosawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Iding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thita Chiasakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.2099-2100. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jth.15470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciting times for the ISTH early career professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketan Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thita Chiasakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Eslick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.2437-2438. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jth.15070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> caterina casari </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">caterina-casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8271-6795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a tenured researcher in France at the Inserm Unit 1176, Hemostasis, Inflammation and Thrombosis laboratory. My research studies focus on von Willebrand factor and its partners. I am interested in developing in vitro & in vivo models to elucidate molecular mechanisms underlying unsolved clinical aspects of congenital and acquired von Willebrand disease. I am also interested in exploring new therapeutic approaches for VWF-associated disorders.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MADDlessness may cause von Willebrand disease type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.2020-2022. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2025030528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the COVID‐19 pandemic on education and clinical training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntadhar Al Moosawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Iding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thita Chiasakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.2099-2100. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jth.15470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciting times for the ISTH early career professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketan Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thita Chiasakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Eslick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.2437-2438. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jth.15070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully humanized von Willebrand disease type 1 mouse model as unique platform to investigate novel therapeutic options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heestermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2024.286076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bispecific nanobody for the treatment of von Willebrand disease type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2025029401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative AAV gene therapy for hemophilia A using expression of Bi8, a novel single-chain FVIII-mimetic antibody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Tanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vayssiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2024027709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Von Willebrand Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riitta Lassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdows Atiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.70192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical, current and future treatments for von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank W.G. Leebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Peyvandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (1), pp.54-66. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2024.286037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical, Phenotypic and Genotypic Characteristics of Von Willebrand Disease in Afro‐Caribbeans: Results From a Study in Martinique Island, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nicolas Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical, Phenotypic and Genotypic Characteristics of Von Willebrand Disease in Afro‐Caribbeans: Results From a Study in Martinique Island, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nicolas Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (3), pp.458-476. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent clinical factor VIII-equivalence is unlikely to exist for non-factor therapies in hemophilic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2024.286982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelioration of a von Willebrand disease type 2B phenotype in vivo upon treatment with allele-selective siRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Linthorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Jongejan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Bierings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (2), pp.310-320. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2024014601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and treatment of von Willebrand disease in 2024 and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Leebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lillicrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.14970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in venous clot structures between hemophilic mice treated with emicizumab versus factor VIII or factor VIIIFc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Escurola Ettingshausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Heiligenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2023.284142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitusiran reduces bleeding in factor X–deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Verhenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144 (2), pp.227-236. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2023023404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of platelet-inspired hemostatic nanoparticles on bleeding in Von Willebrand disease murine models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Solarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Disharoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141 (23), pp.2891-2900. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2022018956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04066466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New and emerging therapies for women, girls, and people with the potential to menstruate with VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula D James</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (24), pp.7501-7505. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2023010716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboud Sakkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (3-4), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrated State-of-the-Art Capsules of the ISTH 2023 Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Desch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien M.J. Devreese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (4), pp.100193. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpth.2023.100193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles murins en hémostase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hématologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (6), pp.338-353. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/hma.2023.1827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanobody against the VWF A3 domain detects ADAMTS13-induced proteolysis in congenital and acquired VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gangnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solen Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141 (12), pp.1457-1468. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2022017569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04258451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">von Willebrand factor: from figurant to main character in the scene of inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (4), pp.710-713. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtha.2023.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Force-Induced Platelet Clearance Is a New Mechanism of Thrombocytopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Desvages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Le Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (10), pp.826-841. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.123.322752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear forces induced platelet clearance is a new mechanism of thrombocytopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Desvages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Le Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (10), pp.826-841. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.123.322752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thrombopoietin receptor agonist to rescue an unusual platelet transfusion-induced reaction in a p.V1316M-associated von Willebrand disease type 2B patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kauskot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapeutic Advances in Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.204062072210768. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20406207221076812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards novel treatment options in von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (S4), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.14518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of von Willebrand factor D4 domain mutations in patients of Afro‐Caribbean descent: In vitro characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier‐nicolas Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johalène Rabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (4), pp.e12737. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral Microbleeds During Transcatheter Aortic Valve Replacement: A Prospective Magnetic Resonance Imaging Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Kuchcinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146 (5), pp.383-397. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.121.057145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges facing early career women in thrombosis and hemostasis—meeting the needs of the next generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofija Dunjic Manevski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renee Eslick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Weitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (11), pp.2453-2455. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jth.15895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of von Willebrand factor D4 domain mutations in patients of Afro‐Caribbean descent: In vitro characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier‐nicolas Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johalène Rabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (4), pp.e12737. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasa3 deficiency minimally affects thrombopoiesis but promotes severe thrombocytopenia due to integrin-dependent platelet clearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Ghalloussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Harousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI Insight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (8), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci.insight.155676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-inhibitory antibodies inducing increased emicizumab clearance in a severe haemophilia A inhibitor patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Desvages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Borgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106 (8), pp.2287-2290. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2021.278579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact integrated microfluidic oxygenator with high gas exchange efficiency and compatibility for long-lasting endothelialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilgueng Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Arouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Naserian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1lc00356a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboud Sakkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3-4), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact integrated microfluidic oxygenator with high gas exchange efficiency and compatibility for long-lasting endothelialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilgueng Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Arouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Naserian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (24), pp.4791-4804. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1lc00356a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sénadé Atsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (7), pp.1087-1100. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single‐domain antibodies targeting antithrombin reduce bleeding in hemophilic mice with or without inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ayme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.e11298. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/emmm.201911298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02551254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hemophilia A mouse model for the in vivo assessment of emicizumab function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D. Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136 (6), pp.740-748. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2019004334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02916896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo modulation of a dominant‐negative variant in mouse models of von Willebrand disease type 2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Campioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Pinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jth.15131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02983110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik‐masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sénadé Atsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (7), pp.1087-1110. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weibel-Palade Bodies Orchestrate Pericytes During Angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Cossutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Darche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Houppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ponzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (9), pp.1843-1858. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thrombin-Activatable Factor X Variant Corrects Hemostasis in a Mouse Model for Hemophilia A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Verhenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Panicot-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119 (12), pp.1981-1993. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0039-1697662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weibel-Palade Bodies Orchestrate Pericytes During Angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Cossutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Darche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Houppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ponzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (9), pp.1843-1858. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">von Willebrand Factor and Management of Heart Valve Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jeanpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American College of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (9), pp.1078-1088. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jacc.2018.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein kinase C signaling dysfunction in von Willebrand disease (p.V1316M) type 2B platelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Susen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lavenu-Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (12), pp.1417-1428. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2017014290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132 (11), pp.1193-1197. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolett Wohner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Proulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103 (4), pp.728-737. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2017.175216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ayme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132 (11), pp.1193-1197. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolett Wohner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Proulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103 (4), pp.728-737. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2017.175216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03209471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIM kinase/cofilin dysregulation promotes macrothrombocytopenia in severe von Willebrand disease-type 2B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kauskot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Poirault-Chassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ayme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI Insight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (16), pp.e88643. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci.insight.88643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel VWD Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFH Comprehensive Core Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dubai, United Arab Emirates. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.70031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 10.3 Platelets mediate intracranial aneurysm formation and rupture in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Maupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Salfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boutigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.100581, 2023, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpth.2023.100581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 13.1 Shear-induced Platelet-GPIbα Shedding under Extracorporeal Membrane Oxygenation Promotes Thrombocytopenia Independently from von Willebrand Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, pp.e12591, 2021, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of FLT210, a Potent Next Generation AAV-hFVIII Vector Candidate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Comper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segen Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61 ASH Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 134 (Supplement_1), pp.4638-4638, 2019, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2019-128490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 56.5 In vitro and in vivo Amelioration of the von Willebrand Disease Type 2B Phenotype Using an Allele-specific siRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A De Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Dirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J.M. Van Vlijmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.1-228, 2019, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent in vivo factor VIII-equivalence is unlikely to exist for non-factor therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Hémostase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitusiran-treatment modulates the ratio between alpha- and beta-antithrombin isoforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Borgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Frenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Hémostase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and clinical rationale for the use of bispecific antibodies in von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bari International Conference BIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future therapies for von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Association for Haemophilia and Allied Disorders (EAHAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Manchester, United Kingdom. pp.5-13, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.14713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Therapeutics for VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpth.2023.100193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on KB-V13A12 & SynthoPlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHC Workshop in New technologies in rare bleeding disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibodies for VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHC Workshop in New technologies in rare bleeding disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KB-V13A12, a novel nanobody-based therapeutic molecule for the treatment of von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile V Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Hémostase (CFH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KB-V13A12, a novel nanobody-based therapeutic molecule for the treatment of von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D. Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile V. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpth.2023.100545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emicizumab ameliorates heamostasis in a von Willebrand Disease-type 3 murine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile V Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Hémostase (CFH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bon vent pour les patients avec la maladie de Willebrand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Hémostase (CFH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody-based strategies as potential new treatments for von Willebrand Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th ASH Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 22.4 Unique humanized mouse models of von Willebrand disease to implement the need for innovative therapeutic strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heestermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccuskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reperant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.e12787, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 43.5 Domain-specific nanobodies distinguish intact and proteolyzed forms of von Willebrand factor in congenital von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gangnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in bleeding profiles and venous clot structures between emicizumab and factor VIII-treated mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Heiligenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile V Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Hémostase (CFH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 50.4 Differences in bleeding profiles and venous clot structures between emicizumab and factor VIII-treated mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Heiligenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile V Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored treatments for VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHC Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual conference, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future therapies in von Willebrand disease: time for a tailored fit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bari International Conference BIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Treatment Options for VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Philadelphia - online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vecchi e nuovi percorsi del bus molecolare: il fattore di von Willebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI SISET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Baveno - online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation du facteur Willebrand et syndrome de Willebrand acquis: Utilisation des dispositifs de support mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFHT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFF 1.2 In vitro and in vivo modulation of von Willebrand factor gene mutations with dominant-negative effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Campioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Pinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Thrombosis and Haemostasis ECTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episode 54 of Discover CircRes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia St. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Susen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Willebrand disease: from pathophysiology to new therapeutic options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. University Paris-Saclay, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04458333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique humanized mouse models of von Willebrand disease type 2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heestermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reperant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D. Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artery 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emicizumab ameliorates hemostasis in von Willebrand Disease type 3 but not type 2A murine models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccuskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D. Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile V. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein engineering in FLT210, a Potent Next Generation AAV-hFVIII Vector Candidate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tihomir Dodev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petya Kalcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering Summit PEGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Boston - online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P108 - In vitro and in vivo modulation of von Willebrand factor gene mutations with dominant-negative effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Campioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Pinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bari International Conference BIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genova, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PB0795 Successful Non-surgical Management and Use of Thrombopoietin Receptor Agonist in a Case of Spleen Injury in a Young Girl with von Willebrand Disease Type 2B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Lavenu-Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Boulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5092238"/>
+    <w:nsid w:val="4D1797B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caterina-casari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8271-6795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263486v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Peyron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Casari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mccluskey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roullet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Licari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025029401" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heestermans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pascal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clavel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286076" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierre-Louis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299843v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christophe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Tanner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vayssiere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024027709" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank W.G. Leebeek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Peyvandi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Lassila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdows Atiq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lavin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70192" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045746v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Linthorst" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jongejan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dirven" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Laan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bierings" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024014601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449388v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sefiane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Maynadi&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Escurola Ettingshausen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.284142" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654300v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Verhenne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023404" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Sakkal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-020-00218-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Leung" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula D James" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010716" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04066466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Luc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rayes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Solarz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Disharoon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018956" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457009v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2023.1827" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04258451v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Masson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Goff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Lenoir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017569" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455871v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dupont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rosa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Desvages" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Le Tanno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.123.322752" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352553v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455865v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Favier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Legendre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Adam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20406207221076812" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Belle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Kuchcinski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordonnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.121.057145" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier&#8208;nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johal&#232;ne Rabout" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12737" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455915v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Poole" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Dunjic Manevski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Eslick" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Weitz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15895" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306074v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Ghalloussi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Harousseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kenny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kramer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.155676" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324328v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lachaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilgueng Hwang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Arouche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Naserian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1lc00356a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853585v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320380v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;nad&#233; Atsou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ferri&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12420" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02551254v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ayme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mohamadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ottavi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201911298" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02916896v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D. Christophe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019004334" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02983110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Campioni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loubiere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lunghi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Pinotti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15131" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116405v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik&#8208;masson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02570572v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Ch&#233;rel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot-Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1697662" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347222v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Cossutta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Darche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carpentier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houppe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ponzo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095533v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456589v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aym&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-01-829523" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209471v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett Wohner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Proulle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.175216" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209466v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209475v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88643" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051691v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70031" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701045v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mccluskey" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701035v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Borgel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frenzel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459634v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459645v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459623v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.100193" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459575v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14713" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459657v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459610v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459665v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459561v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459526v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459467v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459451v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04458333v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455705v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntadhar Al Moosawi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Iding" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Armstrong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thita Chiasakul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Campbell" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15470" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455572v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Kulkarni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Riva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Eslick" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15070" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caterina-casari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8271-6795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458825v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Casari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025030528" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455705v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntadhar Al Moosawi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Iding" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Armstrong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thita Chiasakul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Campbell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15470" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455572v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Kulkarni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Riva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Eslick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15070" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mccluskey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heestermans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Peyron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pascal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clavel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286076" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roullet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Licari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025029401" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299843v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christophe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Tanner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vayssiere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024027709" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Lassila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdows Atiq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lavin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank W.G. Leebeek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Peyvandi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierre-Louis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sefiane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Maynadi&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286982" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045746v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Linthorst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jongejan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dirven" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Laan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bierings" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024014601" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula James" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Leebeek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lillicrap" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14970" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449388v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Escurola Ettingshausen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.284142" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Verhenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023404" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04066466v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Luc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rayes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Solarz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Disharoon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018956" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Leung" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula D James" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010716" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455812v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Sakkal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-020-00218-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kahn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Arnold" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Desch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien M.J. Devreese" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.100193" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457009v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2023.1827" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04258451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Masson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Goff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Lenoir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017569" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Lenting" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Texier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.01.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dupont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rosa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Desvages" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Le Tanno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.123.322752" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352553v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455865v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Favier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Legendre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Adam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20406207221076812" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456557v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Manson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14518" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier&#8208;nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johal&#232;ne Rabout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12737" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354020v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Belle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vincent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Kuchcinski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordonnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.121.057145" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455915v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Poole" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Dunjic Manevski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Eslick" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Weitz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15895" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306074v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lee" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Ghalloussi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Harousseau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kenny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kramer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.155676" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Borgel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lasne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2021.278579" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318488v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lachaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilgueng Hwang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Arouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Naserian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1lc00356a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324328v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853585v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320380v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;nad&#233; Atsou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ferri&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12420" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02551254v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ayme" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mohamadi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ottavi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201911298" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02916896v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D. Christophe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019004334" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02983110v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Campioni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loubiere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lunghi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Pinotti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15131" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116405v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik&#8208;masson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347222v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Cossutta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Darche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carpentier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houppe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ponzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02570572v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Ch&#233;rel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot-Dubois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1697662" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095533v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354117v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jeanpierre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2018.12.045" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376230v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paul" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Susen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavenu-Bombled" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017014290" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456589v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aym&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-01-829523" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456818v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett Wohner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Proulle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.175216" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209466v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209471v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209475v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88643" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051691v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70031" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461202v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Maupu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Lebas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Salfati" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutigny" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.100581" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460083v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ruez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12591" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461585v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Comper" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Correia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segen Negash" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-128490" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458418v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De Jong" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Casari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dirven" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.M. Van Vlijmen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Lenting" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12227" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701045v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mccluskey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701035v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frenzel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459634v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459575v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14713" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459623v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459645v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459657v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460109v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D Christophe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Lenting" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile V Denis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460610v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V. Denis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.100545" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461249v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bocquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459610v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459665v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459102v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mccuskey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reperant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12787" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459178v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gangnard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Regnault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461232v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459217v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459561v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459526v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459485v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459467v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459451v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458393v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Loubi&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504608v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia St. Hilaire" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04458333v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459056v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459120v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12788" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461544v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihomir Dodev" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Kalcheva" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458370v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loubi&#232;re" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460001v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lavenu-Bombled" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boulat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Croisille" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12229" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>