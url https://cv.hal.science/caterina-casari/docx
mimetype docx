--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> caterina casari </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">caterina-casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8271-6795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a tenured researcher in France at the Inserm Unit 1176, Hemostasis, Inflammation and Thrombosis laboratory. My research studies focus on von Willebrand factor and its partners. I am interested in developing in vitro & in vivo models to elucidate molecular mechanisms underlying unsolved clinical aspects of congenital and acquired von Willebrand disease. I am also interested in exploring new therapeutic approaches for VWF-associated disorders.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MADDlessness may cause von Willebrand disease type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.2020-2022. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2025030528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the COVID‐19 pandemic on education and clinical training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntadhar Al Moosawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Iding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thita Chiasakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.2099-2100. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jth.15470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciting times for the ISTH early career professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketan Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thita Chiasakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Eslick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.2437-2438. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jth.15070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully humanized von Willebrand disease type 1 mouse model as unique platform to investigate novel therapeutic options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heestermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2024.286076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bispecific nanobody for the treatment of von Willebrand disease type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2025029401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative AAV gene therapy for hemophilia A using expression of Bi8, a novel single-chain FVIII-mimetic antibody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Tanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vayssiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2024027709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Von Willebrand Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riitta Lassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdows Atiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.70192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical, current and future treatments for von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank W.G. Leebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Peyvandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (1), pp.54-66. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2024.286037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical, Phenotypic and Genotypic Characteristics of Von Willebrand Disease in Afro‐Caribbeans: Results From a Study in Martinique Island, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nicolas Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical, Phenotypic and Genotypic Characteristics of Von Willebrand Disease in Afro‐Caribbeans: Results From a Study in Martinique Island, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nicolas Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (3), pp.458-476. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent clinical factor VIII-equivalence is unlikely to exist for non-factor therapies in hemophilic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2024.286982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelioration of a von Willebrand disease type 2B phenotype in vivo upon treatment with allele-selective siRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Linthorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Jongejan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Bierings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (2), pp.310-320. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2024014601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and treatment of von Willebrand disease in 2024 and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Leebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lillicrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.14970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in venous clot structures between hemophilic mice treated with emicizumab versus factor VIII or factor VIIIFc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Escurola Ettingshausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Heiligenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2023.284142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitusiran reduces bleeding in factor X–deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Verhenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144 (2), pp.227-236. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2023023404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of platelet-inspired hemostatic nanoparticles on bleeding in Von Willebrand disease murine models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Solarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Disharoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141 (23), pp.2891-2900. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2022018956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04066466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New and emerging therapies for women, girls, and people with the potential to menstruate with VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula D James</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (24), pp.7501-7505. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2023010716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboud Sakkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (3-4), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrated State-of-the-Art Capsules of the ISTH 2023 Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Desch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien M.J. Devreese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (4), pp.100193. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpth.2023.100193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles murins en hémostase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hématologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (6), pp.338-353. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/hma.2023.1827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanobody against the VWF A3 domain detects ADAMTS13-induced proteolysis in congenital and acquired VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gangnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solen Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141 (12), pp.1457-1468. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2022017569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04258451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">von Willebrand factor: from figurant to main character in the scene of inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (4), pp.710-713. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtha.2023.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Force-Induced Platelet Clearance Is a New Mechanism of Thrombocytopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Desvages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Le Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (10), pp.826-841. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.123.322752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear forces induced platelet clearance is a new mechanism of thrombocytopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Desvages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Le Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (10), pp.826-841. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.123.322752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thrombopoietin receptor agonist to rescue an unusual platelet transfusion-induced reaction in a p.V1316M-associated von Willebrand disease type 2B patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kauskot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapeutic Advances in Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.204062072210768. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20406207221076812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards novel treatment options in von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (S4), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.14518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of von Willebrand factor D4 domain mutations in patients of Afro‐Caribbean descent: In vitro characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier‐nicolas Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johalène Rabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (4), pp.e12737. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral Microbleeds During Transcatheter Aortic Valve Replacement: A Prospective Magnetic Resonance Imaging Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Kuchcinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146 (5), pp.383-397. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.121.057145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges facing early career women in thrombosis and hemostasis—meeting the needs of the next generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofija Dunjic Manevski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renee Eslick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Weitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (11), pp.2453-2455. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jth.15895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of von Willebrand factor D4 domain mutations in patients of Afro‐Caribbean descent: In vitro characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier‐nicolas Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johalène Rabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (4), pp.e12737. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasa3 deficiency minimally affects thrombopoiesis but promotes severe thrombocytopenia due to integrin-dependent platelet clearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Ghalloussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Harousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI Insight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (8), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci.insight.155676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-inhibitory antibodies inducing increased emicizumab clearance in a severe haemophilia A inhibitor patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Desvages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Borgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106 (8), pp.2287-2290. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2021.278579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact integrated microfluidic oxygenator with high gas exchange efficiency and compatibility for long-lasting endothelialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilgueng Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Arouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Naserian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1lc00356a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboud Sakkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3-4), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact integrated microfluidic oxygenator with high gas exchange efficiency and compatibility for long-lasting endothelialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilgueng Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Arouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Naserian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (24), pp.4791-4804. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1lc00356a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sénadé Atsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (7), pp.1087-1100. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single‐domain antibodies targeting antithrombin reduce bleeding in hemophilic mice with or without inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ayme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.e11298. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/emmm.201911298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02551254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hemophilia A mouse model for the in vivo assessment of emicizumab function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D. Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136 (6), pp.740-748. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2019004334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02916896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo modulation of a dominant‐negative variant in mouse models of von Willebrand disease type 2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Campioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Pinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jth.15131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02983110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik‐masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sénadé Atsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (7), pp.1087-1110. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weibel-Palade Bodies Orchestrate Pericytes During Angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Cossutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Darche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Houppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ponzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (9), pp.1843-1858. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thrombin-Activatable Factor X Variant Corrects Hemostasis in a Mouse Model for Hemophilia A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Verhenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Panicot-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119 (12), pp.1981-1993. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0039-1697662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weibel-Palade Bodies Orchestrate Pericytes During Angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Cossutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Darche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Houppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ponzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (9), pp.1843-1858. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">von Willebrand Factor and Management of Heart Valve Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jeanpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American College of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (9), pp.1078-1088. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jacc.2018.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein kinase C signaling dysfunction in von Willebrand disease (p.V1316M) type 2B platelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Susen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lavenu-Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (12), pp.1417-1428. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2017014290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132 (11), pp.1193-1197. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolett Wohner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Proulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103 (4), pp.728-737. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2017.175216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ayme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132 (11), pp.1193-1197. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolett Wohner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Proulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103 (4), pp.728-737. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2017.175216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03209471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIM kinase/cofilin dysregulation promotes macrothrombocytopenia in severe von Willebrand disease-type 2B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kauskot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Poirault-Chassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ayme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI Insight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (16), pp.e88643. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci.insight.88643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel VWD Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFH Comprehensive Core Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dubai, United Arab Emirates. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.70031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 10.3 Platelets mediate intracranial aneurysm formation and rupture in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Maupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Salfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boutigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.100581, 2023, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpth.2023.100581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 13.1 Shear-induced Platelet-GPIbα Shedding under Extracorporeal Membrane Oxygenation Promotes Thrombocytopenia Independently from von Willebrand Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, pp.e12591, 2021, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of FLT210, a Potent Next Generation AAV-hFVIII Vector Candidate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Comper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segen Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61 ASH Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 134 (Supplement_1), pp.4638-4638, 2019, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2019-128490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 56.5 In vitro and in vivo Amelioration of the von Willebrand Disease Type 2B Phenotype Using an Allele-specific siRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A De Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Dirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J.M. Van Vlijmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.1-228, 2019, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent in vivo factor VIII-equivalence is unlikely to exist for non-factor therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Hémostase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitusiran-treatment modulates the ratio between alpha- and beta-antithrombin isoforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Borgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Frenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Hémostase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and clinical rationale for the use of bispecific antibodies in von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bari International Conference BIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future therapies for von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Association for Haemophilia and Allied Disorders (EAHAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Manchester, United Kingdom. pp.5-13, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.14713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Therapeutics for VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpth.2023.100193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on KB-V13A12 & SynthoPlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHC Workshop in New technologies in rare bleeding disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibodies for VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHC Workshop in New technologies in rare bleeding disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KB-V13A12, a novel nanobody-based therapeutic molecule for the treatment of von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile V Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Hémostase (CFH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KB-V13A12, a novel nanobody-based therapeutic molecule for the treatment of von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D. Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile V. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpth.2023.100545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emicizumab ameliorates heamostasis in a von Willebrand Disease-type 3 murine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile V Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Hémostase (CFH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bon vent pour les patients avec la maladie de Willebrand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Hémostase (CFH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody-based strategies as potential new treatments for von Willebrand Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th ASH Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 22.4 Unique humanized mouse models of von Willebrand disease to implement the need for innovative therapeutic strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heestermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccuskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reperant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.e12787, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 43.5 Domain-specific nanobodies distinguish intact and proteolyzed forms of von Willebrand factor in congenital von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gangnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in bleeding profiles and venous clot structures between emicizumab and factor VIII-treated mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Heiligenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile V Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Hémostase (CFH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 50.4 Differences in bleeding profiles and venous clot structures between emicizumab and factor VIII-treated mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Heiligenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile V Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored treatments for VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHC Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual conference, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future therapies in von Willebrand disease: time for a tailored fit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bari International Conference BIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Treatment Options for VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Philadelphia - online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vecchi e nuovi percorsi del bus molecolare: il fattore di von Willebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI SISET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Baveno - online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation du facteur Willebrand et syndrome de Willebrand acquis: Utilisation des dispositifs de support mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFHT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFF 1.2 In vitro and in vivo modulation of von Willebrand factor gene mutations with dominant-negative effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Campioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Pinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Thrombosis and Haemostasis ECTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episode 54 of Discover CircRes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia St. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Susen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Willebrand disease: from pathophysiology to new therapeutic options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. University Paris-Saclay, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04458333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique humanized mouse models of von Willebrand disease type 2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heestermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reperant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D. Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artery 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emicizumab ameliorates hemostasis in von Willebrand Disease type 3 but not type 2A murine models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccuskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D. Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile V. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein engineering in FLT210, a Potent Next Generation AAV-hFVIII Vector Candidate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tihomir Dodev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petya Kalcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering Summit PEGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Boston - online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P108 - In vitro and in vivo modulation of von Willebrand factor gene mutations with dominant-negative effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Campioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Pinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bari International Conference BIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genova, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PB0795 Successful Non-surgical Management and Use of Thrombopoietin Receptor Agonist in a Case of Spleen Injury in a Young Girl with von Willebrand Disease Type 2B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Lavenu-Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Boulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> caterina casari </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">caterina-casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8271-6795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a tenured researcher in France at the Inserm Unit 1176, Hemostasis, Inflammation and Thrombosis laboratory. My research studies focus on von Willebrand factor and its partners. I am interested in developing in vitro & in vivo models to elucidate molecular mechanisms underlying unsolved clinical aspects of congenital and acquired von Willebrand disease. I am also interested in exploring new therapeutic approaches for VWF-associated disorders.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully humanized von Willebrand disease type 1 mouse model as unique platform to investigate novel therapeutic options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heestermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2024.286076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bispecific nanobody for the treatment of von Willebrand disease type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2025029401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical, Phenotypic and Genotypic Characteristics of Von Willebrand Disease in Afro‐Caribbeans: Results From a Study in Martinique Island, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nicolas Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent clinical factor VIII-equivalence is unlikely to exist for non-factor therapies in hemophilic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2024.286982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical, Phenotypic and Genotypic Characteristics of Von Willebrand Disease in Afro‐Caribbeans: Results From a Study in Martinique Island, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nicolas Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (3), pp.458-476. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative AAV gene therapy for hemophilia A using expression of Bi8, a novel single-chain FVIII-mimetic antibody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Tanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vayssiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2024027709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Von Willebrand Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riitta Lassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdows Atiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.70192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical, current and future treatments for von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank W.G. Leebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Peyvandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (1), pp.54-66. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2024.286037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelioration of a von Willebrand disease type 2B phenotype in vivo upon treatment with allele-selective siRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Linthorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Jongejan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Bierings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (2), pp.310-320. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2024014601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and treatment of von Willebrand disease in 2024 and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Leebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lillicrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.14970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in venous clot structures between hemophilic mice treated with emicizumab versus factor VIII or factor VIIIFc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Escurola Ettingshausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Heiligenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2023.284142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitusiran reduces bleeding in factor X–deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Verhenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144 (2), pp.227-236. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2023023404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New and emerging therapies for women, girls, and people with the potential to menstruate with VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula D James</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (24), pp.7501-7505. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2023010716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboud Sakkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (3-4), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of platelet-inspired hemostatic nanoparticles on bleeding in Von Willebrand disease murine models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Solarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Disharoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141 (23), pp.2891-2900. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2022018956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04066466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrated State-of-the-Art Capsules of the ISTH 2023 Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Desch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien M.J. Devreese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (4), pp.100193. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpth.2023.100193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanobody against the VWF A3 domain detects ADAMTS13-induced proteolysis in congenital and acquired VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gangnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solen Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141 (12), pp.1457-1468. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2022017569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04258451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles murins en hémostase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hématologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (6), pp.338-353. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/hma.2023.1827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">von Willebrand factor: from figurant to main character in the scene of inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (4), pp.710-713. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtha.2023.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Force-Induced Platelet Clearance Is a New Mechanism of Thrombocytopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Desvages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Le Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (10), pp.826-841. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.123.322752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear forces induced platelet clearance is a new mechanism of thrombocytopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Desvages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Le Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (10), pp.826-841. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.123.322752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thrombopoietin receptor agonist to rescue an unusual platelet transfusion-induced reaction in a p.V1316M-associated von Willebrand disease type 2B patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kauskot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapeutic Advances in Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.204062072210768. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20406207221076812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards novel treatment options in von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (S4), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.14518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of von Willebrand factor D4 domain mutations in patients of Afro‐Caribbean descent: In vitro characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier‐nicolas Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johalène Rabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (4), pp.e12737. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral Microbleeds During Transcatheter Aortic Valve Replacement: A Prospective Magnetic Resonance Imaging Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Kuchcinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146 (5), pp.383-397. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.121.057145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges facing early career women in thrombosis and hemostasis—meeting the needs of the next generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofija Dunjic Manevski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renee Eslick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Weitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (11), pp.2453-2455. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jth.15895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of von Willebrand factor D4 domain mutations in patients of Afro‐Caribbean descent: In vitro characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier‐nicolas Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johalène Rabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (4), pp.e12737. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasa3 deficiency minimally affects thrombopoiesis but promotes severe thrombocytopenia due to integrin-dependent platelet clearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Ghalloussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Harousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI Insight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (8), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci.insight.155676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-inhibitory antibodies inducing increased emicizumab clearance in a severe haemophilia A inhibitor patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Desvages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Borgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106 (8), pp.2287-2290. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2021.278579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact integrated microfluidic oxygenator with high gas exchange efficiency and compatibility for long-lasting endothelialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilgueng Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Arouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Naserian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1lc00356a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboud Sakkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3-4), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact integrated microfluidic oxygenator with high gas exchange efficiency and compatibility for long-lasting endothelialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilgueng Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Arouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Naserian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (24), pp.4791-4804. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1lc00356a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sénadé Atsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (7), pp.1087-1100. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single‐domain antibodies targeting antithrombin reduce bleeding in hemophilic mice with or without inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ayme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.e11298. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/emmm.201911298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02551254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo modulation of a dominant‐negative variant in mouse models of von Willebrand disease type 2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Campioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Pinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jth.15131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02983110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hemophilia A mouse model for the in vivo assessment of emicizumab function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D. Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136 (6), pp.740-748. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2019004334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02916896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik‐masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sénadé Atsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (7), pp.1087-1110. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">von Willebrand Factor and Management of Heart Valve Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jeanpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American College of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (9), pp.1078-1088. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jacc.2018.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thrombin-Activatable Factor X Variant Corrects Hemostasis in a Mouse Model for Hemophilia A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Verhenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Panicot-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119 (12), pp.1981-1993. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0039-1697662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weibel-Palade Bodies Orchestrate Pericytes During Angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Cossutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Darche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Houppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ponzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (9), pp.1843-1858. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132 (11), pp.1193-1197. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein kinase C signaling dysfunction in von Willebrand disease (p.V1316M) type 2B platelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Susen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lavenu-Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (12), pp.1417-1428. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2017014290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolett Wohner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Proulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103 (4), pp.728-737. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2017.175216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ayme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132 (11), pp.1193-1197. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolett Wohner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Proulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103 (4), pp.728-737. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2017.175216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03209471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIM kinase/cofilin dysregulation promotes macrothrombocytopenia in severe von Willebrand disease-type 2B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kauskot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Poirault-Chassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ayme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI Insight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (16), pp.e88643. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci.insight.88643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MADDlessness may cause von Willebrand disease type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.2020-2022. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2025030528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the COVID‐19 pandemic on education and clinical training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntadhar Al Moosawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Iding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thita Chiasakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.2099-2100. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jth.15470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciting times for the ISTH early career professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketan Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thita Chiasakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Eslick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.2437-2438. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jth.15070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel VWD Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFH Comprehensive Core Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dubai, United Arab Emirates. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.70031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 10.3 Platelets mediate intracranial aneurysm formation and rupture in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Maupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Salfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boutigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.100581, 2023, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpth.2023.100581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 13.1 Shear-induced Platelet-GPIbα Shedding under Extracorporeal Membrane Oxygenation Promotes Thrombocytopenia Independently from von Willebrand Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, pp.e12591, 2021, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 56.5 In vitro and in vivo Amelioration of the von Willebrand Disease Type 2B Phenotype Using an Allele-specific siRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A De Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Dirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J.M. Van Vlijmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.1-228, 2019, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of FLT210, a Potent Next Generation AAV-hFVIII Vector Candidate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Comper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segen Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61 ASH Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 134 (Supplement_1), pp.4638-4638, 2019, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2019-128490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent in vivo factor VIII-equivalence is unlikely to exist for non-factor therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Hémostase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitusiran-treatment modulates the ratio between alpha- and beta-antithrombin isoforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Borgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Frenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Hémostase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and clinical rationale for the use of bispecific antibodies in von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bari International Conference BIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future therapies for von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Association for Haemophilia and Allied Disorders (EAHAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Manchester, United Kingdom. pp.5-13, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.14713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Therapeutics for VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpth.2023.100193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on KB-V13A12 & SynthoPlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHC Workshop in New technologies in rare bleeding disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KB-V13A12, a novel nanobody-based therapeutic molecule for the treatment of von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile V Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Hémostase (CFH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibodies for VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHC Workshop in New technologies in rare bleeding disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KB-V13A12, a novel nanobody-based therapeutic molecule for the treatment of von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D. Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile V. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpth.2023.100545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emicizumab ameliorates heamostasis in a von Willebrand Disease-type 3 murine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile V Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Hémostase (CFH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bon vent pour les patients avec la maladie de Willebrand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Hémostase (CFH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody-based strategies as potential new treatments for von Willebrand Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th ASH Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 22.4 Unique humanized mouse models of von Willebrand disease to implement the need for innovative therapeutic strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heestermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccuskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reperant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.e12787, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 43.5 Domain-specific nanobodies distinguish intact and proteolyzed forms of von Willebrand factor in congenital von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gangnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in bleeding profiles and venous clot structures between emicizumab and factor VIII-treated mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Heiligenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile V Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Hémostase (CFH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 50.4 Differences in bleeding profiles and venous clot structures between emicizumab and factor VIII-treated mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Heiligenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile V Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored treatments for VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHC Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual conference, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future therapies in von Willebrand disease: time for a tailored fit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bari International Conference BIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Treatment Options for VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Philadelphia - online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vecchi e nuovi percorsi del bus molecolare: il fattore di von Willebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI SISET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Baveno - online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation du facteur Willebrand et syndrome de Willebrand acquis: Utilisation des dispositifs de support mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFHT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFF 1.2 In vitro and in vivo modulation of von Willebrand factor gene mutations with dominant-negative effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Campioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Pinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Thrombosis and Haemostasis ECTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episode 54 of Discover CircRes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia St. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Susen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Willebrand disease: from pathophysiology to new therapeutic options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. University Paris-Saclay, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04458333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique humanized mouse models of von Willebrand disease type 2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heestermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reperant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D. Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artery 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emicizumab ameliorates hemostasis in von Willebrand Disease type 3 but not type 2A murine models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccuskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D. Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile V. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein engineering in FLT210, a Potent Next Generation AAV-hFVIII Vector Candidate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tihomir Dodev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petya Kalcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering Summit PEGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Boston - online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P108 - In vitro and in vivo modulation of von Willebrand factor gene mutations with dominant-negative effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Campioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Pinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bari International Conference BIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genova, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PB0795 Successful Non-surgical Management and Use of Thrombopoietin Receptor Agonist in a Case of Spleen Injury in a Young Girl with von Willebrand Disease Type 2B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Lavenu-Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Boulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D1797B4"/>
+    <w:nsid w:val="B8C4594C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caterina-casari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8271-6795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458825v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Casari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025030528" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455705v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntadhar Al Moosawi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Iding" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Armstrong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thita Chiasakul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Campbell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15470" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455572v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Kulkarni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Riva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Eslick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15070" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mccluskey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heestermans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Peyron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pascal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clavel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286076" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roullet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Licari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025029401" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299843v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christophe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Tanner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vayssiere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024027709" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Lassila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdows Atiq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lavin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank W.G. Leebeek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Peyvandi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierre-Louis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sefiane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Maynadi&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286982" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045746v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Linthorst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jongejan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dirven" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Laan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bierings" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024014601" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula James" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Leebeek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lillicrap" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14970" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449388v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Escurola Ettingshausen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.284142" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654300v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Verhenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023404" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04066466v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Luc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rayes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Solarz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Disharoon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018956" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Leung" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula D James" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010716" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455812v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Sakkal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-020-00218-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kahn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Arnold" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Desch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien M.J. Devreese" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.100193" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457009v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2023.1827" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04258451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Masson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Goff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Lenoir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017569" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Lenting" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Texier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.01.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dupont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rosa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Desvages" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Le Tanno" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.123.322752" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352553v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455865v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Favier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Legendre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Adam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20406207221076812" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456557v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Manson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14518" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier&#8208;nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johal&#232;ne Rabout" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12737" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354020v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Belle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vincent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Kuchcinski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordonnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.121.057145" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455915v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Poole" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Dunjic Manevski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Eslick" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Weitz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15895" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306074v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lee" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Ghalloussi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Harousseau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kenny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kramer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.155676" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Borgel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lasne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2021.278579" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318488v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lachaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilgueng Hwang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Arouche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Naserian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1lc00356a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324328v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853585v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320380v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;nad&#233; Atsou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ferri&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12420" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02551254v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ayme" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mohamadi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ottavi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201911298" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02916896v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D. Christophe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019004334" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02983110v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Campioni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loubiere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lunghi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Pinotti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15131" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116405v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik&#8208;masson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347222v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Cossutta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Darche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carpentier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houppe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ponzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02570572v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Ch&#233;rel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot-Dubois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1697662" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095533v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354117v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jeanpierre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2018.12.045" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376230v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paul" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Susen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavenu-Bombled" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017014290" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456589v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aym&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-01-829523" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456818v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett Wohner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Proulle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.175216" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209466v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209471v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209475v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88643" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051691v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70031" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461202v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Maupu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Lebas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Salfati" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutigny" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.100581" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460083v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ruez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12591" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461585v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Comper" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Correia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segen Negash" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-128490" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458418v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De Jong" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Casari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dirven" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.M. Van Vlijmen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Lenting" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12227" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701045v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mccluskey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701035v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frenzel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459634v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459575v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14713" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459623v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459645v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459657v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460109v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D Christophe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Lenting" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile V Denis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460610v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V. Denis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.100545" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461249v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bocquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459610v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459665v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459102v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mccuskey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reperant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12787" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459178v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gangnard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Regnault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461232v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459217v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459561v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459526v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459485v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459467v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459451v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458393v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Loubi&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504608v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia St. Hilaire" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04458333v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459056v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459120v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12788" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461544v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihomir Dodev" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Kalcheva" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458370v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loubi&#232;re" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460001v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lavenu-Bombled" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boulat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Croisille" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12229" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caterina-casari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8271-6795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871911v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mccluskey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heestermans" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Peyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pascal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clavel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286076" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263486v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Casari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roullet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Licari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025029401" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045740v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierre-Louis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sefiane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Maynadi&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286982" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306019v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christophe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Tanner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vayssiere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024027709" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Lassila" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdows Atiq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lavin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70192" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458832v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank W.G. Leebeek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Peyvandi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Linthorst" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jongejan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dirven" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Laan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bierings" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024014601" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505836v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula James" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Leebeek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lillicrap" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14970" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449388v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Escurola Ettingshausen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.284142" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654300v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Verhenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023404" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456643v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Leung" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula D James" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010716" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455812v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Sakkal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-020-00218-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04066466v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Luc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rayes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Solarz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Disharoon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018956" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455778v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kahn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Arnold" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Desch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien M.J. Devreese" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.100193" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04258451v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Masson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Goff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Lenoir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017569" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457009v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2023.1827" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Lenting" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Texier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.01.014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dupont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rosa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Desvages" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Le Tanno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.123.322752" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455865v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Favier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Legendre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Adam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20406207221076812" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456557v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Manson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14518" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354187v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier&#8208;nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johal&#232;ne Rabout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12737" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354020v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Belle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vincent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Kuchcinski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordonnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.121.057145" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Poole" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Dunjic Manevski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Eslick" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Weitz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15895" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306074v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455805v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Ghalloussi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Harousseau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kenny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kramer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.155676" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456657v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Borgel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lasne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2021.278579" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lachaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilgueng Hwang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Arouche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Naserian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1lc00356a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324328v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853585v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320380v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;nad&#233; Atsou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ferri&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12420" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02551254v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ayme" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mohamadi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ottavi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201911298" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02983110v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Campioni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loubiere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lunghi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Pinotti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15131" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02916896v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D. Christophe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019004334" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116405v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik&#8208;masson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354117v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jeanpierre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2018.12.045" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02570572v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Ch&#233;rel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot-Dubois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1697662" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347222v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Cossutta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Darche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carpentier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houppe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ponzo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456589v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aym&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-01-829523" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376230v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paul" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Susen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavenu-Bombled" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017014290" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456818v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett Wohner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Proulle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.175216" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209466v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209471v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209475v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88643" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458825v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025030528" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455705v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntadhar Al Moosawi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Iding" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Armstrong" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thita Chiasakul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Campbell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15470" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455572v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Kulkarni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Riva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Eslick" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15070" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051691v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70031" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461202v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Maupu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Lebas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Salfati" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutigny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.100581" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460083v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ruez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12591" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458418v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De Jong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Casari" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dirven" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.M. Van Vlijmen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Lenting" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12227" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461585v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Comper" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Correia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segen Negash" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-128490" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701045v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mccluskey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701035v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frenzel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459634v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14713" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459623v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459645v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460109v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D Christophe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Lenting" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile V Denis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459657v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460610v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V. Denis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.100545" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461249v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bocquet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459610v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459665v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459102v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mccuskey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reperant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12787" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459178v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gangnard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Regnault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461232v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459217v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459561v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459526v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459485v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459467v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459451v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458393v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Loubi&#232;re" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504608v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia St. Hilaire" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04458333v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459056v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459120v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12788" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461544v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihomir Dodev" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Kalcheva" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458370v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loubi&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460001v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lavenu-Bombled" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boulat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Croisille" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12229" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>