--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> caterina casari </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">caterina-casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8271-6795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a tenured researcher in France at the Inserm Unit 1176, Hemostasis, Inflammation and Thrombosis laboratory. My research studies focus on von Willebrand factor and its partners. I am interested in developing in vitro & in vivo models to elucidate molecular mechanisms underlying unsolved clinical aspects of congenital and acquired von Willebrand disease. I am also interested in exploring new therapeutic approaches for VWF-associated disorders.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully humanized von Willebrand disease type 1 mouse model as unique platform to investigate novel therapeutic options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heestermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2024.286076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bispecific nanobody for the treatment of von Willebrand disease type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2025029401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical, Phenotypic and Genotypic Characteristics of Von Willebrand Disease in Afro‐Caribbeans: Results From a Study in Martinique Island, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nicolas Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent clinical factor VIII-equivalence is unlikely to exist for non-factor therapies in hemophilic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2024.286982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical, Phenotypic and Genotypic Characteristics of Von Willebrand Disease in Afro‐Caribbeans: Results From a Study in Martinique Island, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nicolas Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (3), pp.458-476. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative AAV gene therapy for hemophilia A using expression of Bi8, a novel single-chain FVIII-mimetic antibody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Tanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vayssiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2024027709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Von Willebrand Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riitta Lassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdows Atiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.70192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical, current and future treatments for von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank W.G. Leebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Peyvandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (1), pp.54-66. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2024.286037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelioration of a von Willebrand disease type 2B phenotype in vivo upon treatment with allele-selective siRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Linthorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Jongejan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Bierings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (2), pp.310-320. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2024014601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and treatment of von Willebrand disease in 2024 and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Leebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lillicrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.14970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in venous clot structures between hemophilic mice treated with emicizumab versus factor VIII or factor VIIIFc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Escurola Ettingshausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Heiligenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2023.284142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitusiran reduces bleeding in factor X–deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Verhenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144 (2), pp.227-236. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2023023404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New and emerging therapies for women, girls, and people with the potential to menstruate with VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula D James</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (24), pp.7501-7505. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2023010716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboud Sakkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (3-4), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of platelet-inspired hemostatic nanoparticles on bleeding in Von Willebrand disease murine models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Solarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Disharoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141 (23), pp.2891-2900. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2022018956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04066466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrated State-of-the-Art Capsules of the ISTH 2023 Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Desch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien M.J. Devreese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (4), pp.100193. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpth.2023.100193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanobody against the VWF A3 domain detects ADAMTS13-induced proteolysis in congenital and acquired VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gangnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solen Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141 (12), pp.1457-1468. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2022017569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04258451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles murins en hémostase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hématologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (6), pp.338-353. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/hma.2023.1827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">von Willebrand factor: from figurant to main character in the scene of inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (4), pp.710-713. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtha.2023.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Force-Induced Platelet Clearance Is a New Mechanism of Thrombocytopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Desvages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Le Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (10), pp.826-841. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.123.322752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear forces induced platelet clearance is a new mechanism of thrombocytopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Desvages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Le Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (10), pp.826-841. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.123.322752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thrombopoietin receptor agonist to rescue an unusual platelet transfusion-induced reaction in a p.V1316M-associated von Willebrand disease type 2B patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kauskot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapeutic Advances in Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.204062072210768. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20406207221076812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards novel treatment options in von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (S4), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.14518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of von Willebrand factor D4 domain mutations in patients of Afro‐Caribbean descent: In vitro characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier‐nicolas Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johalène Rabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (4), pp.e12737. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral Microbleeds During Transcatheter Aortic Valve Replacement: A Prospective Magnetic Resonance Imaging Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Kuchcinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146 (5), pp.383-397. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.121.057145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges facing early career women in thrombosis and hemostasis—meeting the needs of the next generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofija Dunjic Manevski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renee Eslick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Weitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (11), pp.2453-2455. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jth.15895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of von Willebrand factor D4 domain mutations in patients of Afro‐Caribbean descent: In vitro characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier‐nicolas Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johalène Rabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (4), pp.e12737. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasa3 deficiency minimally affects thrombopoiesis but promotes severe thrombocytopenia due to integrin-dependent platelet clearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Ghalloussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Harousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI Insight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (8), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci.insight.155676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-inhibitory antibodies inducing increased emicizumab clearance in a severe haemophilia A inhibitor patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Desvages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Borgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106 (8), pp.2287-2290. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2021.278579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact integrated microfluidic oxygenator with high gas exchange efficiency and compatibility for long-lasting endothelialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilgueng Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Arouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Naserian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1lc00356a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboud Sakkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3-4), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact integrated microfluidic oxygenator with high gas exchange efficiency and compatibility for long-lasting endothelialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilgueng Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Arouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Naserian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (24), pp.4791-4804. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1lc00356a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sénadé Atsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (7), pp.1087-1100. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single‐domain antibodies targeting antithrombin reduce bleeding in hemophilic mice with or without inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ayme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.e11298. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/emmm.201911298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02551254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo modulation of a dominant‐negative variant in mouse models of von Willebrand disease type 2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Campioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Pinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jth.15131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02983110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hemophilia A mouse model for the in vivo assessment of emicizumab function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D. Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136 (6), pp.740-748. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2019004334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02916896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik‐masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sénadé Atsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (7), pp.1087-1110. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">von Willebrand Factor and Management of Heart Valve Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jeanpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American College of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (9), pp.1078-1088. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jacc.2018.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thrombin-Activatable Factor X Variant Corrects Hemostasis in a Mouse Model for Hemophilia A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Verhenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Panicot-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119 (12), pp.1981-1993. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0039-1697662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weibel-Palade Bodies Orchestrate Pericytes During Angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Cossutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Darche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Houppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ponzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (9), pp.1843-1858. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132 (11), pp.1193-1197. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein kinase C signaling dysfunction in von Willebrand disease (p.V1316M) type 2B platelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Susen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lavenu-Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (12), pp.1417-1428. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2017014290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolett Wohner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Proulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103 (4), pp.728-737. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2017.175216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ayme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132 (11), pp.1193-1197. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolett Wohner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Proulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103 (4), pp.728-737. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2017.175216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03209471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIM kinase/cofilin dysregulation promotes macrothrombocytopenia in severe von Willebrand disease-type 2B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kauskot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Poirault-Chassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ayme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI Insight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (16), pp.e88643. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci.insight.88643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MADDlessness may cause von Willebrand disease type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.2020-2022. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2025030528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the COVID‐19 pandemic on education and clinical training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntadhar Al Moosawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Iding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thita Chiasakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.2099-2100. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jth.15470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciting times for the ISTH early career professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketan Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thita Chiasakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Eslick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.2437-2438. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jth.15070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel VWD Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFH Comprehensive Core Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dubai, United Arab Emirates. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.70031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 10.3 Platelets mediate intracranial aneurysm formation and rupture in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Maupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Salfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boutigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.100581, 2023, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpth.2023.100581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 13.1 Shear-induced Platelet-GPIbα Shedding under Extracorporeal Membrane Oxygenation Promotes Thrombocytopenia Independently from von Willebrand Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, pp.e12591, 2021, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 56.5 In vitro and in vivo Amelioration of the von Willebrand Disease Type 2B Phenotype Using an Allele-specific siRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A De Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Dirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J.M. Van Vlijmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.1-228, 2019, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of FLT210, a Potent Next Generation AAV-hFVIII Vector Candidate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Comper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segen Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61 ASH Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 134 (Supplement_1), pp.4638-4638, 2019, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2019-128490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent in vivo factor VIII-equivalence is unlikely to exist for non-factor therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Hémostase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitusiran-treatment modulates the ratio between alpha- and beta-antithrombin isoforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Borgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Frenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Hémostase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and clinical rationale for the use of bispecific antibodies in von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bari International Conference BIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future therapies for von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Association for Haemophilia and Allied Disorders (EAHAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Manchester, United Kingdom. pp.5-13, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.14713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Therapeutics for VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpth.2023.100193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on KB-V13A12 & SynthoPlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHC Workshop in New technologies in rare bleeding disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KB-V13A12, a novel nanobody-based therapeutic molecule for the treatment of von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile V Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Hémostase (CFH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibodies for VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHC Workshop in New technologies in rare bleeding disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KB-V13A12, a novel nanobody-based therapeutic molecule for the treatment of von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D. Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile V. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpth.2023.100545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emicizumab ameliorates heamostasis in a von Willebrand Disease-type 3 murine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile V Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Hémostase (CFH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bon vent pour les patients avec la maladie de Willebrand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Hémostase (CFH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody-based strategies as potential new treatments for von Willebrand Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th ASH Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 22.4 Unique humanized mouse models of von Willebrand disease to implement the need for innovative therapeutic strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heestermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccuskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reperant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.e12787, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 43.5 Domain-specific nanobodies distinguish intact and proteolyzed forms of von Willebrand factor in congenital von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gangnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in bleeding profiles and venous clot structures between emicizumab and factor VIII-treated mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Heiligenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile V Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Hémostase (CFH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 50.4 Differences in bleeding profiles and venous clot structures between emicizumab and factor VIII-treated mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Heiligenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile V Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored treatments for VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHC Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual conference, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future therapies in von Willebrand disease: time for a tailored fit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bari International Conference BIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Treatment Options for VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Philadelphia - online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vecchi e nuovi percorsi del bus molecolare: il fattore di von Willebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI SISET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Baveno - online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation du facteur Willebrand et syndrome de Willebrand acquis: Utilisation des dispositifs de support mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFHT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFF 1.2 In vitro and in vivo modulation of von Willebrand factor gene mutations with dominant-negative effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Campioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Pinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Thrombosis and Haemostasis ECTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episode 54 of Discover CircRes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia St. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Susen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Willebrand disease: from pathophysiology to new therapeutic options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. University Paris-Saclay, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04458333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique humanized mouse models of von Willebrand disease type 2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heestermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reperant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D. Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artery 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emicizumab ameliorates hemostasis in von Willebrand Disease type 3 but not type 2A murine models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccuskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D. Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile V. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein engineering in FLT210, a Potent Next Generation AAV-hFVIII Vector Candidate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tihomir Dodev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petya Kalcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering Summit PEGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Boston - online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P108 - In vitro and in vivo modulation of von Willebrand factor gene mutations with dominant-negative effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Campioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Pinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bari International Conference BIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genova, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PB0795 Successful Non-surgical Management and Use of Thrombopoietin Receptor Agonist in a Case of Spleen Injury in a Young Girl with von Willebrand Disease Type 2B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Lavenu-Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Boulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> caterina casari </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">caterina-casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8271-6795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a tenured researcher in France at the Inserm Unit 1176, Hemostasis, Inflammation and Thrombosis laboratory. My research studies focus on von Willebrand factor and its partners. I am interested in developing in vitro & in vivo models to elucidate molecular mechanisms underlying unsolved clinical aspects of congenital and acquired von Willebrand disease. I am also interested in exploring new therapeutic approaches for VWF-associated disorders.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bispecific nanobody for the treatment of von Willebrand disease type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2025029401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully humanized von Willebrand disease type 1 mouse model as unique platform to investigate novel therapeutic options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heestermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2024.286076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical, Phenotypic and Genotypic Characteristics of Von Willebrand Disease in Afro‐Caribbeans: Results From a Study in Martinique Island, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nicolas Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent clinical factor VIII-equivalence is unlikely to exist for non-factor therapies in hemophilic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2024.286982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical, Phenotypic and Genotypic Characteristics of Von Willebrand Disease in Afro‐Caribbeans: Results From a Study in Martinique Island, French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nicolas Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (3), pp.458-476. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical, current and future treatments for von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank W.G. Leebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Peyvandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (1), pp.54-66. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2024.286037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Von Willebrand Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riitta Lassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdows Atiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.70192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative AAV gene therapy for hemophilia A using expression of Bi8, a novel single-chain FVIII-mimetic antibody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis Tanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vayssiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2024027709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelioration of a von Willebrand disease type 2B phenotype in vivo upon treatment with allele-selective siRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Linthorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Jongejan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Bierings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (2), pp.310-320. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2024014601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and treatment of von Willebrand disease in 2024 and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Leebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lillicrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.14970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in venous clot structures between hemophilic mice treated with emicizumab versus factor VIII or factor VIIIFc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Escurola Ettingshausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Heiligenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2023.284142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitusiran reduces bleeding in factor X–deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Verhenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144 (2), pp.227-236. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2023023404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrated State-of-the-Art Capsules of the ISTH 2023 Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Desch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien M.J. Devreese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (4), pp.100193. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpth.2023.100193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanobody against the VWF A3 domain detects ADAMTS13-induced proteolysis in congenital and acquired VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gangnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solen Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141 (12), pp.1457-1468. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2022017569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04258451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles murins en hémostase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hématologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (6), pp.338-353. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/hma.2023.1827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Force-Induced Platelet Clearance Is a New Mechanism of Thrombocytopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Desvages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Le Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (10), pp.826-841. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.123.322752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">von Willebrand factor: from figurant to main character in the scene of inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (4), pp.710-713. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtha.2023.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear forces induced platelet clearance is a new mechanism of thrombocytopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Desvages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Le Tanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133 (10), pp.826-841. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.123.322752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New and emerging therapies for women, girls, and people with the potential to menstruate with VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula D James</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (24), pp.7501-7505. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2023010716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboud Sakkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (3-4), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of platelet-inspired hemostatic nanoparticles on bleeding in Von Willebrand disease murine models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Solarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Disharoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141 (23), pp.2891-2900. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2022018956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04066466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of von Willebrand factor D4 domain mutations in patients of Afro‐Caribbean descent: In vitro characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier‐nicolas Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johalène Rabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (4), pp.e12737. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral Microbleeds During Transcatheter Aortic Valve Replacement: A Prospective Magnetic Resonance Imaging Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Kuchcinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146 (5), pp.383-397. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.121.057145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards novel treatment options in von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (S4), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.14518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges facing early career women in thrombosis and hemostasis—meeting the needs of the next generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Poole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofija Dunjic Manevski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renee Eslick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Weitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (11), pp.2453-2455. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jth.15895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of von Willebrand factor D4 domain mutations in patients of Afro‐Caribbean descent: In vitro characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier‐nicolas Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierre-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johalène Rabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (4), pp.e12737. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasa3 deficiency minimally affects thrombopoiesis but promotes severe thrombocytopenia due to integrin-dependent platelet clearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Ghalloussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Harousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI Insight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (8), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci.insight.155676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thrombopoietin receptor agonist to rescue an unusual platelet transfusion-induced reaction in a p.V1316M-associated von Willebrand disease type 2B patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kauskot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapeutic Advances in Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.204062072210768. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20406207221076812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Marmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboud Sakkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Collaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3-4), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact integrated microfluidic oxygenator with high gas exchange efficiency and compatibility for long-lasting endothelialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilgueng Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Arouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Naserian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1lc00356a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact integrated microfluidic oxygenator with high gas exchange efficiency and compatibility for long-lasting endothelialization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilgueng Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Arouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Naserian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaim Harouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (24), pp.4791-4804. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1lc00356a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-inhibitory antibodies inducing increased emicizumab clearance in a severe haemophilia A inhibitor patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Desvages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Borgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106 (8), pp.2287-2290. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2021.278579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sénadé Atsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (7), pp.1087-1100. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single‐domain antibodies targeting antithrombin reduce bleeding in hemophilic mice with or without inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ayme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.e11298. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/emmm.201911298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02551254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo modulation of a dominant‐negative variant in mouse models of von Willebrand disease type 2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Campioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Pinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jth.15131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02983110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hemophilia A mouse model for the in vivo assessment of emicizumab function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D. Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136 (6), pp.740-748. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2019004334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02916896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik‐masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐daniéla Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sénadé Atsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ferrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (7), pp.1087-1110. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">von Willebrand Factor and Management of Heart Valve Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jeanpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American College of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73 (9), pp.1078-1088. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jacc.2018.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thrombin-Activatable Factor X Variant Corrects Hemostasis in a Mouse Model for Hemophilia A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Verhenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Panicot-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119 (12), pp.1981-1993. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0039-1697662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weibel-Palade Bodies Orchestrate Pericytes During Angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Cossutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Darche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Houppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ponzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (9), pp.1843-1858. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolett Wohner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Proulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103 (4), pp.728-737. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2017.175216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ayme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132 (11), pp.1193-1197. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolett Wohner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Mohamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Proulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103 (4), pp.728-737. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2017.175216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03209471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Aymé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kawecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132 (11), pp.1193-1197. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein kinase C signaling dysfunction in von Willebrand disease (p.V1316M) type 2B platelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Susen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lavenu-Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Harroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (12), pp.1417-1428. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2017014290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIM kinase/cofilin dysregulation promotes macrothrombocytopenia in severe von Willebrand disease-type 2B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kauskot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Poirault-Chassac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ayme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI Insight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (16), pp.e88643. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/jci.insight.88643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MADDlessness may cause von Willebrand disease type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.2020-2022. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2025030528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the COVID‐19 pandemic on education and clinical training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntadhar Al Moosawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Iding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thita Chiasakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.2099-2100. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jth.15470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciting times for the ISTH early career professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketan Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thita Chiasakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Eslick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.2437-2438. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jth.15070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel VWD Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFH Comprehensive Core Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dubai, United Arab Emirates. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haemophilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.70031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 10.3 Platelets mediate intracranial aneurysm formation and rupture in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Maupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Salfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boutigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.100581, 2023, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpth.2023.100581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 13.1 Shear-induced Platelet-GPIbα Shedding under Extracorporeal Membrane Oxygenation Promotes Thrombocytopenia Independently from von Willebrand Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, pp.e12591, 2021, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 56.5 In vitro and in vivo Amelioration of the von Willebrand Disease Type 2B Phenotype Using an Allele-specific siRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A De Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Dirven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J.M. Van Vlijmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.1-228, 2019, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of FLT210, a Potent Next Generation AAV-hFVIII Vector Candidate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Comper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segen Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61 ASH Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 134 (Supplement_1), pp.4638-4638, 2019, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2019-128490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent in vivo factor VIII-equivalence is unlikely to exist for non-factor therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Hémostase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitusiran-treatment modulates the ratio between alpha- and beta-antithrombin isoforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Maynadié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Borgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Frenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Hémostase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on KB-V13A12 & SynthoPlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHC Workshop in New technologies in rare bleeding disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future therapies for von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Association for Haemophilia and Allied Disorders (EAHAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Manchester, United Kingdom. pp.5-13, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hae.14713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Therapeutics for VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpth.2023.100193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KB-V13A12, a novel nanobody-based therapeutic molecule for the treatment of von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile V Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Hémostase (CFH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibodies for VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHC Workshop in New technologies in rare bleeding disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KB-V13A12, a novel nanobody-based therapeutic molecule for the treatment of von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D. Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile V. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rpth.2023.100545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emicizumab ameliorates heamostasis in a von Willebrand Disease-type 3 murine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile V Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Hémostase (CFH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bon vent pour les patients avec la maladie de Willebrand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Hémostase (CFH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibody-based strategies as potential new treatments for von Willebrand Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th ASH Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and clinical rationale for the use of bispecific antibodies in von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bari International Conference BIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 22.4 Unique humanized mouse models of von Willebrand disease to implement the need for innovative therapeutic strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heestermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccuskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reperant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.e12787, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 43.5 Domain-specific nanobodies distinguish intact and proteolyzed forms of von Willebrand factor in congenital von Willebrand disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kizlik-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gangnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in bleeding profiles and venous clot structures between emicizumab and factor VIII-treated mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Heiligenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile V Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Hémostase (CFH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OC 50.4 Differences in bleeding profiles and venous clot structures between emicizumab and factor VIII-treated mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Sefiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Muczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Heiligenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile V Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored treatments for VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHC Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual conference, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future therapies in von Willebrand disease: time for a tailored fit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bari International Conference BIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Treatment Options for VWD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Philadelphia - online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vecchi e nuovi percorsi del bus molecolare: il fattore di von Willebrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI SISET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Baveno - online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation du facteur Willebrand et syndrome de Willebrand acquis: Utilisation des dispositifs de support mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFHT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFF 1.2 In vitro and in vivo modulation of von Willebrand factor gene mutations with dominant-negative effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Campioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Pinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Thrombosis and Haemostasis ECTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episode 54 of Discover CircRes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia St. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Susen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique humanized mouse models of von Willebrand disease type 2A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heestermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccluskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reperant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D. Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artery 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emicizumab ameliorates hemostasis in von Willebrand Disease type 3 but not type 2A murine models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Mccuskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D. Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Lenting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile V. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein engineering in FLT210, a Potent Next Generation AAV-hFVIII Vector Candidate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tihomir Dodev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petya Kalcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering Summit PEGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Boston - online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P108 - In vitro and in vivo modulation of von Willebrand factor gene mutations with dominant-negative effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Campioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lunghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Pinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bari International Conference BIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genova, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PB0795 Successful Non-surgical Management and Use of Thrombopoietin Receptor Agonist in a Case of Spleen Injury in a Young Girl with von Willebrand Disease Type 2B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Lavenu-Bombled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Boulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Thrombosis and Haemostasis ISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rth2.12229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Willebrand disease: from pathophysiology to new therapeutic options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Casari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. University Paris-Saclay, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04458333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8C4594C"/>
+    <w:nsid w:val="BC2435A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caterina-casari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8271-6795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871911v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mccluskey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heestermans" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Peyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pascal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clavel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286076" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263486v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Casari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roullet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Licari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025029401" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045740v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierre-Louis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sefiane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Maynadi&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286982" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306019v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christophe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Tanner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vayssiere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024027709" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Lassila" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdows Atiq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lavin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70192" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458832v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank W.G. Leebeek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Peyvandi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Linthorst" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jongejan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dirven" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Laan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bierings" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024014601" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505836v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula James" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Leebeek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lillicrap" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14970" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449388v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Escurola Ettingshausen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.284142" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654300v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Verhenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023404" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456643v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Leung" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula D James" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010716" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455812v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Sakkal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-020-00218-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04066466v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Luc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rayes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Solarz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Disharoon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018956" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455778v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kahn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Arnold" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Desch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien M.J. Devreese" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.100193" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04258451v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Masson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Goff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Lenoir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017569" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457009v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2023.1827" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Lenting" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Texier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.01.014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dupont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rosa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Desvages" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Le Tanno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.123.322752" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455865v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Favier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Legendre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Adam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20406207221076812" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456557v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Manson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14518" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354187v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier&#8208;nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johal&#232;ne Rabout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12737" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354020v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Belle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vincent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Kuchcinski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordonnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.121.057145" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Poole" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Dunjic Manevski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Eslick" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Weitz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15895" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306074v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455805v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Ghalloussi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Harousseau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kenny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kramer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.155676" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456657v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Borgel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lasne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2021.278579" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lachaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilgueng Hwang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Arouche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Naserian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1lc00356a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324328v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853585v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320380v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;nad&#233; Atsou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ferri&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12420" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02551254v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ayme" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mohamadi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ottavi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201911298" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02983110v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Campioni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loubiere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lunghi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Pinotti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15131" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02916896v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D. Christophe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019004334" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116405v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik&#8208;masson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354117v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jeanpierre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2018.12.045" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02570572v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Ch&#233;rel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot-Dubois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1697662" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347222v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Cossutta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Darche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carpentier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houppe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ponzo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456589v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aym&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-01-829523" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376230v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paul" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Susen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavenu-Bombled" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017014290" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456818v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett Wohner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Proulle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.175216" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209466v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209471v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209475v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88643" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458825v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025030528" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455705v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntadhar Al Moosawi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Iding" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Armstrong" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thita Chiasakul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Campbell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15470" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455572v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Kulkarni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Riva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Eslick" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15070" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051691v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70031" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461202v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Maupu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Lebas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Salfati" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutigny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.100581" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460083v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ruez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12591" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458418v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De Jong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Casari" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dirven" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.M. Van Vlijmen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Lenting" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12227" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461585v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Comper" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Correia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segen Negash" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-128490" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701045v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mccluskey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701035v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frenzel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459634v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14713" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459623v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459645v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460109v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D Christophe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Lenting" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile V Denis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459657v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460610v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V. Denis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.100545" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461249v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bocquet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459610v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459665v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459102v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mccuskey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reperant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12787" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459178v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gangnard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Regnault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461232v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459217v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459561v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459526v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459485v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459467v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459451v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458393v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Loubi&#232;re" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504608v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia St. Hilaire" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04458333v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459056v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459120v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12788" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461544v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihomir Dodev" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Kalcheva" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458370v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loubi&#232;re" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460001v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lavenu-Bombled" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boulat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Croisille" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12229" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caterina-casari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8271-6795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263486v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Peyron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Casari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mccluskey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roullet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Licari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025029401" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heestermans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pascal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clavel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286076" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045740v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierre-Louis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sefiane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Maynadi&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286982" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306019v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458832v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank W.G. Leebeek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Peyvandi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Lassila" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdows Atiq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lavin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70192" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christophe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Tanner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vayssiere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gu&#233;rin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024027709" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Linthorst" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jongejan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dirven" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Laan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bierings" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024014601" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505836v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula James" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Leebeek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lillicrap" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14970" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449388v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Escurola Ettingshausen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.284142" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654300v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Verhenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023404" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455778v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kahn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Arnold" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Desch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien M.J. Devreese" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.100193" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04258451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Masson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Goff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Lenoir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017569" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457009v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2023.1827" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dupont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rosa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Desvages" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Le Tanno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.123.322752" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456671v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Lenting" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Texier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.01.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352553v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Leung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula D James" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010716" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455812v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Sakkal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-020-00218-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04066466v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Luc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rayes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Solarz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Disharoon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018956" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier&#8208;nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johal&#232;ne Rabout" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12737" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354020v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Belle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vincent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Kuchcinski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordonnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.121.057145" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456557v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Manson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14518" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Poole" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Dunjic Manevski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Eslick" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Weitz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15895" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306074v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455805v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Ghalloussi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Harousseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kenny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kramer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.155676" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455865v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Favier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Legendre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Adam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20406207221076812" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324328v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318488v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lachaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilgueng Hwang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Arouche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Naserian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1lc00356a" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853585v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Borgel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lasne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2021.278579" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320380v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;nad&#233; Atsou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ferri&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12420" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02551254v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ayme" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mohamadi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ottavi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201911298" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02983110v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Campioni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loubiere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lunghi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Pinotti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15131" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02916896v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D. Christophe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019004334" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116405v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik&#8208;masson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354117v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jeanpierre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2018.12.045" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02570572v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Ch&#233;rel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot-Dubois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1697662" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347222v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Cossutta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Darche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carpentier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houppe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ponzo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313021" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456818v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett Wohner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Proulle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.175216" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209466v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-01-829523" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209471v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456589v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aym&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376230v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Susen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavenu-Bombled" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017014290" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209475v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88643" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458825v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025030528" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455705v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntadhar Al Moosawi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Iding" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Armstrong" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thita Chiasakul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Campbell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15470" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455572v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Kulkarni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Riva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Eslick" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15070" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051691v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70031" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461202v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Maupu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Lebas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Salfati" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutigny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.100581" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460083v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ruez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12591" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458418v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De Jong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Casari" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dirven" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.M. Van Vlijmen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Lenting" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12227" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461585v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Comper" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Correia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segen Negash" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-128490" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701045v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mccluskey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701035v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frenzel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459645v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14713" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459623v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460109v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D Christophe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Lenting" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile V Denis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459657v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460610v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V. Denis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.100545" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461249v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bocquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459610v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459665v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459634v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459102v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mccuskey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reperant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12787" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459178v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gangnard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Regnault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461232v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459217v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459561v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459526v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459485v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459467v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459451v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458393v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Loubi&#232;re" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504608v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia St. Hilaire" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459056v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459120v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12788" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461544v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihomir Dodev" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Kalcheva" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458370v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loubi&#232;re" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460001v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lavenu-Bombled" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boulat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Croisille" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12229" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04458333v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>