--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,7131 +66,7628 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-up of the Post-seismic reconstruction in Le Teil from the November 11th 2019 seismic event to now: Insights and zoom over building rehabilitation</w:t>
+                <w:t xml:space="preserve">Interpretable damage state-dependent fragility models for multi-hazard interactions based on Bayesian modeling and causal inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Trevlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105438⟩</w:t>
+              <w:t xml:space="preserve">Structural Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.102713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2026.102713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057467v1</w:t>
+                <w:t xml:space="preserve">hal-05569379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage assessment in the case of post-mining-induced seismicity: How to use and adapt macroseismic intensity scales?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Follow-up of the Post-seismic reconstruction in Le Teil from the November 11th 2019 seismic event to now: Insights and zoom over building rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Vieille</w:t>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taillefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Negulescu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Guidez</w:t>
+                <w:t xml:space="preserve">Konstantinos Trevlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46873/2300-3960.1464⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122, pp.105438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198952v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel clay shrink-swell buildings damage model: From unstructured insurance data to the creation of buildings database, and the proposition of damage severity scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Damage assessment in the case of post-mining-induced seismicity: How to use and adapt macroseismic intensity scales?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boissier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105636⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (3), pp.377 - 392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46873/2300-3960.1464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115258v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing components for seismic risk modelling using data from the 2019 Le Teil (France) earthquake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Trevlopoulos</w:t>
+                <w:t xml:space="preserve">A novel clay shrink-swell buildings damage model: From unstructured insurance data to the creation of buildings database, and the proposition of damage severity scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Philmon Mzungu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gehl</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Perringaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-24-2383-2024⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127, pp.105636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668270v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-level rise induced change in exposure of low-lying coastal land: implications for coastal conservation strategies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing components for seismic risk modelling using data from the 2019 Le Teil (France) earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Trevlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Danciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene Coasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s44218-024-00041-1⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (7), pp.2383 - 2401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-24-2383-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480501v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIGIRISKS platform, a web-tool for single and multi-hazard risk assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Clain</w:t>
+                <w:t xml:space="preserve">Sea-level rise induced change in exposure of low-lying coastal land: implications for coastal conservation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-022-05567-6⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s44218-024-00041-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782834v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raspberry Shake-Based Rapid Structural Identification of Existing Buildings Subject to Earthquake Ground Motion: The Case Study of Bucharest</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rapid earthquake loss updating of spatially distributed systems via sampling-based bayesian inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Fayjaloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Tubaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Jose Galiana-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22134787⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-022-01349-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748080v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration-Based and Near Real-Time Seismic Damage Assessment Adaptive to Building Knowledge Level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VIGIRISKS platform, a web-tool for single and multi-hazard risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid F Smaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekin Ozer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Barbara Borzi</w:t>
+                <w:t xml:space="preserve">Robin Quique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings12040416⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-022-05567-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659815v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation Between Wavelet-Based Energy Parameter and Observational Damage Degrees for Gravity Design Building During the May 2018 Mayotte Seismic Crisis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Raspberry Shake-Based Rapid Structural Identification of Existing Buildings Subject to Earthquake Ground Motion: The Case Study of Bucharest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Güney Özcebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Tiganescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekin Ozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Roulle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan Jose Galiana-Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Built Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (13), pp.4787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbuil.2022.850300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s22134787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701051v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid earthquake loss updating of spatially distributed systems via sampling-based bayesian inference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibration-Based and Near Real-Time Seismic Damage Assessment Adaptive to Building Knowledge Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekin Ozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Güney Özcebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gehl</w:t>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosemary Fayjaloun</w:t>
+                <w:t xml:space="preserve">Alireza Kharazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Sun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+                <w:t xml:space="preserve">Barbara Borzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-022-01349-4⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings12040416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660000v1</w:t>
+                <w:t xml:space="preserve">hal-03659815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic damage scenarios for Mayotte: a tool for disaster management</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Correlation Between Wavelet-Based Energy Parameter and Observational Damage Degrees for Gravity Design Building During the May 2018 Mayotte Seismic Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Roulle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.120⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbuil.2022.850300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041410v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of Earthquake Damage Estimation to the Input Data (Soil Characterization Maps and Building Exposure): Case Study in the Luchon Valley, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Seismic damage scenarios for Mayotte: a tool for disaster management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bertil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gehl</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Iasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences11060249⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 354 (S2), pp.343-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745723v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Rapid earthquake response: The state-of-the art and recommendations with a focus on European systems” [Int. J. Disaster Risk Reduct. 52 (2020) 101958]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Guérin-Marthe</w:t>
+                <w:t xml:space="preserve">Sensitivity of Earthquake Damage Estimation to the Input Data (Soil Characterization Maps and Building Exposure): Case Study in the Luchon Valley, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Fayjaloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Roullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Gehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102256⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11060249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449912v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustability of exposed elements by updating their capacity for resistance after a damaging event: application to an earthquake–tsunami cascade scenario</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to “Rapid earthquake response: The state-of-the art and recommendations with a focus on European systems” [Int. J. Disaster Risk Reduct. 52 (2020) 101958]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guérin-Marthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Fayjaloun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-020-04189-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57, pp.102256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03742608v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid earthquake response: The state-of-the art and recommendations with a focus on European systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adjustability of exposed elements by updating their capacity for resistance after a damaging event: application to an earthquake–tsunami cascade scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gehl</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rosemary Fayjaloun</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed Benaïchouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 52, pp.101958. </w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (1), pp.753 - 793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11069-020-04189-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03742057v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03742608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic and probabilistic analyses of the 3D response of masonry buildings to imposed settlement troughs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rapid earthquake response: The state-of-the art and recommendations with a focus on European systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guérin-Marthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Fayjaloun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Georisk: Assessment and Management of Risk for Engineered Systems and Geohazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17499518.2019.1658880⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.101958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715089v1</w:t>
+                <w:t xml:space="preserve">hal-03742057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing vs. field survey data in a post-earthquake context: Potentialities and limits of damaged building assessment datasets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Deterministic and probabilistic analyses of the 3D response of masonry buildings to imposed settlement troughs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Settimio Ferlisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Nicodemo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Peduto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriam Belvaux</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsase.2019.02.003⟩</w:t>
+              <w:t xml:space="preserve">Georisk: Assessment and Management of Risk for Engineered Systems and Geohazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), pp.260-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17499518.2019.1658880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053131v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Vulnerability Assessment from Earthquake Damages Historical Data Using Constrained Optimization Technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Remote sensing vs. field survey data in a post-earthquake context: Potentialities and limits of damaged building assessment datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zohra Boutaraa</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Belvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geoscience and Environment Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/gep.2018.62007⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.46-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsase.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059960v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buildings Vulnerability Assessment and Damage Seismic Scenarios at Urban Scale: Application to Chlef City (Algeria)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Seismic Vulnerability Assessment from Earthquake Damages Historical Data Using Constrained Optimization Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed Benaïchouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Boutaraa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KSCE Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12205-018-0961-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geoscience and Environment Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 06 (02), pp.89-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/gep.2018.62007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734388v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building vulnerability to hydro-geomorphic hazards: Estimating damage probability from qualitative vulnerability assessment using logistic regression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Buildings Vulnerability Assessment and Damage Seismic Scenarios at Urban Scale: Application to Chlef City (Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Boutaraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sedan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.04.017⟩</w:t>
+              <w:t xml:space="preserve">KSCE Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (10), pp.3948-3960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12205-018-0961-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637127v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the discrete element method to assess the seismic vulnerability of aggregated masonry buildings</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Building vulnerability to hydro-geomorphic hazards: Estimating damage probability from qualitative vulnerability assessment using logistic regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Ettinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mounaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Magill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-015-9754-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 541, pp.563 - 581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403000v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits on the potential accuracy of earthquake risk evaluations using the L'Aquila (Italy) earthquake as an example</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Using the discrete element method to assess the seismic vulnerability of aggregated masonry buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sedan</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ducellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4401/ag-6651⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (10), pp.3135 - 3150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-015-9754-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150846v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Modal Properties of Low-Rise Buildings Using Ambient Excitation Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Limits on the potential accuracy of earthquake risk evaluations using the L'Aquila (Italy) earthquake as an example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Foerster</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Roulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/173450⟩</w:t>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (2), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4401/ag-6651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357220v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient vibration measurements on monuments in the Medieval City of Rhodes, Greece</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Estimation of Modal Properties of Low-Rise Buildings Using Ambient Excitation Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. K. Wijesundara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Foerster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-014-9649-2⟩</w:t>
+              <w:t xml:space="preserve">Shock and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/173450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355449v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragility curves for masonry structures submitted to permanent ground displacements and earthquakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ambient vibration measurements on monuments in the Medieval City of Rhodes, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Karatzetzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Manakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius M. Seyedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-014-1253-x⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), pp. 331-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-014-9649-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174797v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragility curves for risk-targeted seismic design maps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Fragility curves for masonry structures submitted to permanent ground displacements and earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John Douglas</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius Seyedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (4), pp.1479-1491. </w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74 (3), pp.1461-1474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10518-013-9572-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11069-014-1253-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919111v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Damage Assessment of Regular Gravity Design Buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fragility curves for risk-targeted seismic design maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Foerster</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Douglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.569-570.294⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (4), pp.1479-1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-013-9572-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853394v1</w:t>
+                <w:t xml:space="preserve">hal-00919111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of seismometer and radar measurements for the modal identification of civil engineering structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Seismic Damage Assessment of Regular Gravity Design Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.K. Wijesundara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Foerster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.01.005⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Damage Assessment of Structures X, pp 294-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.569-570.294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01025292v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armagedom -- A Tool for Seismic Risk Assessment Illustrated with Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comparison of seismometer and radar measurements for the modal identification of civil engineering structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Crosetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roulle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13632469.2012.726604⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.10-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853407v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-targeted seismic design maps for mainland France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Armagedom -- A Tool for Seismic Risk Assessment Illustrated with Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Roulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 65 (3), pp.1999-2013. </w:t>
+              <w:t xml:space="preserve">Journal of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (2), pp.253-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-012-0460-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13632469.2012.726604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744513v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Risk-targeted seismic design maps for mainland France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (3), pp.1999-2013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-012-0460-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parametric studies and quantitative assessment of the vulnerability of a RC frame building exposed to differential settlements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (9), p. 1781-1792. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-10-1781-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire de la résilience post-séisme : Application au séisme de La Laigne</w:t>
+                <w:t xml:space="preserve">Application of macroseismic vulnerability approaches to European exposure models for the implementation of a robust rapid impact assessment procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Vieille</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guidez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Snee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18th European Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2026, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368834v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can damage observations from the 2019 Le Teil (France) earthquake challenge ESHM20 and ESRM20?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Trevlopoulos</w:t>
+                <w:t xml:space="preserve">Managing Incomplete Urban Reference Data for Risk-Oriented Geoscience Applications: Lessons from the CERES Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gracianne Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouzai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirga Bokidingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gehl</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th World Conference on Earthquake Engineering (WCEE2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU General Assembly 2026, May 2026, Vienna (Austria), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-23039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419082v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage state-dependent fragility models for rc buildings exposed to flood and seismic hazards</w:t>
+                <w:t xml:space="preserve">An Operational Earthquake Digital Twin Based on Empirical Ground-Motion Models and Period Estimation: Integration of SEISAID and B-Wave within the VIGIRISKS Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Gehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bertil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th World Conference on Earthquake Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU General Assembly 2026, May 2026, Wien, Austria, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-23011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240874v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonne pratique à l'attention du public pour réduire la vulnérabilité du bâti existant face au risque de glissement de terrain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Observatoire de la résilience post-séisme : Application au séisme de La Laigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Audru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">https://afpcnt.org/events/11e-colloque-national-afps-2023-du-7-10-novembre-2023/</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Génie Parasismique, Nov 2023, Gosier (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146300v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche intégrée du risque tsunami pour renforcer les capacités de résilience d'un territoire : l'exemple de la Martinique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yoann Legendre</w:t>
+                <w:t xml:space="preserve">Damage state-dependent fragility models for rc buildings exposed to flood and seismic hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Trevlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national AFPS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Génie Parasismique, Nov 2023, Gosier (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">18th World Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146301v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the 2020 European Seismic Hazard and Risk Models using observations from the 2019 Le Teil earthquake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Can damage observations from the 2019 Le Teil (France) earthquake challenge ESHM20 and ESRM20?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Trevlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque National de l'AFPS - Le risque sismique dans un contexte multi-risques : Comprendre, gérer, prévenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Génie Parasismique (AFPS), Nov 2023, Le Gosier, Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">18th World Conference on Earthquake Engineering (WCEE2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Earthquake Engineering; Italian National Association of Earthquake Engineering, Jun 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147191v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian updating for rapid earthquake loss assessment of road network systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bonne pratique à l'attention du public pour réduire la vulnérabilité du bâti existant face au risque de glissement de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nachbaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gehl</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Montane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd EUROPEAN CONFERENCE ON EARTHQUAKE ENGINEERING &amp; SEISMOLOGY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">https://afpcnt.org/events/11e-colloque-national-afps-2023-du-7-10-novembre-2023/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Génie Parasismique, Nov 2023, Gosier (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748966v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslides risk mapping using the Vigirisks web-tool: application in Normandie (France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Approche intégrée du risque tsunami pour renforcer les capacités de résilience d'un territoire : l'exemple de la Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nachbaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farid F Smaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11e colloque national AFPS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Génie Parasismique, Nov 2023, Gosier (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636823v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of earthquake damage estimation to the input data: Case study in the Luchon valley, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing the 2020 European Seismic Hazard and Risk Models using observations from the 2019 Le Teil earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Trevlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd EUROPEAN CONFERENCE ON EARTHQUAKE ENGINEERING &amp; SEISMOLOGY Sep 2022, Bucarest, Romania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">11ème Colloque National de l'AFPS - Le risque sismique dans un contexte multi-risques : Comprendre, gérer, prévenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Génie Parasismique (AFPS), Nov 2023, Le Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749027v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENERGY-BASED SEISMIC DESIGN: NEEDS OF ENERGY DAMAGE INDEX VALUES FOR SERVICEABILITY AND ULTIMATE LIMIT STATES FOR GRAVITY DESIGN BUILDINGS?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Landslides risk mapping using the Vigirisks web-tool: application in Normandie (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid F Smaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPDYN, 2019, 7th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, 24-26 June 2019, Crete, Greece, Greece</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107457v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide Observation from ALOS-2/PALSAR-2 Data (Image Correlation Techniques and Sar Interferometry). Application to Salazie Circle Landslides (La Reunion Island)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bayesian updating for rapid earthquake loss assessment of road network systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Fayjaloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Tubaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd EUROPEAN CONFERENCE ON EARTHQUAKE ENGINEERING &amp; SEISMOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bucarest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734613v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Bayesian Networks as a Decision Support System for the rapid loss assessment of infrastructure systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of earthquake damage estimation to the input data: Case study in the Luchon valley, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Fayjaloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Roulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Gehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kristel Carolina Meza Fajardo</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Earthquake Engineering - 16ECEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">3rd EUROPEAN CONFERENCE ON EARTHQUAKE ENGINEERING &amp; SEISMOLOGY Sep 2022, Bucarest, Romania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654871v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Satellite Remote Sensing to Monitor Vulnerablity of Buildings to Earthquakes Within a Semi-Empirical Macroseismic Approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ENERGY-BASED SEISMIC DESIGN: NEEDS OF ENERGY DAMAGE INDEX VALUES FOR SERVICEABILITY AND ULTIMATE LIMIT STATES FOR GRAVITY DESIGN BUILDINGS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushan K Wijesundara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPDYN, 2019, 7th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, 24-26 June 2019, Crete, Greece, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734409v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of a hybrid simulation-based/Bayesian approach for the risk assessment of a real-world road network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landslide Observation from ALOS-2/PALSAR-2 Data (Image Correlation Techniques and Sar Interferometry). Application to Salazie Circle Landslides (La Reunion Island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Tomaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Foumelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gehl</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello de Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Structural Safety &amp; Reliability (ICOSSAR 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, France. pp.506-509, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529377v1</w:t>
+                <w:t xml:space="preserve">hal-02734613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retro-scénarios de dommages sismiques à partir du cas de l'Aquila en Italie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Use of Bayesian Networks as a Decision Support System for the rapid loss assessment of infrastructure systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cavalieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Franchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristel Carolina Meza Fajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque National AFPS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">16th European Conference on Earthquake Engineering - 16ECEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252073v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of seismic risk estimates using different methods to model fragility</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Potential of Satellite Remote Sensing to Monitor Vulnerablity of Buildings to Earthquakes Within a Semi-Empirical Macroseismic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Giovinazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Foumelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second European Conference on Earthquake Engineering and Seismology (2ECEES) : a joint event of the 15th European Conference on Earthquake engineering &amp; 34th General Assembly of the European Seismological Commission</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, France. pp.2956-2959, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926702v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligurian earthquake: Seismic and tsunami scenario modeling, from hazard to risk assessment towards evacuation planning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+                <w:t xml:space="preserve">Robustness of a hybrid simulation-based/Bayesian approach for the risk assessment of a real-world road network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brivois</w:t>
+                <w:t xml:space="preserve">Francesco Cavalieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent de Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paolo Franchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European conference on earthquake engineering and seismology : 2ECEES 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">12th International Conference on Structural Safety &amp; Reliability (ICOSSAR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023955v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic risk maps for Eurocode-8 designed buildings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Retro-scénarios de dommages sismiques à partir du cas de l'Aquila en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Douglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Roulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second European Conference on Earthquake Engineering and Seismology (2ECEES) : a joint event of the 15th European Conference on Earthquake engineering &amp; 34th General Assembly of the European Seismological Commission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">9ème Colloque National AFPS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926694v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking of epistemic uncertainties in scenario-based seismic risk evaluations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic risk maps for Eurocode-8 designed buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gehl</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Structural Safety &amp; Reliability : ICOSSAR 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, New-York, United States. pp.1-7</w:t>
+              <w:t xml:space="preserve">Second European Conference on Earthquake Engineering and Seismology (2ECEES) : a joint event of the 15th European Conference on Earthquake engineering &amp; 34th General Assembly of the European Seismological Commission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821362v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic risk scenarios in a cross-border zone of the Pyrenees Pyrenees</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comparison of seismic risk estimates using different methods to model fragility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ducellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Conference on Earthquake Engineering (WCEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Second European Conference on Earthquake Engineering and Seismology (2ECEES) : a joint event of the 15th European Conference on Earthquake engineering &amp; 34th General Assembly of the European Seismological Commission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685902v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of modal parameters of ambient excitation structures using continuous wavelet transform</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ligurian earthquake: Seismic and tsunami scenario modeling, from hazard to risk assessment towards evacuation planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brivois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desramaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Conference on Earthquake Engineering : 15th WCEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">2nd European conference on earthquake engineering and seismology : 2ECEES 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702060v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic vulnerability inventory of existing building stock and prioritization criteria. Application to Secondary Schools buildings of Pyrénées-orientales department (France). and prioritization criteria. Application to High Schools buildings of Pyrénées-Orientales (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ranking of epistemic uncertainties in scenario-based seismic risk evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ducellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th WCEE : World Conference of Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">11th International Conference on Structural Safety &amp; Reliability : ICOSSAR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, New-York, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688811v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generacion de escenario de riesgo sismico en una zona transfronteriza del Pirineo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Seismic risk scenarios in a cross-border zone of the Pyrenees Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nieves Lantada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Roulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janira Irizarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Nacional de Ingenieria Sismica, Granada 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Granada, España</w:t>
+              <w:t xml:space="preserve">15th World Conference on Earthquake Engineering (WCEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578872v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface deformation on the historical centre of the city of Rhodes based on radar interferometric techniques.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Seismic vulnerability inventory of existing building stock and prioritization criteria. Application to Secondary Schools buildings of Pyrénées-orientales department (France). and prioritization criteria. Application to High Schools buildings of Pyrénées-Orientales (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International symposium on deformation monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">15th WCEE : World Conference of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00615450v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of modal characteristics of building by means of ground based radar and ambient vibration measurements.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Identification of modal parameters of ambient excitation structures using continuous wavelet transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.K. Wijesundara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Foerster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International symposium on deformation monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">15th World Conference on Earthquake Engineering : 15th WCEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00615451v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios de risque sismique dans une zone transfrontalière des Pyrénées</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Assessment of modal characteristics of building by means of ground based radar and ambient vibration measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Crosetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Luizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque AFPS, Vers une maitrise durable du risque sismique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Champs-sur-Marne, France. 6 p</w:t>
+              <w:t xml:space="preserve">Joint International symposium on deformation monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613204v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00615451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des caractéristiques modales d'un bâtiment par des mesures radar et de bruit de fond sismique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Generacion de escenario de riesgo sismico en una zona transfronteriza del Pirineo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieves Lantada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Goula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque AFPS, Vers une maitrise durable du risque sismique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Champs-sur-Marne, France. 8 p</w:t>
+              <w:t xml:space="preserve">Congreso Nacional de Ingenieria Sismica, Granada 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Granada, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613247v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Surface deformation on the historical centre of the city of Rhodes based on radar interferometric techniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello de Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint International symposium on deformation monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Hong Kong SAR China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00615450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des caractéristiques modales d'un bâtiment par des mesures radar et de bruit de fond sismique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Crossetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luzi Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Colloque AFPS, Vers une maitrise durable du risque sismique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Champs-sur-Marne, France. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scénarios de risque sismique dans une zone transfrontalière des Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Goula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieves Lantada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème colloque AFPS, Vers une maitrise durable du risque sismique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Champs-sur-Marne, France. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparison of different numerical methodologies to derive fragility curves of RC buildings with soil-structure interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormoz Modaressi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURODYN 2011, Eighth International Conference on Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7200,506 +7697,506 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunalogue : Elaboration d'un démonstrateur d'analyse simple pour le déclenchement rapide d'alerte tsunami en Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web platform for storing, sharing and executing scientific workflows for Natural Risk Assessment: part 1 – data, approaches and case studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A web platform for storing, sharing and executing scientific workflows for Natural Risk Assessment: part 2 -description of an interoperable architecture based on open-source components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tellez-Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid F. Smaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 2019</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , pp.2019 - 7800, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076907v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web platform for storing, sharing and executing scientific workflows for Natural Risk Assessment: part 2 -description of an interoperable architecture based on open-source components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">A web platform for storing, sharing and executing scientific workflows for Natural Risk Assessment: part 1 – data, approaches and case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tellez-Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid F. Smaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , pp.2019 - 7800, 2019</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075035v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismic Vulnerability of Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.63-110, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118603925.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7709,131 +8206,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Damage State-Dependent Fragility Models for Reinforced Concrete Buildings Under Flood and Seismic Hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Trevlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId213"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7980,51 +8477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05057467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Negulescu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Vieille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taillefer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Trevlopoulos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105438" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05198952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dominique" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guidez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46873/2300-3960.1464" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115258v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Philmon Mzungu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perringaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105636" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04668270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Negulescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Crowley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Danciu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-2383-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04480501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Privat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44218-024-00041-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03782834v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quique" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hohmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Clain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-022-05567-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03748080v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali G&#252;ney &#214;zcebe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Tiganescu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Ozer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Galiana-Merino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22134787" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03659815v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Kharazian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Borzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12040416" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03701051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roulle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2022.850300" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03660000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Fayjaloun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Sun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tubaldi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-022-01349-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04041410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roull&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.120" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745723v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11060249" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05449912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gu&#233;rin-Marthe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102256" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742608v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Bena&#239;chouche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Le Roy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-04189-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742057v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101958" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03715089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Settimio Ferlisi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Nicodemo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Peduto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17499518.2019.1658880" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02053131v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monfort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Belvaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2019.02.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059960v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sedan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Boutaraa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gep.2018.62007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02734388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Arab" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-018-0961-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ettinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mounaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Magill" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.04.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01403000v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ulrich" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ducellier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-015-9754-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01150846v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6651" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Wijesundara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/173450" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karatzetzou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manakou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius M. Seyedi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-014-9649-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174797v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Seyedi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1253-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00919111v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-013-9572-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00853394v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Wijesundara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.569-570.294" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025292v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Luzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Crosetto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.01.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CB7CVDP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00853407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Terrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632469.2012.726604" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00744513v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-012-0460-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-10-1781-2010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368834v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Audru" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419082v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04240874v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04146300v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nachbaur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Lombard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Montane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04146301v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Leroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147191v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03748966v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03636823v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03749027v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02107457v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushan K Wijesundara" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02734613v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Tomaro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517998" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01654871v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cavalieri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Franchin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Carolina Meza Fajardo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02734409v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Albano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Giovinazzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519531" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01529377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01252073v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00926702v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Abad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023955v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desramaut" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00926694v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00821362v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00685902v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Lantada" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janira Irizarry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00702060v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00688811v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Colas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00578872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goula" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barbat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00615450v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00615451v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Luizi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lequin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00613204v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00613247v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Crossetto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzi Guido" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00591773v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hormoz Modaressi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324830v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02076907v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tellez-Arenas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Sma&#239;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02075035v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quentin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747538v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603925.ch2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05569379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Trevlopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Negulescu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2026.102713" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05057467v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Vieille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taillefer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105438" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05198952v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dominique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guidez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46873/2300-3960.1464" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Philmon Mzungu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perringaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105636" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04668270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Negulescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Crowley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Danciu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-2383-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04480501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Privat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44218-024-00041-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03660000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Fayjaloun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Sun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tubaldi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-022-01349-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03782834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quique" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hohmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Clain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-022-05567-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03748080v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali G&#252;ney &#214;zcebe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Tiganescu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Ozer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Galiana-Merino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22134787" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03659815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Kharazian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Borzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12040416" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03701051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roulle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2022.850300" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04041410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roull&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.120" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745723v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11060249" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05449912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gu&#233;rin-Marthe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102256" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Bena&#239;chouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Le Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-04189-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101958" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03715089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Settimio Ferlisi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Nicodemo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Peduto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17499518.2019.1658880" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02053131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monfort" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Belvaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2019.02.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sedan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Boutaraa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gep.2018.62007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02734388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Arab" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-018-0961-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637127v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ettinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mounaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Magill" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.04.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01403000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ulrich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ducellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-015-9754-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01150846v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6651" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357220v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Wijesundara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/173450" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karatzetzou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manakou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius M. Seyedi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-014-9649-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Seyedi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1253-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00919111v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-013-9572-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00853394v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Wijesundara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.569-570.294" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025292v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Luzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Crosetto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.01.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CB7CVDP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00853407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Terrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632469.2012.726604" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00744513v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-012-0460-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557667v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-10-1781-2010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571807v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Snee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Villar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573753v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracianne C&#233;cile" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirga Bokidingo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-23039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555960v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-23011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368834v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Audru" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04240874v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419082v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04146300v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nachbaur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Lombard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Montane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04146301v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Leroy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147191v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03636823v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03748966v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03749027v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02107457v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushan K Wijesundara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02734613v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Tomaro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517998" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01654871v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cavalieri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Franchin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Carolina Meza Fajardo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02734409v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Albano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Giovinazzi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519531" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01529377v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01252073v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00926694v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00926702v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Abad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023955v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desramaut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00821362v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00685902v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Lantada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janira Irizarry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00688811v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Colas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00702060v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00615451v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Luizi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lequin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00578872v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goula" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barbat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00615450v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00613247v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Crossetto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzi Guido" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00613204v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00591773v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hormoz Modaressi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324830v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02075035v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tellez-Arenas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quentin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Sma&#239;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02076907v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747538v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603925.ch2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991484v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>