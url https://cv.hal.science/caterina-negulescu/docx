--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -66,8014 +66,8325 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable damage state-dependent fragility models for multi-hazard interactions based on Bayesian modeling and causal inference</w:t>
+                <w:t xml:space="preserve">Seismic risk assessment at the urban scale through the development of fragility curves: the case of Chlef City (formerly El Asnam), Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Trevlopoulos</w:t>
+                <w:t xml:space="preserve">Zohra Boutaraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2026.102713⟩</w:t>
+              <w:t xml:space="preserve">Emergency Management Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (1), pp.0 - 0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48130/emst-0026-0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05569379v1</w:t>
+                <w:t xml:space="preserve">hal-05592422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-up of the Post-seismic reconstruction in Le Teil from the November 11th 2019 seismic event to now: Insights and zoom over building rehabilitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interpretable damage state-dependent fragility models for multi-hazard interactions based on Bayesian modeling and causal inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Trevlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105438⟩</w:t>
+              <w:t xml:space="preserve">Structural Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.102713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2026.102713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057467v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage assessment in the case of post-mining-induced seismicity: How to use and adapt macroseismic intensity scales?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A novel clay shrink-swell buildings damage model: From unstructured insurance data to the creation of buildings database, and the proposition of damage severity scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Philmon Mzungu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dominique</w:t>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guidez</w:t>
+                <w:t xml:space="preserve">Arthur Perringaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46873/2300-3960.1464⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127, pp.105636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198952v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel clay shrink-swell buildings damage model: From unstructured insurance data to the creation of buildings database, and the proposition of damage severity scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Damage assessment in the case of post-mining-induced seismicity: How to use and adapt macroseismic intensity scales?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Perringaux</w:t>
+                <w:t xml:space="preserve">Pascal Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Boissier</w:t>
+                <w:t xml:space="preserve">Romain Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 127, pp.105636. </w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (3), pp.377 - 392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46873/2300-3960.1464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115258v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing components for seismic risk modelling using data from the 2019 Le Teil (France) earthquake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Follow-up of the Post-seismic reconstruction in Le Teil from the November 11th 2019 seismic event to now: Insights and zoom over building rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Trevlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-24-2383-2024⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122, pp.105438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668270v1</w:t>
+                <w:t xml:space="preserve">hal-05057467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-level rise induced change in exposure of low-lying coastal land: implications for coastal conservation strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing components for seismic risk modelling using data from the 2019 Le Teil (France) earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Trevlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurentiu Danciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene Coasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s44218-024-00041-1⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (7), pp.2383 - 2401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-24-2383-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480501v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid earthquake loss updating of spatially distributed systems via sampling-based bayesian inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gehl</w:t>
+                <w:t xml:space="preserve">Sea-level rise induced change in exposure of low-lying coastal land: implications for coastal conservation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosemary Fayjaloun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+                <w:t xml:space="preserve">Adrien Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-022-01349-4⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s44218-024-00041-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660000v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIGIRISKS platform, a web-tool for single and multi-hazard risk assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rapid earthquake loss updating of spatially distributed systems via sampling-based bayesian inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Fayjaloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Tubaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-022-05567-6⟩</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-022-01349-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782834v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raspberry Shake-Based Rapid Structural Identification of Existing Buildings Subject to Earthquake Ground Motion: The Case Study of Bucharest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VIGIRISKS platform, a web-tool for single and multi-hazard risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid F Smaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Quique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Güney Özcebe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Juan Jose Galiana-Merino</w:t>
+                <w:t xml:space="preserve">Ulrich Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22134787⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-022-05567-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748080v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration-Based and Near Real-Time Seismic Damage Assessment Adaptive to Building Knowledge Level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Raspberry Shake-Based Rapid Structural Identification of Existing Buildings Subject to Earthquake Ground Motion: The Case Study of Bucharest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Güney Özcebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Tiganescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekin Ozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Kharazian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Borzi</w:t>
+                <w:t xml:space="preserve">Juan Jose Galiana-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings12040416⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (13), pp.4787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22134787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659815v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation Between Wavelet-Based Energy Parameter and Observational Damage Degrees for Gravity Design Building During the May 2018 Mayotte Seismic Crisis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vibration-Based and Near Real-Time Seismic Damage Assessment Adaptive to Building Knowledge Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekin Ozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Güney Özcebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Kharazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Roulle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Barbara Borzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Built Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbuil.2022.850300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings12040416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701051v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic damage scenarios for Mayotte: a tool for disaster management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Taillefer</w:t>
+                <w:t xml:space="preserve">Correlation Between Wavelet-Based Energy Parameter and Observational Damage Degrees for Gravity Design Building During the May 2018 Mayotte Seismic Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bertil</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agathe Roulle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.120⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbuil.2022.850300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041410v1</w:t>
+                <w:t xml:space="preserve">hal-03701051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of Earthquake Damage Estimation to the Input Data (Soil Characterization Maps and Building Exposure): Case Study in the Luchon Valley, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Seismic damage scenarios for Mayotte: a tool for disaster management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bertil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Auclair</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gehl</w:t>
+                <w:t xml:space="preserve">Christian Iasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (6), pp.249. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 354 (S2), pp.343-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences11060249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745723v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Rapid earthquake response: The state-of-the art and recommendations with a focus on European systems” [Int. J. Disaster Risk Reduct. 52 (2020) 101958]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of Earthquake Damage Estimation to the Input Data (Soil Characterization Maps and Building Exposure): Case Study in the Luchon Valley, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Fayjaloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Roullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Guérin-Marthe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57, pp.102256. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11060249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449912v1</w:t>
+                <w:t xml:space="preserve">hal-03745723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustability of exposed elements by updating their capacity for resistance after a damaging event: application to an earthquake–tsunami cascade scenario</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to “Rapid earthquake response: The state-of-the art and recommendations with a focus on European systems” [Int. J. Disaster Risk Reduct. 52 (2020) 101958]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guérin-Marthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Fayjaloun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-020-04189-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57, pp.102256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03742608v1</w:t>
+                <w:t xml:space="preserve">hal-05449912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid earthquake response: The state-of-the art and recommendations with a focus on European systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adjustability of exposed elements by updating their capacity for resistance after a damaging event: application to an earthquake–tsunami cascade scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gehl</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rosemary Fayjaloun</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed Benaïchouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101958⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (1), pp.753 - 793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-020-04189-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03742057v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03742608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic and probabilistic analyses of the 3D response of masonry buildings to imposed settlement troughs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rapid earthquake response: The state-of-the art and recommendations with a focus on European systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guérin-Marthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Fayjaloun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Georisk: Assessment and Management of Risk for Engineered Systems and Geohazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17499518.2019.1658880⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.101958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2020.101958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715089v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03742057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing vs. field survey data in a post-earthquake context: Potentialities and limits of damaged building assessment datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deterministic and probabilistic analyses of the 3D response of masonry buildings to imposed settlement troughs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Settimio Ferlisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Nicodemo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Peduto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Monfort</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Myriam Belvaux</w:t>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsase.2019.02.003⟩</w:t>
+              <w:t xml:space="preserve">Georisk: Assessment and Management of Risk for Engineered Systems and Geohazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), pp.260-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17499518.2019.1658880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053131v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Vulnerability Assessment from Earthquake Damages Historical Data Using Constrained Optimization Technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Remote sensing vs. field survey data in a post-earthquake context: Potentialities and limits of damaged building assessment datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sedan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zohra Boutaraa</w:t>
+                <w:t xml:space="preserve">Myriam Belvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geoscience and Environment Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/gep.2018.62007⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.46-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsase.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059960v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buildings Vulnerability Assessment and Damage Seismic Scenarios at Urban Scale: Application to Chlef City (Algeria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Boutaraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KSCE Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (10), pp.3948-3960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12205-018-0961-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building vulnerability to hydro-geomorphic hazards: Estimating damage probability from qualitative vulnerability assessment using logistic regression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic Vulnerability Assessment from Earthquake Damages Historical Data Using Constrained Optimization Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed Benaïchouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Boutaraa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.04.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geoscience and Environment Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 06 (02), pp.89-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/gep.2018.62007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637127v1</w:t>
+                <w:t xml:space="preserve">hal-02059960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the discrete element method to assess the seismic vulnerability of aggregated masonry buildings</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Building vulnerability to hydro-geomorphic hazards: Estimating damage probability from qualitative vulnerability assessment using logistic regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Ettinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mounaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Magill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Yao-Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-015-9754-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 541, pp.563 - 581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403000v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits on the potential accuracy of earthquake risk evaluations using the L'Aquila (Italy) earthquake as an example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Douglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 58 (2), 17 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4401/ag-6651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Modal Properties of Low-Rise Buildings Using Ambient Excitation Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Using the discrete element method to assess the seismic vulnerability of aggregated masonry buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Foerster</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ducellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/173450⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (10), pp.3135 - 3150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-015-9754-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357220v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient vibration measurements on monuments in the Medieval City of Rhodes, Greece</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Estimation of Modal Properties of Low-Rise Buildings Using Ambient Excitation Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. K. Wijesundara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Foerster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10518-014-9649-2⟩</w:t>
+              <w:t xml:space="preserve">Shock and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/173450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355449v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragility curves for masonry structures submitted to permanent ground displacements and earthquakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ambient vibration measurements on monuments in the Medieval City of Rhodes, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Karatzetzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Manakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius M. Seyedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-014-1253-x⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), pp. 331-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-014-9649-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174797v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragility curves for risk-targeted seismic design maps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Fragility curves for masonry structures submitted to permanent ground displacements and earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John Douglas</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius Seyedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (4), pp.1479-1491. </w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74 (3), pp.1461-1474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10518-013-9572-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11069-014-1253-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919111v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Damage Assessment of Regular Gravity Design Buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fragility curves for risk-targeted seismic design maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Foerster</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Douglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.569-570.294⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (4), pp.1479-1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10518-013-9572-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853394v1</w:t>
+                <w:t xml:space="preserve">hal-00919111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of seismometer and radar measurements for the modal identification of civil engineering structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Risk-targeted seismic design maps for mainland France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.01.005⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (3), pp.1999-2013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-012-0460-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01025292v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armagedom -- A Tool for Seismic Risk Assessment Illustrated with Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparison of seismometer and radar measurements for the modal identification of civil engineering structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Luzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Crosetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Roulle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13632469.2012.726604⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.10-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2013.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853407v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-targeted seismic design maps for mainland France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Seismic Damage Assessment of Regular Gravity Design Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.K. Wijesundara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-012-0460-6⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Damage Assessment of Structures X, pp 294-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.569-570.294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744513v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Armagedom -- A Tool for Seismic Risk Assessment Illustrated with Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Roulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (2), pp.253-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13632469.2012.726604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parametric studies and quantitative assessment of the vulnerability of a RC frame building exposed to differential settlements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Foerster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (9), p. 1781-1792. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-10-1781-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of macroseismic vulnerability approaches to European exposure models for the implementation of a robust rapid impact assessment procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gehl</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darren Snee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2026, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Incomplete Urban Reference Data for Risk-Oriented Geoscience Applications: Lessons from the CERES Project</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Damage State-Dependent Fragility Models for Multi-Hazard Interactions based on Bayesian Modeling with Interpretable Effects Guided by a Causal Directed Acyclic Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Trevlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2026</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th European Conference on Earthquake Engineering (ECEE2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technische Universität Berlin, Sep 2026, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573753v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Operational Earthquake Digital Twin Based on Empirical Ground-Motion Models and Period Estimation: Integration of SEISAID and B-Wave within the VIGIRISKS Platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Managing Incomplete Urban Reference Data for Risk-Oriented Geoscience Applications: Lessons from the CERES Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gracianne Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Fouzai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirga Bokidingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Legendre</w:t>
+                <w:t xml:space="preserve">Yves Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EGU General Assembly 2026, May 2026, Wien, Austria, Austria. </w:t>
+              <w:t xml:space="preserve">, EGU General Assembly 2026, May 2026, Vienna (Austria), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-23011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-23039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555960v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire de la résilience post-séisme : Application au séisme de La Laigne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated Seismic-Natech Assessment Workflow for Multi-Source Crisis Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Kazmierczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guidez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Vieille</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18th European Conference on Earthquake Engineering (ECEE2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Association for Earthquake Engineering and Structural Dynamics (DGEB), Sep 2026, BERLIN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368834v1</w:t>
+                <w:t xml:space="preserve">hal-05585928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage state-dependent fragility models for rc buildings exposed to flood and seismic hazards</w:t>
+                <w:t xml:space="preserve">An Operational Earthquake Digital Twin Based on Empirical Ground-Motion Models and Period Estimation: Integration of SEISAID and B-Wave within the VIGIRISKS Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Gehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bertil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th World Conference on Earthquake Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU General Assembly 2026, May 2026, Wien, Austria, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-23011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240874v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can damage observations from the 2019 Le Teil (France) earthquake challenge ESHM20 and ESRM20?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Trevlopoulos</w:t>
+                <w:t xml:space="preserve">Observatoire de la résilience post-séisme : Application au séisme de La Laigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gehl</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Audru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th World Conference on Earthquake Engineering (WCEE2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Earthquake Engineering; Italian National Association of Earthquake Engineering, Jun 2024, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419082v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonne pratique à l'attention du public pour réduire la vulnérabilité du bâti existant face au risque de glissement de terrain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Damage state-dependent fragility models for rc buildings exposed to flood and seismic hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Trevlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">https://afpcnt.org/events/11e-colloque-national-afps-2023-du-7-10-novembre-2023/</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Génie Parasismique, Nov 2023, Gosier (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">18th World Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146300v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche intégrée du risque tsunami pour renforcer les capacités de résilience d'un territoire : l'exemple de la Martinique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Can damage observations from the 2019 Le Teil (France) earthquake challenge ESHM20 and ESRM20?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Trevlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national AFPS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Génie Parasismique, Nov 2023, Gosier (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">18th World Conference on Earthquake Engineering (WCEE2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Earthquake Engineering; Italian National Association of Earthquake Engineering, Jun 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146301v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the 2020 European Seismic Hazard and Risk Models using observations from the 2019 Le Teil earthquake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Trevlopoulos</w:t>
+                <w:t xml:space="preserve">Bonne pratique à l'attention du public pour réduire la vulnérabilité du bâti existant face au risque de glissement de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nachbaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gehl</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Montane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque National de l'AFPS - Le risque sismique dans un contexte multi-risques : Comprendre, gérer, prévenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Génie Parasismique (AFPS), Nov 2023, Le Gosier, Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">https://afpcnt.org/events/11e-colloque-national-afps-2023-du-7-10-novembre-2023/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Génie Parasismique, Nov 2023, Gosier (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147191v1</w:t>
+                <w:t xml:space="preserve">hal-04146300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslides risk mapping using the Vigirisks web-tool: application in Normandie (France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Approche intégrée du risque tsunami pour renforcer les capacités de résilience d'un territoire : l'exemple de la Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nachbaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farid F Smaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11e colloque national AFPS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Génie Parasismique, Nov 2023, Gosier (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636823v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian updating for rapid earthquake loss assessment of road network systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing the 2020 European Seismic Hazard and Risk Models using observations from the 2019 Le Teil earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Trevlopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gehl</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd EUROPEAN CONFERENCE ON EARTHQUAKE ENGINEERING &amp; SEISMOLOGY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">11ème Colloque National de l'AFPS - Le risque sismique dans un contexte multi-risques : Comprendre, gérer, prévenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Génie Parasismique (AFPS), Nov 2023, Le Gosier, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748966v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of earthquake damage estimation to the input data: Case study in the Luchon valley, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Bayesian updating for rapid earthquake loss assessment of road network systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary Fayjaloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Tubaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd EUROPEAN CONFERENCE ON EARTHQUAKE ENGINEERING &amp; SEISMOLOGY Sep 2022, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">3rd EUROPEAN CONFERENCE ON EARTHQUAKE ENGINEERING &amp; SEISMOLOGY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749027v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENERGY-BASED SEISMIC DESIGN: NEEDS OF ENERGY DAMAGE INDEX VALUES FOR SERVICEABILITY AND ULTIMATE LIMIT STATES FOR GRAVITY DESIGN BUILDINGS?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Landslides risk mapping using the Vigirisks web-tool: application in Normandie (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid F Smaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPDYN, 2019, 7th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, 24-26 June 2019, Crete, Greece, Greece</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107457v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide Observation from ALOS-2/PALSAR-2 Data (Image Correlation Techniques and Sar Interferometry). Application to Salazie Circle Landslides (La Reunion Island)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of earthquake damage estimation to the input data: Case study in the Luchon valley, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Fayjaloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcello de Michele</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Roulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd EUROPEAN CONFERENCE ON EARTHQUAKE ENGINEERING &amp; SEISMOLOGY Sep 2022, Bucarest, Romania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bucarest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734613v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Bayesian Networks as a Decision Support System for the rapid loss assessment of infrastructure systems</w:t>
+                <w:t xml:space="preserve">ENERGY-BASED SEISMIC DESIGN: NEEDS OF ENERGY DAMAGE INDEX VALUES FOR SERVICEABILITY AND ULTIMATE LIMIT STATES FOR GRAVITY DESIGN BUILDINGS?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gehl</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushan K Wijesundara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Earthquake Engineering - 16ECEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">COMPDYN, 2019, 7th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, 24-26 June 2019, Crete, Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654871v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Satellite Remote Sensing to Monitor Vulnerablity of Buildings to Earthquakes Within a Semi-Empirical Macroseismic Approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Landslide Observation from ALOS-2/PALSAR-2 Data (Image Correlation Techniques and Sar Interferometry). Application to Salazie Circle Landslides (La Reunion Island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Tomaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Foumelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Valencia, France. pp.2956-2959, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519531⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, France. pp.506-509, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734409v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of a hybrid simulation-based/Bayesian approach for the risk assessment of a real-world road network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Bayesian Networks as a Decision Support System for the rapid loss assessment of infrastructure systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cavalieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Franchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gehl</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristel Carolina Meza Fajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Structural Safety &amp; Reliability (ICOSSAR 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">16th European Conference on Earthquake Engineering - 16ECEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529377v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retro-scénarios de dommages sismiques à partir du cas de l'Aquila en Italie</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Potential of Satellite Remote Sensing to Monitor Vulnerablity of Buildings to Earthquakes Within a Semi-Empirical Macroseismic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Giovinazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Foumelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque National AFPS 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, France. pp.2956-2959, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252073v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic risk maps for Eurocode-8 designed buildings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robustness of a hybrid simulation-based/Bayesian approach for the risk assessment of a real-world road network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cavalieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Franchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second European Conference on Earthquake Engineering and Seismology (2ECEES) : a joint event of the 15th European Conference on Earthquake engineering &amp; 34th General Assembly of the European Seismological Commission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">12th International Conference on Structural Safety &amp; Reliability (ICOSSAR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926694v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of seismic risk estimates using different methods to model fragility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retro-scénarios de dommages sismiques à partir du cas de l'Aquila en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gehl</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Roulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second European Conference on Earthquake Engineering and Seismology (2ECEES) : a joint event of the 15th European Conference on Earthquake engineering &amp; 34th General Assembly of the European Seismological Commission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">9ème Colloque National AFPS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926702v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligurian earthquake: Seismic and tsunami scenario modeling, from hazard to risk assessment towards evacuation planning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic risk maps for Eurocode-8 designed buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European conference on earthquake engineering and seismology : 2ECEES 2014</w:t>
+              <w:t xml:space="preserve">Second European Conference on Earthquake Engineering and Seismology (2ECEES) : a joint event of the 15th European Conference on Earthquake engineering &amp; 34th General Assembly of the European Seismological Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023955v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking of epistemic uncertainties in scenario-based seismic risk evaluations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Ulrich</w:t>
+                <w:t xml:space="preserve">Ligurian earthquake: Seismic and tsunami scenario modeling, from hazard to risk assessment towards evacuation planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ariane Ducellier</w:t>
+                <w:t xml:space="preserve">Olivier Brivois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desramaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Structural Safety &amp; Reliability : ICOSSAR 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, New-York, United States. pp.1-7</w:t>
+              <w:t xml:space="preserve">2nd European conference on earthquake engineering and seismology : 2ECEES 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821362v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic risk scenarios in a cross-border zone of the Pyrenees Pyrenees</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparison of seismic risk estimates using different methods to model fragility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ducellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Conference on Earthquake Engineering (WCEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Second European Conference on Earthquake Engineering and Seismology (2ECEES) : a joint event of the 15th European Conference on Earthquake engineering &amp; 34th General Assembly of the European Seismological Commission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685902v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic vulnerability inventory of existing building stock and prioritization criteria. Application to Secondary Schools buildings of Pyrénées-orientales department (France). and prioritization criteria. Application to High Schools buildings of Pyrénées-Orientales (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ranking of epistemic uncertainties in scenario-based seismic risk evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ducellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th WCEE : World Conference of Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">11th International Conference on Structural Safety &amp; Reliability : ICOSSAR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, New-York, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688811v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of modal parameters of ambient excitation structures using continuous wavelet transform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Seismic risk scenarios in a cross-border zone of the Pyrenees Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieves Lantada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Roulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janira Irizarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Conference on Earthquake Engineering : 15th WCEE</w:t>
+              <w:t xml:space="preserve">15th World Conference on Earthquake Engineering (WCEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702060v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of modal characteristics of building by means of ground based radar and ambient vibration measurements.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Seismic vulnerability inventory of existing building stock and prioritization criteria. Application to Secondary Schools buildings of Pyrénées-orientales department (France). and prioritization criteria. Application to High Schools buildings of Pyrénées-Orientales (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Colas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International symposium on deformation monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">15th WCEE : World Conference of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00615451v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generacion de escenario de riesgo sismico en una zona transfronteriza del Pirineo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Identification of modal parameters of ambient excitation structures using continuous wavelet transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.K. Wijesundara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Foerster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Nacional de Ingenieria Sismica, Granada 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Granada, España</w:t>
+              <w:t xml:space="preserve">15th World Conference on Earthquake Engineering : 15th WCEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578872v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface deformation on the historical centre of the city of Rhodes based on radar interferometric techniques.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparison of different numerical methodologies to derive fragility curves of RC buildings with soil-structure interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Foerster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hormoz Modaressi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International symposium on deformation monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">EURODYN 2011, Eighth International Conference on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00615450v1</w:t>
+                <w:t xml:space="preserve">hal-00591773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des caractéristiques modales d'un bâtiment par des mesures radar et de bruit de fond sismique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assessment of modal characteristics of building by means of ground based radar and ambient vibration measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michele Crossetto</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luzi Guido</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Guido Luizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque AFPS, Vers une maitrise durable du risque sismique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Champs-sur-Marne, France. 8 p</w:t>
+              <w:t xml:space="preserve">Joint International symposium on deformation monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613247v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00615451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios de risque sismique dans une zone transfrontalière des Pyrénées</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Surface deformation on the historical centre of the city of Rhodes based on radar interferometric techniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello de Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque AFPS, Vers une maitrise durable du risque sismique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Champs-sur-Marne, France. 6 p</w:t>
+              <w:t xml:space="preserve">Joint International symposium on deformation monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613204v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00615450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different numerical methodologies to derive fragility curves of RC buildings with soil-structure interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Generacion de escenario de riesgo sismico en una zona transfronteriza del Pirineo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieves Lantada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Goula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN 2011, Eighth International Conference on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Congreso Nacional de Ingenieria Sismica, Granada 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Granada, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591773v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des caractéristiques modales d'un bâtiment par des mesures radar et de bruit de fond sismique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Crossetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luzi Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Colloque AFPS, Vers une maitrise durable du risque sismique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Champs-sur-Marne, France. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scénarios de risque sismique dans une zone transfrontalière des Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Barbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Goula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieves Lantada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème colloque AFPS, Vers une maitrise durable du risque sismique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Champs-sur-Marne, France. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunalogue : Elaboration d'un démonstrateur d'analyse simple pour le déclenchement rapide d'alerte tsunami en Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A web platform for storing, sharing and executing scientific workflows for Natural Risk Assessment: part 2 -description of an interoperable architecture based on open-source components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tellez-Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid F. Smaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , pp.2019 - 7800, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A web platform for storing, sharing and executing scientific workflows for Natural Risk Assessment: part 1 – data, approaches and case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tellez-Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid F. Smaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8083,120 +8394,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismic Vulnerability of Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.63-110, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118603925.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8206,131 +8517,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Damage State-Dependent Fragility Models for Reinforced Concrete Buildings Under Flood and Seismic Hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Trevlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId226"/>
+      <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8477,51 +8788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05569379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Trevlopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Negulescu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2026.102713" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05057467v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Vieille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taillefer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105438" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05198952v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dominique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guidez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46873/2300-3960.1464" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Philmon Mzungu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perringaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105636" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04668270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Negulescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Crowley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Danciu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-2383-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04480501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Privat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44218-024-00041-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03660000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Fayjaloun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Sun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tubaldi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-022-01349-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03782834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quique" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hohmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Clain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-022-05567-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03748080v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali G&#252;ney &#214;zcebe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Tiganescu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Ozer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Galiana-Merino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22134787" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03659815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Kharazian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Borzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12040416" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03701051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roulle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2022.850300" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04041410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roull&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.120" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745723v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11060249" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05449912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gu&#233;rin-Marthe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102256" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Bena&#239;chouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Le Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-04189-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101958" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03715089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Settimio Ferlisi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Nicodemo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Peduto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17499518.2019.1658880" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02053131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monfort" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Belvaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2019.02.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sedan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Boutaraa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gep.2018.62007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02734388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Arab" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-018-0961-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637127v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ettinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mounaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Magill" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.04.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01403000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ulrich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ducellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-015-9754-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01150846v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6651" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357220v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Wijesundara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/173450" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karatzetzou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manakou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius M. Seyedi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-014-9649-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Seyedi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1253-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00919111v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-013-9572-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00853394v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Wijesundara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.569-570.294" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025292v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Luzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Crosetto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.01.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CB7CVDP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00853407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Terrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632469.2012.726604" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00744513v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-012-0460-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557667v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-10-1781-2010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571807v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Snee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Villar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573753v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracianne C&#233;cile" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirga Bokidingo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-23039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555960v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-23011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368834v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Audru" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04240874v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419082v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04146300v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nachbaur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Lombard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Montane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04146301v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Leroy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147191v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03636823v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03748966v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03749027v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02107457v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushan K Wijesundara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02734613v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Tomaro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517998" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01654871v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cavalieri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Franchin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Carolina Meza Fajardo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02734409v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Albano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Giovinazzi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519531" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01529377v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01252073v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00926694v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00926702v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Abad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023955v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Martin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desramaut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00821362v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00685902v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Lantada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janira Irizarry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00688811v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Colas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00702060v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00615451v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Luizi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lequin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00578872v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goula" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barbat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00615450v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00613247v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Crossetto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzi Guido" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00613204v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00591773v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hormoz Modaressi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324830v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02075035v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tellez-Arenas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quentin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Sma&#239;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02076907v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747538v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603925.ch2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991484v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05592422v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Boutaraa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Negulescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48130/emst-0026-0003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05569379v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Trevlopoulos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2026.102713" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115258v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Philmon Mzungu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perringaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105636" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05198952v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Vieille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dominique" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guidez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46873/2300-3960.1464" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05057467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taillefer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105438" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04668270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Negulescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Crowley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Danciu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-24-2383-2024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04480501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Privat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44218-024-00041-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03660000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Fayjaloun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Sun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tubaldi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-022-01349-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03782834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quique" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hohmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Clain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-022-05567-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03748080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali G&#252;ney &#214;zcebe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Tiganescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Ozer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Galiana-Merino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22134787" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03659815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Kharazian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Borzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12040416" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03701051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roulle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2022.850300" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04041410v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roull&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.120" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745723v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11060249" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05449912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gu&#233;rin-Marthe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102256" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Bena&#239;chouche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Le Roy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-04189-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101958" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03715089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Settimio Ferlisi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Nicodemo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Peduto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17499518.2019.1658880" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02053131v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monfort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Belvaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2019.02.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02734388v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Arab" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sedan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12205-018-0961-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059960v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gep.2018.62007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637127v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ettinger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mounaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Magill" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao-Lafourcade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.04.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01150846v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6651" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01403000v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ulrich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ducellier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-015-9754-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357220v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Wijesundara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Foerster" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/173450" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355449v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karatzetzou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manakou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius M. Seyedi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-014-9649-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174797v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Seyedi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-014-1253-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00919111v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-013-9572-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00744513v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-012-0460-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025292v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Luzi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Crosetto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.01.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CB7CVDP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00853394v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Wijesundara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.569-570.294" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00853407v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Terrier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632469.2012.726604" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00557667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-10-1781-2010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571807v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Snee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Villar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578779v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573753v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracianne C&#233;cile" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirga Bokidingo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-23039" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585928v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Kazmierczak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555960v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-23011" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368834v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Audru" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04240874v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419082v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04146300v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nachbaur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Lombard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Montane" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04146301v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Leroy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147191v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03748966v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03636823v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03749027v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02107457v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushan K Wijesundara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02734613v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Tomaro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517998" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01654871v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cavalieri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Franchin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Carolina Meza Fajardo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02734409v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Albano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Giovinazzi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519531" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01529377v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01252073v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00926694v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023955v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Martin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desramaut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00926702v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Abad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00821362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00685902v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Lantada" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janira Irizarry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00688811v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Colas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00702060v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00591773v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hormoz Modaressi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00615451v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Luizi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lequin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00615450v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00578872v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goula" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barbat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00613247v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Crossetto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzi Guido" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00613204v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324830v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02075035v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tellez-Arenas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quentin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Sma&#239;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02076907v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747538v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603925.ch2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991484v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>