--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caterina Pasqualino </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caterina PASQUALINO-REGIS est anthropologue (directrice de recherche au CNRS, enseigne à l’EHESS) et cinéaste. Elle travaille sur les rapports entre art et anthropologie, notamment sur la performance comme enjeu identitaire et politique (Les Gitans flamencos d'Andalousie, CNRS édition MSH, Paris, 1998 ; El contagio emocional , Editorial Universidad de Granada, colección Antropología y Estudios Culturales, Granada, 2022). Son travail récent l’amène à concevoir le terrain anthropologique comme un dispositif performatif de collaboration, de mise en scène et de reconstitution (Experimental film and Anthropology, avec Arnd Schneider, London /New York : Bloomsbury, 2014 et Le terrain comme mise en scène, édité avec Bernard Müller et Arnd Schneider, Paris :  Presses Universitaires de Lyon, 2017). Parmi ses films : Tierra Inquieta (avec Chiara Ambrosio), Film diffusé dans le cadre du cycle « Cinéma d’avant garde » dirigé par Nicole Brenez le 17 juin 2017 à la Cinémathèque de Paris. Projeté aux festivals de documentaires de Athènes, Athènes Ethnofest (2018), au Trento film festival, Trento (2018) et à la Whitechapel Gallery, Londres (2021). 2024 Morire a Palermo, Production Bibifilm et MIM, Italie 2024, 65 minutes, avec sous-titres en français et en anglais. Le film a été sélectionné au Montreal Independent Film Festival (Death in Palermo), au Berlin Indie Film Festival, au Berlin Lift-Off Film Festival, au LA Sun Film Festival, au LA Film & Documentary Award, au Cannes Art Fest, au Sole Luna Festival, au Jean-Rouch International Film Festival (Paris), au New York True Venture Film Festival et au Auguri Film Festival. Il a été nommé au Swiss Alpenglow Film Festival, au Swedish International Film Festival, au Doc Only (Copenhague), s'est classé en demi-finale au Kyoto Independent Film Festival et au 4th London International Filmmakers Festival, et a reçu une mention honorable au Indian Independent Film Festival ainsi qu'au Ponza Film Festival.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les morts en question, une enquête filmique à Palerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au volume &amp;quot;Dramaturgies du réel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Angoisses environnementales et radicalités politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Dematteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Scénarios environnementaux, 6, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/chcp.1548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litany of ghosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnographic Theory - HAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.261-262. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/730191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces pluriels d’une revue d’anthropologie du politique - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ciavolella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Fusachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces pluriels d’une revue d’anthropologie du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ciavolella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Fusaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Focus Gilbert Peyre»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia museale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020 « Una microantropologia di scarpe » in Antropologia Museale sous l’intitulé Oggetti fuori posto, oggetti che parlano, dirigé par Caterina Pasqualino, Nicole Lapierre, Bernard Muller et Francine Saillant, anno 15, numéro 43.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia Museale </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (43)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una microantropologia di scarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia museale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Objets déplacés, objets qui parlent, 15 (numéro 43)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradis debout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers ReMix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuba, par delà les océans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramaturgies du réel. Entre art et sciences humaines et sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 116, 2025, Dramaturgies du réel, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/1awm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El contagio emotional, EUG (Editorial Universidad de Granada), Granade, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macchine Vive. Dalle marionette agli umanoidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terrain comme mise en scène, édité avec Bernard Müller et Arnd Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Film and Anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, Arnd Schneider et Caterina Pasqualino, ISBN. 978-0-85785-443-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flamenco gitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions. 2008, 9782271066015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena un villaggio siciliano sessant'anni dopo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, ISBN:8871042476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'uomo Marionetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macchine Vive. Dalle marionette agli umanoidi, Edizioni del Museo Pasqualino, Palermo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vivir juntos frente al contagio emocional »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pandemia y Confinamiento. Aportes Antropológicos sobre sociedad y cultura, María J. Bruxó Rey &amp; J.A. Gonzáles Alcantud (Eds.), Editorial Universidad de Granada, colección Antropología y Estudios Culturales, Granada, pp. 179-196</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Raggea, la contestation rasta à Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa y la contracultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir à Palerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes et Anthropologues dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tierra Inquieta. La fabrique des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le terrain comme mise en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocalisation of suffering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suffering, art and aesthetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, 2014, ISBN-10. 1137426071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième session du colloque &amp;quot;La narration dans tous ses états ...&amp;quot;: Émotions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01845116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caterina Pasqualino </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caterina PASQUALINO-REGIS est anthropologue (directrice de recherche au CNRS, enseigne à l’EHESS) et cinéaste. Elle travaille sur les rapports entre art et anthropologie, notamment sur la performance comme enjeu identitaire et politique (Les Gitans flamencos d'Andalousie, CNRS édition MSH, Paris, 1998 ; El contagio emocional , Editorial Universidad de Granada, colección Antropología y Estudios Culturales, Granada, 2022). Son travail récent l’amène à concevoir le terrain anthropologique comme un dispositif performatif de collaboration, de mise en scène et de reconstitution (Experimental film and Anthropology, avec Arnd Schneider, London /New York : Bloomsbury, 2014 et Le terrain comme mise en scène, édité avec Bernard Müller et Arnd Schneider, Paris :  Presses Universitaires de Lyon, 2017). Parmi ses films : Tierra Inquieta (avec Chiara Ambrosio), Film diffusé dans le cadre du cycle « Cinéma d’avant garde » dirigé par Nicole Brenez le 17 juin 2017 à la Cinémathèque de Paris. Projeté aux festivals de documentaires de Athènes, Athènes Ethnofest (2018), au Trento film festival, Trento (2018) et à la Whitechapel Gallery, Londres (2021). 2024 Morire a Palermo, Production Bibifilm et MIM, Italie 2024, 65 minutes, avec sous-titres en français et en anglais. Le film a été sélectionné au Montreal Independent Film Festival (Death in Palermo), au Berlin Indie Film Festival, au Berlin Lift-Off Film Festival, au LA Sun Film Festival, au LA Film & Documentary Award, au Cannes Art Fest, au Sole Luna Festival, au Jean-Rouch International Film Festival (Paris), au New York True Venture Film Festival et au Auguri Film Festival. Il a été nommé au Swiss Alpenglow Film Festival, au Swedish International Film Festival, au Doc Only (Copenhague), s'est classé en demi-finale au Kyoto Independent Film Festival et au 4th London International Filmmakers Festival, et a reçu une mention honorable au Indian Independent Film Festival ainsi qu'au Ponza Film Festival.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Angoisses environnementales et radicalités politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Dematteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Scénarios environnementaux, 6, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/chcp.1548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les morts en question, une enquête filmique à Palerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au volume &amp;quot;Dramaturgies du réel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litany of ghosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnographic Theory - HAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.261-262. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/730191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces pluriels d’une revue d’anthropologie du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ciavolella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Fusaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces pluriels d’une revue d’anthropologie du politique - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ciavolella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Fusachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condition humaine / Conditions politiques : revue internationale d'anthropologie du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una microantropologia di scarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia museale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Objets déplacés, objets qui parlent, 15 (numéro 43)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Focus Gilbert Peyre»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia museale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2020 « Una microantropologia di scarpe » in Antropologia Museale sous l’intitulé Oggetti fuori posto, oggetti che parlano, dirigé par Caterina Pasqualino, Nicole Lapierre, Bernard Muller et Francine Saillant, anno 15, numéro 43.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia Museale </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (43)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradis debout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers ReMix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuba, par delà les océans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; Travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramaturgies du réel. Entre art et sciences humaines et sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 116, 2025, Dramaturgies du réel, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/1awm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macchine Vive. Dalle marionette agli umanoidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El contagio emotional, EUG (Editorial Universidad de Granada), Granade, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terrain comme mise en scène, édité avec Bernard Müller et Arnd Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Film and Anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, Arnd Schneider et Caterina Pasqualino, ISBN. 978-0-85785-443-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flamenco gitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions. 2008, 9782271066015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena un villaggio siciliano sessant'anni dopo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990, ISBN:8871042476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'uomo Marionetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macchine Vive. Dalle marionette agli umanoidi, Edizioni del Museo Pasqualino, Palermo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vivir juntos frente al contagio emocional »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pandemia y Confinamiento. Aportes Antropológicos sobre sociedad y cultura, María J. Bruxó Rey &amp; J.A. Gonzáles Alcantud (Eds.), Editorial Universidad de Granada, colección Antropología y Estudios Culturales, Granada, pp. 179-196</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical Raggea, la contestation rasta à Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa y la contracultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir à Palerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes et Anthropologues dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tierra Inquieta. La fabrique des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le terrain comme mise en scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocalisation of suffering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suffering, art and aesthetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, 2014, ISBN-10. 1137426071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième session du colloque &amp;quot;La narration dans tous ses états ...&amp;quot;: Émotions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pasqualino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01845116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Pasqualino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101578v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541798v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Dematteo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/chcp.1548" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/730191" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04296843v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ciavolella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fusachi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hazard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neveu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199203v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fusaschi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099543v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1awm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928743v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103057v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099562v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686269v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01845116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lombard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Taylor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Dematteo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Pasqualino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/chcp.1548" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101578v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/730191" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199203v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ciavolella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fusaschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hazard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neveu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04296843v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fusachi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1awm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928739v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099756v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928743v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103057v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099562v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686269v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01845116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lombard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Taylor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>