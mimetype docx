--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2122,51 +2122,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDF93D06"/>
+    <w:nsid w:val="6E0C8C44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>