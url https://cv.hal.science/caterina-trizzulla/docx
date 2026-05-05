--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -281,273 +281,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04787793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire une BD, Négociation d’une expérience de consommation en contexte expérientiel aléatoire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le labyrinthe des passions : une plongée dans la gestion communautaire des projets entrepreneuriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garcia-Bardidia Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Trizzulla</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Comino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française du Marketing 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">20èmes Journées Normandes de Recherche sur la Consommation (JNRC) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351232v1</w:t>
+                <w:t xml:space="preserve">hal-03476276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le labyrinthe des passions : une plongée dans la gestion communautaire des projets entrepreneuriaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Boyaval</w:t>
+                <w:t xml:space="preserve">Lire une BD, Négociation d’une expérience de consommation en contexte expérientiel aléatoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Trizzulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garcia-Bardidia Renaud</w:t>
+                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Herbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caterina Trizzulla</w:t>
+                <w:t xml:space="preserve">Loic Comino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Normandes de Recherche sur la Consommation (JNRC) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française du Marketing 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476276v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir la double dimension des pratiques de consommation à partir des portraits sociologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Trizzulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -723,51 +723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de joueurs et appropriation de la pratique : une observation participante en équipe dans le jeu League of Legends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -939,51 +939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Trizzulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées Normandes de Recherche sur la Consommation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1008,51 +1008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire (des) affaire(s) sur leboncoin.fr : des pratiques entre autonomisation et exclusion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Trizzulla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1116,51 +1116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Trizzulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journées Communication Hors-médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1177,398 +1177,398 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages sociaux des monnaies dans les jeux vidéo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Apprendre à gérer un budget grâce… au jeu vidéo FIFA ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Trizzulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2-3 (238-239), pp.213-240. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.238.0213⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">⟨10.64628/AAK.7vew4cdqe⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133791v1</w:t>
-[...103 lines deleted...]
-                <w:t xml:space="preserve">hal-01371707v1</w:t>
+                <w:t xml:space="preserve">hal-04089779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à gérer un budget grâce… au jeu vidéo FIFA ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages sociaux des monnaies dans les jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Trizzulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2-3 (238-239), pp.213-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.238.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Bourdieu à Lahire : déterminismes sociaux et pratiques de consommation plurielles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Trizzulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (1), pp.87 - 105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.7vew4cdqe⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04089779v1</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0767370115612050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1924,51 +1924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie de Pierre Bourdieu : La consommation par les pratiques sociales et la domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garcia-Bardidia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Trizzulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2122,51 +2122,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E0C8C44"/>
+    <w:nsid w:val="1456EF48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2353,51 +2353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caterina-trizzulla" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5138-5710" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787793v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gorge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lallemand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Trizzulla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Comino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03476276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boyaval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia-Bardidia Renaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351231v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351239v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Velpry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bailly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Hamon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133791v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.238.0213" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371707v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;my" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115612050" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7vew4cdqe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Joud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeon-Renault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Walser-Luchesi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urbain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01981936v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0156" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47331-4_27" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01697008v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.remye.2015.01.0079" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caterina-trizzulla" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5138-5710" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787793v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beudaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gorge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lallemand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Trizzulla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03476276v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boyaval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia-Bardidia Renaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351232v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Comino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351231v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351239v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Velpry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bailly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Hamon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7vew4cdqe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.238.0213" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371707v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;my" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115612050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Joud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeon-Renault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Walser-Luchesi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urbain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01981936v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORR0156" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47331-4_27" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01697008v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.remye.2015.01.0079" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>