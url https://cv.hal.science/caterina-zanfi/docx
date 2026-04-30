--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -559,222 +559,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04582229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
+                <w:t xml:space="preserve">Henri Bergson. Segni di vita di Federico Leoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Zanfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Worms</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocco Ronchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Lisciani Petrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bergsoniana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bergsoniana.1254⟩</w:t>
+              <w:t xml:space="preserve">Iride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.381-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1414/112757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04180059v1</w:t>
+                <w:t xml:space="preserve">halshs-04583009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Bergson. Segni di vita di Federico Leoni</w:t>
+                <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Zanfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Enrica Lisciani Petrini</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Worms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iride</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2, pp.381-406. </w:t>
+              <w:t xml:space="preserve">Bergsoniana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1414/112757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bergsoniana.1254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04583009v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04180059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atlas européen des philosophies de la vie. Introduction</w:t>
               </w:r>
@@ -1444,51 +1444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bergson dal vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocco Ronchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Buongiorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2821,178 +2821,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parole rédemptrice. Plessner face à l'idéologie de la vie</w:t>
+                <w:t xml:space="preserve">Der Homo faber am Anfang des 20. Jahrhunderts. Jenseits von Kulturkritik und Mängelanthropologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Zanfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helmuth Plessner et la pensée française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Normative und deskriptive Dimensionen der Kulturphilosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ergon – ein Verlag in der Nomos Verlagsgesellschaft, pp.163-176, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783987401701-163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05465522v1</w:t>
+                <w:t xml:space="preserve">hal-05114104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Der Homo faber am Anfang des 20. Jahrhunderts. Jenseits von Kulturkritik und Mängelanthropologie</w:t>
+                <w:t xml:space="preserve">La parole rédemptrice. Plessner face à l'idéologie de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Zanfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normative und deskriptive Dimensionen der Kulturphilosophie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Helmuth Plessner et la pensée française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-39, 2025, 9791037044358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5771/9783987401701-163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05114104v1</w:t>
+                <w:t xml:space="preserve">halshs-05465522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologie et politique chez Haeckel</w:t>
               </w:r>
@@ -3391,196 +3391,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04341830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Von Bologna nach Neapel. Zwei internationale philosophische Kongresse vor und nach dem Krieg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Einleitung – Die Philosophiegeschichtschreibung im Ersten Weltkrieg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Hartung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Zanfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Philosophiegeschichtsschreibung im Ersten Weltkrieg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Verlag Karl Alber, pp.137-155, 2022, 978-3-495-99932-5. </w:t>
+              <w:t xml:space="preserve">, Verlag Karl Alber, pp.9-18, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5771/9783495999325-137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5771/9783495999325-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712325v1</w:t>
+                <w:t xml:space="preserve">hal-03712322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Einleitung – Die Philosophiegeschichtschreibung im Ersten Weltkrieg</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Von Bologna nach Neapel. Zwei internationale philosophische Kongresse vor und nach dem Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Zanfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Philosophiegeschichtsschreibung im Ersten Weltkrieg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Verlag Karl Alber, pp.9-18, 2022, </w:t>
+              <w:t xml:space="preserve">, Verlag Karl Alber, pp.137-155, 2022, 978-3-495-99932-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5771/9783495999325-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5771/9783495999325-137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712322v1</w:t>
+                <w:t xml:space="preserve">hal-03712325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bergson e la Lebensphilosophie oggi</w:t>
               </w:r>
@@ -3629,281 +3629,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03913922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filosofia della vita</w:t>
+                <w:t xml:space="preserve">Bergson and German Philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Zanfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Daniela Calabrò. </w:t>
+              <w:t xml:space="preserve">Mark Sinclair; Yaron Wolf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La passione del pensiero. Studi in onore di Enrica Lisciani-Petrini</w:t>
+              <w:t xml:space="preserve">The Bergsonian Mind</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quodlibet</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.171-182, 2021, 978-88-229-0796-7</w:t>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9780367074333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506540v1</w:t>
+                <w:t xml:space="preserve">hal-03506332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Banfi</w:t>
+                <w:t xml:space="preserve">La filosofia della vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Zanfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jörn Bohr; Gerald Hartung; Heike Koenig; Tim-Florian Steinbach. </w:t>
+              <w:t xml:space="preserve">Daniela Calabrò. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simmel-Handbuch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J.B. Metzler, pp.427-428, 2021, 978-3-476-05759-4. </w:t>
+              <w:t xml:space="preserve">La passione del pensiero. Studi in onore di Enrica Lisciani-Petrini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-476-05760-0_42⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quodlibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-182, 2021, 978-88-229-0796-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506342v1</w:t>
+                <w:t xml:space="preserve">hal-03506540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bergson and German Philosophy</w:t>
+                <w:t xml:space="preserve">Antonio Banfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Zanfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mark Sinclair; Yaron Wolf. </w:t>
+              <w:t xml:space="preserve">Jörn Bohr; Gerald Hartung; Heike Koenig; Tim-Florian Steinbach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Bergsonian Mind</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Simmel-Handbuch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.B. Metzler, pp.427-428, 2021, 978-3-476-05759-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-476-05760-0_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506332v1</w:t>
+                <w:t xml:space="preserve">hal-03506342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italien</w:t>
               </w:r>
@@ -4522,51 +4522,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDD00B97"/>
+    <w:nsid w:val="103F318C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4753,51 +4753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caterina-zanfi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5025-4784" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150395000" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465500v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Zanfi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Worms" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154jt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12b4t" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582190v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13136/thau.v12i1.284" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582229v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bergsoniana.2060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bergsoniana.1254" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Ronchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Lisciani Petrini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1414/112757" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.119.2.3290929" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03722041v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bergsoniana.1009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506337v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506974v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bergsoniana.497" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bergsoniana.435" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03502239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbpa-2020-0012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03502240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Scheler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbpa-2020-0013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/stor732" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Buongiorno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098607v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bianchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Dogliani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/stor700" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368905v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05782-6.p.0007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.144.0459" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366860v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Serina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854162v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard-jeunesse.fr/9782075172370/la-nature-est-elle-naturelle.html?utm_campaign=GALLIMARD+JEUNESSE+-+Newsletter+septembre+2024+n%c2%b01+-+11%2f01%2f2024&amp;amp;utm_content=Bonne+rentr%c3%a9e+avec+Lucr%c3%a8ce+!&amp;amp;utm_medium=Emailing+via+Sendethic&amp;amp;utm_source=Sendethic#Book-leaf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03712320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hartung" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783495999325" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02987247v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergson Henri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worms Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsddb.fr/home" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Francois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yala Kisukidi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438727v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manlio Iofrida" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114104v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783987401701-163" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bossi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlin Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854097v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-circe.fr/livre-Les_enfants_de_Georg_Simmel-652-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106739v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-openedition-org.inshs.bib.cnrs.fr/editionsulm/9823" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsulm.9823" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04341830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57613" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03712325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783495999325-137" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03712322v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783495999325-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913922v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quodlibet.it/libro/9788822912831" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506342v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05760-0_42" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506332v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Bergsonian-Mind/Sinclair-Wolf/p/book/9780367074333#" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506340v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05760-0_68" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03503991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiknygos.lt/filosofemos-xx-a-filosofija/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03098075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.fr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lit-verlag.de/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779485v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515213v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caterina-zanfi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5025-4784" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150395000" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465500v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Zanfi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Worms" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154jt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12b4t" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582190v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13136/thau.v12i1.284" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582229v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bergsoniana.2060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583009v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Ronchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Lisciani Petrini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1414/112757" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bergsoniana.1254" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.119.2.3290929" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03722041v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bergsoniana.1009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506337v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506974v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bergsoniana.497" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bergsoniana.435" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03502239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbpa-2020-0012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03502240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Scheler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbpa-2020-0013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/stor732" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Buongiorno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098607v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bianchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Dogliani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/stor700" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368905v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05782-6.p.0007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.144.0459" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366860v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Serina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854162v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard-jeunesse.fr/9782075172370/la-nature-est-elle-naturelle.html?utm_campaign=GALLIMARD+JEUNESSE+-+Newsletter+septembre+2024+n%c2%b01+-+11%2f01%2f2024&amp;amp;utm_content=Bonne+rentr%c3%a9e+avec+Lucr%c3%a8ce+!&amp;amp;utm_medium=Emailing+via+Sendethic&amp;amp;utm_source=Sendethic#Book-leaf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03712320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hartung" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783495999325" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02987247v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergson Henri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worms Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsddb.fr/home" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Francois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yala Kisukidi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438727v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manlio Iofrida" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783987401701-163" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465522v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bossi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlin Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854097v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-circe.fr/livre-Les_enfants_de_Georg_Simmel-652-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106739v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-openedition-org.inshs.bib.cnrs.fr/editionsulm/9823" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsulm.9823" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04341830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57613" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03712322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783495999325-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03712325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783495999325-137" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913922v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Bergsonian-Mind/Sinclair-Wolf/p/book/9780367074333#" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quodlibet.it/libro/9788822912831" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506342v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05760-0_42" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506340v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05760-0_68" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03503991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiknygos.lt/filosofemos-xx-a-filosofija/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03098075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.fr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lit-verlag.de/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779485v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515213v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>