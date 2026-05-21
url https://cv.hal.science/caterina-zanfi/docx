--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,4467 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4415 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caterina Zanfi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">caterina-zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5025-4784</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150395000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=LMjeMecAAAAJ&hl=it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Worms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bergsoniana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/154jt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05465500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Worms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bergsoniana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12b4t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04854079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social underlies the vital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaumàzein | Rivista di Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.63-82. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13136/thau.v12i1.284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04582190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Worms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bergsoniana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bergsoniana.2060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04582229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergson. Segni di vita di Federico Leoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocco Ronchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Lisciani Petrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.381-406. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1414/112757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04583009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Worms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bergsoniana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bergsoniana.1254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04180059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atlas européen des philosophies de la vie. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lebensphilosophie. Un atlas européen des philosophies de la vie, 119 (2), pp.171-176. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/RPL.119.2.3290929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03789054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Worms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bergsoniana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nature and Culture: Bergsonism in North America, 2, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bergsoniana.1009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Simmel, Stile moderno: Saggi di estetica sociale, Barbara Carnevali, Andrea Pinotti (Eds.), Torino: Einaudi, 2020, 437 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simmel Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Worms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bergsoniana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bergsoniana.497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Duration of History in Bergson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bergsoniana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Reassessing Bergson, 1, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bergsoniana.435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leben und Intuition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationales Jahrbuch für philosophische Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.217-234. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jbpa-2020-0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheler, Max. &amp;quot;Bergson: Editorischer Bericht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Scheler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationales Jahrbuch für philosophische Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.235-292. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jbpa-2020-0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croce e i fiorentini durante la Prima guerra mondiale. Un fronte franco-tedesco nella filosofia italiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storicamente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12977/stor732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergson dal vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocco Ronchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Buongiorno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo Sguardo | Rivista di Filosofia Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02880296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le relazioni culturali e intellettuali tra Italia e Francia dalla Grande Guerra al Fascismo. Introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Dogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storicamente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12977/stor700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société entre nature et raison : la thèse vitaliste de Bergson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique, politique, religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sociétés closes et sociétés ouvertes, de Bergson à nos jours, 2, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05782-6.p.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe philosophique des congrès à la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Worms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/4 (84), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.144.0459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Philosophy and Human Genius An Introduction to Bergson’s Essay on French Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Inquiries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reazioni italiane al bergsonismo nel secondo dopoguerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino della Società Italiana di Storia della Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, III (1), pp.127-152. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12977/stor732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Simondon y la extraña parentela entre el animal y el hombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riff Raff: revista de pensamiento y cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00438737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conferenze di Madrid di Henri Bergson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dianoia. Rivista di Filosofia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10, pp.97-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00438733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondances II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Serina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 2024, 9782130837855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature est-elle naturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Philophile – Giboulées, Claire Marin, 9782075172370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04854162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Philosophiegeschichtsschreibung im Ersten Weltkrieg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Hartung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karl Alber Verlag. 2022, 978-3-495-99932-5. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783495999325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée et le mouvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergson Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worms Frédéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desclée de Brouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les carnets DDB, Camille Riquier; Frédéric Worms, 978-2-220-09655-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Бергсон и немецкая философия.1907-1932</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Центр гуманитарных инициатив. , 2020, Книга света, 978-5-98712-108-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergson, l'Allemagne, la guerre de 1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yala Kisukidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, VII, 2014, Annales bergsoniennes, 978-2-13-061764-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergson et la philosophie allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Worms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2013, Recherches, 978-2200285418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergson, la tecnica, la guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manlio Iofrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bononia University Press, pp.207, 2009, Hypertera, 978-8873954866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00438727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Homo faber am Anfang des 20. Jahrhunderts. Jenseits von Kulturkritik und Mängelanthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normative und deskriptive Dimensionen der Kulturphilosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ergon – ein Verlag in der Nomos Verlagsgesellschaft, pp.163-176, 2025, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783987401701-163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole rédemptrice. Plessner face à l'idéologie de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helmuth Plessner et la pensée française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-39, 2025, 9791037044358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05465522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologie et politique chez Haeckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanlin Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haeckel et les français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.319-342, 2024, 9782073054401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04585683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologie et politique chez Haeckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haeckel et les français. Réception, interprétations et malentendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04854097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie et raison de Berlin à Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enfants de Georg Simmel réunis par Denis Thouard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions Circé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-196, 2024, 978-2-84242-533-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04854116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’être humain est devenu vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arto Charpentier; Matteo Pagan; Marco Dal Pozzolo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la nature: Dewey, Canguilhem, Plessner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Rue d’Ulm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-179, 2023, Actes de la recherche à l’ENS, 9782728808205. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsulm.9823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04106739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Guerre civile européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.228-231, 2023, 9782271149329. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.57613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04341830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einleitung – Die Philosophiegeschichtschreibung im Ersten Weltkrieg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Hartung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Philosophiegeschichtsschreibung im Ersten Weltkrieg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag Karl Alber, pp.9-18, 2022, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783495999325-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Bologna nach Neapel. Zwei internationale philosophische Kongresse vor und nach dem Krieg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Philosophiegeschichtsschreibung im Ersten Weltkrieg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag Karl Alber, pp.137-155, 2022, 978-3-495-99932-5. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783495999325-137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergson e la Lebensphilosophie oggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia, natura, economia. Scritti per Manlio Iofrida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mucchi, pp.317-325, 2022, 9788870009163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergson and German Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mark Sinclair; Yaron Wolf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Bergsonian Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780367074333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filosofia della vita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniela Calabrò. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La passione del pensiero. Studi in onore di Enrica Lisciani-Petrini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quodlibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-182, 2021, 978-88-229-0796-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Banfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jörn Bohr; Gerald Hartung; Heike Koenig; Tim-Florian Steinbach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simmel-Handbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.B. Metzler, pp.427-428, 2021, 978-3-476-05759-4. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-476-05760-0_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jörn Bohr; Gerald Hartung; Heike Koenig; Tim-Florian Steinbach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simmel-Handbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.B. Metzler, pp.515-516, 2021, Simmel-Handbuch, 978-3-476-05759-4. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-476-05760-0_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergsonas: mąstyti trukmėje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Bergson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mąstymas ir Judantysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi knygos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-28, 2021, 978-609-8236-22-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliothèque allemande idéale de Bergson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Girardi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales bergsoniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IX, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-301, 2020, Bergson et les écrivains, 978-2130795414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selbstschöpfung des Ichs durch seelische Energie bei Henri Bergson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dreiviertel-Ich: Identitäten. Texte zum 6. Festival der Philosophie Hannover 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lit Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-176, 2020, Philosophie: Forschung und Wissenschaft, 978-3-643-14272-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes F. M. Schick: Erlebte Wirklichkeit. Zum Verhältnis von Intuition zu Emotion bei Henri Bergson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phänomenologische Forschungen 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet en société chez Bergson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales bergsoniennes, t. V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.223-243, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergson und Maurice Merleau-Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Zanfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Bild als Denkfigur: Funktionen des Bildbegriffs in der Philosophiegeschichte von Platon bis Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wilhelm Fink Verlag, pp.285-299, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00515213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4522,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="103F318C"/>
+    <w:nsid w:val="F64D60C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4753,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caterina-zanfi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5025-4784" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150395000" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465500v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Zanfi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Worms" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154jt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854079v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12b4t" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582190v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13136/thau.v12i1.284" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582229v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bergsoniana.2060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583009v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Ronchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Lisciani Petrini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1414/112757" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bergsoniana.1254" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.119.2.3290929" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03722041v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bergsoniana.1009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506337v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506974v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bergsoniana.497" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bergsoniana.435" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03502239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbpa-2020-0012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03502240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Scheler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbpa-2020-0013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/stor732" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Buongiorno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098607v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bianchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Dogliani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/stor700" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368905v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05782-6.p.0007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.144.0459" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366860v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Serina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854162v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard-jeunesse.fr/9782075172370/la-nature-est-elle-naturelle.html?utm_campaign=GALLIMARD+JEUNESSE+-+Newsletter+septembre+2024+n%c2%b01+-+11%2f01%2f2024&amp;amp;utm_content=Bonne+rentr%c3%a9e+avec+Lucr%c3%a8ce+!&amp;amp;utm_medium=Emailing+via+Sendethic&amp;amp;utm_source=Sendethic#Book-leaf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03712320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hartung" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783495999325" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02987247v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergson Henri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worms Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsddb.fr/home" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Francois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yala Kisukidi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438727v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manlio Iofrida" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783987401701-163" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465522v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bossi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlin Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854097v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-circe.fr/livre-Les_enfants_de_Georg_Simmel-652-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106739v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-openedition-org.inshs.bib.cnrs.fr/editionsulm/9823" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsulm.9823" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04341830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57613" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03712322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783495999325-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03712325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783495999325-137" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913922v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Bergsonian-Mind/Sinclair-Wolf/p/book/9780367074333#" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quodlibet.it/libro/9788822912831" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506342v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05760-0_42" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506340v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05760-0_68" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03503991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiknygos.lt/filosofemos-xx-a-filosofija/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03098075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.fr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lit-verlag.de/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779485v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515213v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caterina-zanfi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5025-4784" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150395000" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=LMjeMecAAAAJ&amp;hl=it" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465500v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Zanfi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Worms" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154jt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854079v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12b4t" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582190v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13136/thau.v12i1.284" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bergsoniana.2060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583009v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Ronchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Lisciani Petrini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1414/112757" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bergsoniana.1254" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789054v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.119.2.3290929" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03722041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bergsoniana.1009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bergsoniana.497" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bergsoniana.435" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03502239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbpa-2020-0012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03502240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Scheler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbpa-2020-0013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/stor732" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02880296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Buongiorno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bianchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Dogliani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/stor700" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368905v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05782-6.p.0007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366491v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.144.0459" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438733v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Serina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard-jeunesse.fr/9782075172370/la-nature-est-elle-naturelle.html?utm_campaign=GALLIMARD+JEUNESSE+-+Newsletter+septembre+2024+n%c2%b01+-+11%2f01%2f2024&amp;amp;utm_content=Bonne+rentr%c3%a9e+avec+Lucr%c3%a8ce+!&amp;amp;utm_medium=Emailing+via+Sendethic&amp;amp;utm_source=Sendethic#Book-leaf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03712320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hartung" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783495999325" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02987247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergson Henri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worms Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsddb.fr/home" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049593v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368221v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Francois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yala Kisukidi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manlio Iofrida" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114104v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783987401701-163" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04585683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bossi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlin Nicolas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854097v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854116v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-circe.fr/livre-Les_enfants_de_Georg_Simmel-652-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106739v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-openedition-org.inshs.bib.cnrs.fr/editionsulm/9823" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsulm.9823" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04341830v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57613" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03712322v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783495999325-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03712325v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783495999325-137" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913922v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506332v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Bergsonian-Mind/Sinclair-Wolf/p/book/9780367074333#" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506540v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quodlibet.it/libro/9788822912831" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506342v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05760-0_42" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03506340v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05760-0_68" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03503991v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiknygos.lt/filosofemos-xx-a-filosofija/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03098075v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.fr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985335v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lit-verlag.de/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779485v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515213v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>