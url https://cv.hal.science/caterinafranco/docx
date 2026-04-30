--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -145,395 +145,395 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradises for the Masses in ‘L’Architecture d’Aujourd’hui’ in the 1930s/Paradisi per le masse nelle pagine de “L’Architecture d’Aujourd’hui” negli anni Trenta</w:t>
+                <w:t xml:space="preserve">Val d’Hérens (Switzerland): A history of Missed (tourist) Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Deambrosis</w:t>
+                <w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vesper. Rivista di architettura, arti e teoria | Vesper. Journal of Architecture, Arts &amp; Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 112-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.12715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490549v1</w:t>
+                <w:t xml:space="preserve">hal-04571590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Val d’Hérens (Switzerland): A history of Missed (tourist) Transitions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental changes and the first Olympic Winter Games. Infrastructure projects for ‘Chamonix 1924’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Franco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anouk Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 112-1, </w:t>
+              <w:t xml:space="preserve">Planning Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.12715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02665433.2024.2342426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571590v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Val d’Hérens (Suisse) : Une histoire des transitions (touristiques) manquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 112-1, pp.1-23. </w:t>
+              <w:t xml:space="preserve">, 2024, 112 (1), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rga.12699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental changes and the first Olympic Winter Games. Infrastructure projects for ‘Chamonix 1924’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paradises for the Masses in ‘L’Architecture d’Aujourd’hui’ in the 1930s/Paradisi per le masse nelle pagine de “L’Architecture d’Aujourd’hui” negli anni Trenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Deambrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planning Perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vesper. Rivista di architettura, arti e teoria | Vesper. Journal of Architecture, Arts &amp; Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 10, pp.162-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571592v1</w:t>
+                <w:t xml:space="preserve">hal-04490549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental changes for the first Winter Olympics. The construction of infrastructures for ‘Chamonix 1924</w:t>
               </w:r>
@@ -798,330 +798,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire environnementale et histoire du tourisme en montagne : vers la construction d’une connaissance nouvelle ? Une étude de l’architecture des stations de sports d’hiver dans les Alpes franco-italiennes</w:t>
+                <w:t xml:space="preserve">Environmental History, The History of Tourism in the Mountains and the Construction of New Knowledge: A Study of the Architecture of Winter Sports Resorts in the French-Italian Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 109-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.9352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rga.9399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490671v1</w:t>
+                <w:t xml:space="preserve">hal-04490674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production d’un paysage par et pour le ski. Une histoire des stations de sports d’hiver dans les Alpes franco-italiennes, à travers l’œuvre de l’architecte et urbaniste Laurent Chappis</w:t>
+                <w:t xml:space="preserve">Histoire environnementale et histoire du tourisme en montagne : vers la construction d’une connaissance nouvelle ? Une étude de l’architecture des stations de sports d’hiver dans les Alpes franco-italiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25, </w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paysage.23632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rga.9352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490680v1</w:t>
+                <w:t xml:space="preserve">hal-04490671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cités de sports d’hiver&amp;quot;? La pianificazione dei nuovi insediamenti turistici ad alta quota, nelle Alpi italo-francesi, 1935-1945</w:t>
+                <w:t xml:space="preserve">La production d’un paysage par et pour le ski. Une histoire des stations de sports d’hiver dans les Alpes franco-italiennes, à travers l’œuvre de l’architecte et urbaniste Laurent Chappis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Paper. Percorsi di ricerca LabiSAlp</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.23632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490885v1</w:t>
+                <w:t xml:space="preserve">hal-04490680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental History, The History of Tourism in the Mountains and the Construction of New Knowledge: A Study of the Architecture of Winter Sports Resorts in the French-Italian Alps</w:t>
+                <w:t xml:space="preserve">Cités de sports d’hiver&amp;quot;? La pianificazione dei nuovi insediamenti turistici ad alta quota, nelle Alpi italo-francesi, 1935-1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Working Paper. Percorsi di ricerca LabiSAlp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, II (3), pp.129-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.9399⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04490674v1</w:t>
+                <w:t xml:space="preserve">hal-04490885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architettura e allevamento nelle terre alte: un’azienda agricola a Contrada Bricconi</w:t>
               </w:r>
@@ -1569,165 +1569,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création des stations intégrées dans les Alpes Valaisannes, un rêve qui s’estompe ? L’histoire de Aminona (1960-1980) »/« Die Schaffung von Resorts in den Walliser Alpen, ein verblassender Traum? Eine Geschichte von Aminona (1960-1980)</w:t>
+                <w:t xml:space="preserve">La création de nouveaux équipements sportifs : une épreuve environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le ski en Suisse. Une histoire / Skiland Schweiz, eine Geschichte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Château &amp; Attinger, pp.224-230/228-234, 2023, 9782940637843</w:t>
+              <w:t xml:space="preserve">Chamonix 1924: les premiers Jeux olympiques d'hiver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Glénat, 2023, 9782344060254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490908v1</w:t>
+                <w:t xml:space="preserve">hal-04490899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création de nouveaux équipements sportifs : une épreuve environnementale</w:t>
+                <w:t xml:space="preserve">La création des stations intégrées dans les Alpes Valaisannes, un rêve qui s’estompe ? L’histoire de Aminona (1960-1980) »/« Die Schaffung von Resorts in den Walliser Alpen, ein verblassender Traum? Eine Geschichte von Aminona (1960-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chamonix 1924: les premiers Jeux olympiques d'hiver</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Glénat, 2023, 9782344060254</w:t>
+              <w:t xml:space="preserve">Le ski en Suisse. Une histoire / Skiland Schweiz, eine Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Château &amp; Attinger, pp.224-230/228-234, 2023, 9782940637843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490899v1</w:t>
+                <w:t xml:space="preserve">hal-04490908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prodotto o risorsa? La trasformazione del paesaggio nelle stazioni sciistiche delle alpi italo-francesi: il caso di Pila (1920-1980)</w:t>
               </w:r>
@@ -1776,191 +1776,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una nuova azienda agricola per Contrada Bricconi</w:t>
+                <w:t xml:space="preserve">Structures territoriales en évolution. Une lecture comparée des systèmes de connexion haut-bas pour les stations touristiques de Pila (IT) et Chamrousse (FR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Franco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Frigerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gli insediamenti tradizionali delle Alpi. Conservazione e riuso</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mimesis, pp.184-199, 2018, 9788857548302</w:t>
+              <w:t xml:space="preserve">Tourisme(s) et Adaptation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elya Editions, pp.259-273, 2018, 979-10-91336-12-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490922v1</w:t>
+                <w:t xml:space="preserve">hal-04490819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures territoriales en évolution. Une lecture comparée des systèmes de connexion haut-bas pour les stations touristiques de Pila (IT) et Chamrousse (FR)</w:t>
+                <w:t xml:space="preserve">Una nuova azienda agricola per Contrada Bricconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Favero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Frigerio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourisme(s) et Adaptation(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elya Editions, pp.259-273, 2018, 979-10-91336-12-3</w:t>
+              <w:t xml:space="preserve">Gli insediamenti tradizionali delle Alpi. Conservazione e riuso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mimesis, pp.184-199, 2018, 9788857548302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490819v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La costruzione di un territorio per il tempo libero. Esperienze d’oltralpe a confronto</w:t>
               </w:r>
@@ -2348,51 +2348,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68D0D71C"/>
+    <w:nsid w:val="F63A6AF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2579,51 +2579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caterinafranco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490549v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Deambrosis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Franco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bonnemains" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12715" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490317v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12699" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571592v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02665433.2024.2342426" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490940v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/aa2208m" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490671v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490680v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.23632" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490674v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9399" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490298v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maumi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Techne-18418" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490566v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490899v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490831v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Favero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Frigerio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490795v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490505v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romed Aschwanden" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianenrico Bernasconi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian de Pretto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02905488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAH022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caterinafranco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571590v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Franco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bonnemains" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12715" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571592v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02665433.2024.2342426" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490317v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12699" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Deambrosis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490940v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/aa2208m" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490674v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9399" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9352" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490680v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.23632" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490885v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490298v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maumi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Techne-18418" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490566v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490831v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490819v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Favero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Frigerio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490795v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490505v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romed Aschwanden" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianenrico Bernasconi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian de Pretto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02905488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAH022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>