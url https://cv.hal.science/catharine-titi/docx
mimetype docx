--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catharine Titi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Ethics in Investor-State Dispute Settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics and Investor-State Dispute Settlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill | Nijhoff, pp.1-5, 2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004735743_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation of Investment Disputes Under the ICSID Mediation Rules: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bungenberg et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Dispute Resolution in the Western Balkans. Trends and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Springer, pp.157 - 171, 2025, European Union and its Neighbours in a Globalized World, 978-3-031-76344-1. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-76345-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prólogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maria Lina Leiva, La unión europea y la judicialización de las controversias sobre inversiones internacionales (Editorial Tirant Lo Blanch 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union’s External Investment Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julien Chaisse and Christoph Herrmann (eds) The International Law of Economic Integration, Oxford University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katia Fach Gómez and Catharine Titi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Award in International Investment Arbitration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/9780191975936.002.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is an Award?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez and Catharine Titi (eds) The Award in International Investment Arbitration, Oxford University Press 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.3-18, 2024, 9780192872968. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/9780191975936.003.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d’une Cour multilatérale pour les investissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Maurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur le droit européen des investissements (Collection des travaux du CREDIMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.243-251, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d’une Cour multilatérale pour les investissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raphaël Maurel (ed.), Nouveaux regards sur le droit européen des investissements (Collection des travaux du CREDIMI), LexisNexis (forthcoming).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Right to Regulate the Environment and International Investment Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Gleason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panos Delimatsis and Leonie Reins (eds), Trade and Environmental Law (Elgar Encyclopedia of Environmental Law)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion 1/17 and the Future of Investment Dispute Settlement: Implications for the Design of a Multilateral Investment Court, in Lisa Sachs, Lise Johnson and Jesse Coleman (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook on International Investment Law &amp; Policy 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments in ISDS: Jurisdiction and Admissibility – Procedure and Conduct, in Lisa Sachs, Lise Johnson and Jesse Coleman (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook on International Investment Law &amp; Policy 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catharine Titi (ed) Public Actors in International Investment Law, European Yearbook of International Economic Law: Special Issue, Springer, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indentity Conundrum: Legitimacy and Doubt on the International Bench, in Freya Baetens (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity and Diversity on the International Bench: Who Is the Judge?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial, in Katia Fach Gómez, Anastasios Gourgourinis and Catharine Titi (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Gourgourinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Investment Law and Competition Law, European Yearbook of International Economic Law: Special Issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, in Catharine Titi (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Actors in International Investment Law, European Yearbook of International Economic Law: Special Issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Crises, Sovereign Debt Restructurings and the Shifting Landscape of International Investment Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Reform of International Economic Governance (edited by Antonio Segura), Ashgate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-246, 2016, 9781472471406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums and the Spoils of Empire: From the Benin Bronzes to Those Marbles Again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imperial and Commonwealth History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (4), pp.979-987. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03086534.2025.2517135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment Treaty Arbitration Caught in The Public-Private Law Divide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michigan Journal of International Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (3), pp.441-486. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36642/mjil.45.3.investment⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Access to Investor-State Dispute Settlement for Small and Medium-Sized Enterprises: Tracing the Path Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Business Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (7), pp.1039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage and International Law: An interview with Catharine Titi, De jure Journal vol 16 issue 2 (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Jure ( Athens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Investment Agreements and Foreign Direct Investment: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (6), pp.1525-1564. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/twec.13429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révision des règlements du CIRDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire français de droit international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022, pp.777-791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control constitucional y derecho internacional de inversiones a través de cuatro sentencias constitucionales en Colombia, Ecuador, y la Unión Europea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Latinoamericana de Derecho Internacional, Special Issue (eds Gabriel Bottini and Alejandro Chehtman)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excessive Costs and Recoverability of Cost Awards in Investment Arbitration, Journal of World Investment & Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bottini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Puigdemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2-3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responding to Incorrect Decision-Making in Investor-State Dispute Settlement: Policy Options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Feldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martins Paparinskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">国际法官的国籍: 多边投资法庭的政策选择 (Translated by the journal from English)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives d'investissement direct étranger en Colombie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nationality of the International Judge: Policy Options for the Multilateral Investment Court</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives d'investissement direct étranger en Colombie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nationality and Representation in the Composition of the International Bench: Lessons from the Practice of International Courts and Tribunals and Policy Options for the Multilateral Investment Court</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERSA Working Papers on Law and Political Science 1/2020, 15 January 2020, http://cersa.cnrs.fr/wp-content/uploads/2020/01/CTiti-Nationality-1.pdf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment Arbitration and the Controverted Right of the Arbitrator to Issue a Separate or Dissenting Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Law and Practice of International Courts and Tribunals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.197 - 216. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15718034-12341376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Dispute Settlement in Cultural Heritage Law and in the Protection of Foreign Investment: Is Cross-Fertilization Possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Dispute Settlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), pp.535 - 556. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jnlids/idx004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union's Proposal for an International Investment Court: Significance, Innovations and Challenges Ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnational Dispute Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Advance publication 25 May 2016, Advance publication / Regular publication forthcoming (Advance publication / Regular publication forthcoming), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Investment Law and ISDS: Mapping Contemporary Latin America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.515 - 535. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22119000-12340002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: The Latin American Challenge to the Current System of Investor-State Dispute Settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.511 - 514. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22119000-12340001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Investment Law in Latin America/Derecho Internacional de las Inversiones en América Latina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Risk Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.814 - 815. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1867299X00010254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Most-favoured-nation treatment : survival clauses and reform of international investment law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Arbitration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (5), pp.425-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Actors in International Investment Law (Open Access)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, European Yearbook of International Economic Law:, 978-3-030-58916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Function of Equity in International Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780198868002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Investment Law and Competition Law, European Yearbook of International Economic Law: Special Issue, Springer (edited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Gourgourinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de l'homme et droit international économique (ed)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-8027-6343-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Timing of Treaty Party Interpretations, EJIL: Talk! 18 August 2020 https://www.ejiltalk.org/the-timing-of-treaty-party-interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment Treaty Arbitration as Public International Law , written by Eric De Brabandere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1047-1051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catharine Titi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Ethics in Investor-State Dispute Settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics and Investor-State Dispute Settlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill | Nijhoff, pp.1-5, 2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004735743_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation of Investment Disputes Under the ICSID Mediation Rules: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bungenberg et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Dispute Resolution in the Western Balkans. Trends and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Springer, pp.157 - 171, 2025, European Union and its Neighbours in a Globalized World, 978-3-031-76344-1. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-76345-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prólogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maria Lina Leiva, La unión europea y la judicialización de las controversias sobre inversiones internacionales (Editorial Tirant Lo Blanch 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union’s External Investment Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julien Chaisse and Christoph Herrmann (eds) The International Law of Economic Integration, Oxford University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katia Fach Gómez and Catharine Titi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Award in International Investment Arbitration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/9780191975936.002.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is an Award?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez and Catharine Titi (eds) The Award in International Investment Arbitration, Oxford University Press 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.3-18, 2024, 9780192872968. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/9780191975936.003.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d’une Cour multilatérale pour les investissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Maurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur le droit européen des investissements (Collection des travaux du CREDIMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.243-251, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d’une Cour multilatérale pour les investissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raphaël Maurel (ed.), Nouveaux regards sur le droit européen des investissements (Collection des travaux du CREDIMI), LexisNexis (forthcoming).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion 1/17 and the Future of Investment Dispute Settlement: Implications for the Design of a Multilateral Investment Court, in Lisa Sachs, Lise Johnson and Jesse Coleman (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook on International Investment Law &amp; Policy 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Right to Regulate the Environment and International Investment Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Gleason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panos Delimatsis and Leonie Reins (eds), Trade and Environmental Law (Elgar Encyclopedia of Environmental Law)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments in ISDS: Jurisdiction and Admissibility – Procedure and Conduct, in Lisa Sachs, Lise Johnson and Jesse Coleman (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook on International Investment Law &amp; Policy 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catharine Titi (ed) Public Actors in International Investment Law, European Yearbook of International Economic Law: Special Issue, Springer, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indentity Conundrum: Legitimacy and Doubt on the International Bench, in Freya Baetens (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity and Diversity on the International Bench: Who Is the Judge?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial, in Katia Fach Gómez, Anastasios Gourgourinis and Catharine Titi (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Gourgourinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Investment Law and Competition Law, European Yearbook of International Economic Law: Special Issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, in Catharine Titi (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Actors in International Investment Law, European Yearbook of International Economic Law: Special Issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Crises, Sovereign Debt Restructurings and the Shifting Landscape of International Investment Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Reform of International Economic Governance (edited by Antonio Segura), Ashgate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-246, 2016, 9781472471406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums and the Spoils of Empire: From the Benin Bronzes to Those Marbles Again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imperial and Commonwealth History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (4), pp.979-987. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03086534.2025.2517135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment Treaty Arbitration Caught in The Public-Private Law Divide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michigan Journal of International Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (3), pp.441-486. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36642/mjil.45.3.investment⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage and International Law: An interview with Catharine Titi, De jure Journal vol 16 issue 2 (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Jure ( Athens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Access to Investor-State Dispute Settlement for Small and Medium-Sized Enterprises: Tracing the Path Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Business Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (7), pp.1039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Investment Agreements and Foreign Direct Investment: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (6), pp.1525-1564. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/twec.13429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révision des règlements du CIRDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire français de droit international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022, pp.777-791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control constitucional y derecho internacional de inversiones a través de cuatro sentencias constitucionales en Colombia, Ecuador, y la Unión Europea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Latinoamericana de Derecho Internacional, Special Issue (eds Gabriel Bottini and Alejandro Chehtman)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excessive Costs and Recoverability of Cost Awards in Investment Arbitration, Journal of World Investment & Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bottini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Puigdemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2-3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responding to Incorrect Decision-Making in Investor-State Dispute Settlement: Policy Options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Feldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martins Paparinskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">国际法官的国籍: 多边投资法庭的政策选择 (Translated by the journal from English)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives d'investissement direct étranger en Colombie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nationality of the International Judge: Policy Options for the Multilateral Investment Court</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives d'investissement direct étranger en Colombie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nationality and Representation in the Composition of the International Bench: Lessons from the Practice of International Courts and Tribunals and Policy Options for the Multilateral Investment Court</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERSA Working Papers on Law and Political Science 1/2020, 15 January 2020, http://cersa.cnrs.fr/wp-content/uploads/2020/01/CTiti-Nationality-1.pdf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment Arbitration and the Controverted Right of the Arbitrator to Issue a Separate or Dissenting Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Law and Practice of International Courts and Tribunals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.197 - 216. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15718034-12341376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Dispute Settlement in Cultural Heritage Law and in the Protection of Foreign Investment: Is Cross-Fertilization Possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Dispute Settlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), pp.535 - 556. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jnlids/idx004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union's Proposal for an International Investment Court: Significance, Innovations and Challenges Ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnational Dispute Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Advance publication 25 May 2016, Advance publication / Regular publication forthcoming (Advance publication / Regular publication forthcoming), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Investment Law and ISDS: Mapping Contemporary Latin America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.515 - 535. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22119000-12340002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: The Latin American Challenge to the Current System of Investor-State Dispute Settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.511 - 514. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22119000-12340001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Most-favoured-nation treatment : survival clauses and reform of international investment law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Arbitration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (5), pp.425-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Investment Law in Latin America/Derecho Internacional de las Inversiones en América Latina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Risk Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.814 - 815. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1867299X00010254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Actors in International Investment Law (Open Access)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, European Yearbook of International Economic Law:, 978-3-030-58916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Function of Equity in International Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780198868002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Investment Law and Competition Law, European Yearbook of International Economic Law: Special Issue, Springer (edited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Gourgourinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de l'homme et droit international économique (ed)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-8027-6343-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Timing of Treaty Party Interpretations, EJIL: Talk! 18 August 2020 https://www.ejiltalk.org/the-timing-of-treaty-party-interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment Treaty Arbitration as Public International Law , written by Eric De Brabandere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1047-1051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorgetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine Titi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004735743_002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478156v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76345-8_10" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478343v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855360v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fach G&#243;mez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780191975936.002.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807065v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780191975936.003.0001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Gleason" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084077v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Gourgourinis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478081v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03086534.2025.2517135" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36642/mjil.45.3.investment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Egger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13429" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084041v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bottini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaisse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Jovanovic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Puigdemont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Luca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Feldman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martins Paparinskis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01856079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718034-12341376" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnlids/idx004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333398v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679749v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22119000-12340002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01435318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22119000-12340001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01658212v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1867299X00010254" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400146v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-58916-5#toc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-function-of-equity-in-international-law-9780198868002?q=catharine%20titi&amp;amp;cc=gb&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147721v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/droit-de-l-homme-et-droit-international-economique-9782802763437.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01470179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorgetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine Titi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004735743_002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478156v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76345-8_10" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478343v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855360v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fach G&#243;mez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780191975936.002.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807065v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780191975936.003.0001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084068v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084074v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Gleason" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084077v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Gourgourinis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478081v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03086534.2025.2517135" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36642/mjil.45.3.investment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366826v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Egger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13429" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084041v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bottini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaisse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Jovanovic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Puigdemont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Luca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Feldman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martins Paparinskis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01856079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718034-12341376" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnlids/idx004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333398v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679749v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22119000-12340002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01435318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22119000-12340001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01658212v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1867299X00010254" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-58916-5#toc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-function-of-equity-in-international-law-9780198868002?q=catharine%20titi&amp;amp;cc=gb&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147721v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/droit-de-l-homme-et-droit-international-economique-9782802763437.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01470179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>