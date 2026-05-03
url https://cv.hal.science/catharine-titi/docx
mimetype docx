--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catharine Titi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Ethics in Investor-State Dispute Settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics and Investor-State Dispute Settlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill | Nijhoff, pp.1-5, 2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004735743_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation of Investment Disputes Under the ICSID Mediation Rules: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bungenberg et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Dispute Resolution in the Western Balkans. Trends and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Springer, pp.157 - 171, 2025, European Union and its Neighbours in a Globalized World, 978-3-031-76344-1. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-76345-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prólogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maria Lina Leiva, La unión europea y la judicialización de las controversias sobre inversiones internacionales (Editorial Tirant Lo Blanch 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union’s External Investment Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julien Chaisse and Christoph Herrmann (eds) The International Law of Economic Integration, Oxford University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katia Fach Gómez and Catharine Titi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Award in International Investment Arbitration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/9780191975936.002.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is an Award?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez and Catharine Titi (eds) The Award in International Investment Arbitration, Oxford University Press 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.3-18, 2024, 9780192872968. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/9780191975936.003.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d’une Cour multilatérale pour les investissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Maurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur le droit européen des investissements (Collection des travaux du CREDIMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.243-251, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d’une Cour multilatérale pour les investissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raphaël Maurel (ed.), Nouveaux regards sur le droit européen des investissements (Collection des travaux du CREDIMI), LexisNexis (forthcoming).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion 1/17 and the Future of Investment Dispute Settlement: Implications for the Design of a Multilateral Investment Court, in Lisa Sachs, Lise Johnson and Jesse Coleman (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook on International Investment Law &amp; Policy 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Right to Regulate the Environment and International Investment Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Gleason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panos Delimatsis and Leonie Reins (eds), Trade and Environmental Law (Elgar Encyclopedia of Environmental Law)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments in ISDS: Jurisdiction and Admissibility – Procedure and Conduct, in Lisa Sachs, Lise Johnson and Jesse Coleman (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook on International Investment Law &amp; Policy 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catharine Titi (ed) Public Actors in International Investment Law, European Yearbook of International Economic Law: Special Issue, Springer, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indentity Conundrum: Legitimacy and Doubt on the International Bench, in Freya Baetens (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity and Diversity on the International Bench: Who Is the Judge?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial, in Katia Fach Gómez, Anastasios Gourgourinis and Catharine Titi (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Gourgourinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Investment Law and Competition Law, European Yearbook of International Economic Law: Special Issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, in Catharine Titi (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Actors in International Investment Law, European Yearbook of International Economic Law: Special Issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Crises, Sovereign Debt Restructurings and the Shifting Landscape of International Investment Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Reform of International Economic Governance (edited by Antonio Segura), Ashgate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-246, 2016, 9781472471406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums and the Spoils of Empire: From the Benin Bronzes to Those Marbles Again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imperial and Commonwealth History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (4), pp.979-987. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03086534.2025.2517135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment Treaty Arbitration Caught in The Public-Private Law Divide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michigan Journal of International Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (3), pp.441-486. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36642/mjil.45.3.investment⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage and International Law: An interview with Catharine Titi, De jure Journal vol 16 issue 2 (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Jure ( Athens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Access to Investor-State Dispute Settlement for Small and Medium-Sized Enterprises: Tracing the Path Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Business Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (7), pp.1039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Investment Agreements and Foreign Direct Investment: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (6), pp.1525-1564. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/twec.13429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révision des règlements du CIRDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire français de droit international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022, pp.777-791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control constitucional y derecho internacional de inversiones a través de cuatro sentencias constitucionales en Colombia, Ecuador, y la Unión Europea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Latinoamericana de Derecho Internacional, Special Issue (eds Gabriel Bottini and Alejandro Chehtman)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excessive Costs and Recoverability of Cost Awards in Investment Arbitration, Journal of World Investment & Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bottini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Puigdemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2-3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responding to Incorrect Decision-Making in Investor-State Dispute Settlement: Policy Options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Feldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martins Paparinskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">国际法官的国籍: 多边投资法庭的政策选择 (Translated by the journal from English)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives d'investissement direct étranger en Colombie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nationality of the International Judge: Policy Options for the Multilateral Investment Court</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives d'investissement direct étranger en Colombie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nationality and Representation in the Composition of the International Bench: Lessons from the Practice of International Courts and Tribunals and Policy Options for the Multilateral Investment Court</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERSA Working Papers on Law and Political Science 1/2020, 15 January 2020, http://cersa.cnrs.fr/wp-content/uploads/2020/01/CTiti-Nationality-1.pdf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment Arbitration and the Controverted Right of the Arbitrator to Issue a Separate or Dissenting Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Law and Practice of International Courts and Tribunals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.197 - 216. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15718034-12341376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Dispute Settlement in Cultural Heritage Law and in the Protection of Foreign Investment: Is Cross-Fertilization Possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Dispute Settlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), pp.535 - 556. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jnlids/idx004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union's Proposal for an International Investment Court: Significance, Innovations and Challenges Ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnational Dispute Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Advance publication 25 May 2016, Advance publication / Regular publication forthcoming (Advance publication / Regular publication forthcoming), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Investment Law and ISDS: Mapping Contemporary Latin America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.515 - 535. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22119000-12340002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: The Latin American Challenge to the Current System of Investor-State Dispute Settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.511 - 514. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22119000-12340001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Most-favoured-nation treatment : survival clauses and reform of international investment law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Arbitration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (5), pp.425-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Investment Law in Latin America/Derecho Internacional de las Inversiones en América Latina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Risk Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.814 - 815. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1867299X00010254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Actors in International Investment Law (Open Access)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, European Yearbook of International Economic Law:, 978-3-030-58916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Function of Equity in International Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780198868002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Investment Law and Competition Law, European Yearbook of International Economic Law: Special Issue, Springer (edited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Gourgourinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de l'homme et droit international économique (ed)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-8027-6343-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Timing of Treaty Party Interpretations, EJIL: Talk! 18 August 2020 https://www.ejiltalk.org/the-timing-of-treaty-party-interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment Treaty Arbitration as Public International Law , written by Eric De Brabandere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1047-1051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catharine Titi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums and the Spoils of Empire: From the Benin Bronzes to Those Marbles Again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imperial and Commonwealth History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (4), pp.979-987. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03086534.2025.2517135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment Treaty Arbitration Caught in The Public-Private Law Divide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michigan Journal of International Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (3), pp.441-486. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36642/mjil.45.3.investment⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Access to Investor-State Dispute Settlement for Small and Medium-Sized Enterprises: Tracing the Path Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Business Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (7), pp.1039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage and International Law: An interview with Catharine Titi, De jure Journal vol 16 issue 2 (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Jure ( Athens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Investment Agreements and Foreign Direct Investment: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (6), pp.1525-1564. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/twec.13429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révision des règlements du CIRDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire français de droit international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022, pp.777-791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control constitucional y derecho internacional de inversiones a través de cuatro sentencias constitucionales en Colombia, Ecuador, y la Unión Europea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Latinoamericana de Derecho Internacional, Special Issue (eds Gabriel Bottini and Alejandro Chehtman)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nationality and Representation in the Composition of the International Bench: Lessons from the Practice of International Courts and Tribunals and Policy Options for the Multilateral Investment Court</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERSA Working Papers on Law and Political Science 1/2020, 15 January 2020, http://cersa.cnrs.fr/wp-content/uploads/2020/01/CTiti-Nationality-1.pdf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responding to Incorrect Decision-Making in Investor-State Dispute Settlement: Policy Options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Feldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martins Paparinskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">国际法官的国籍: 多边投资法庭的政策选择 (Translated by the journal from English)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives d'investissement direct étranger en Colombie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excessive Costs and Recoverability of Cost Awards in Investment Arbitration, Journal of World Investment & Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bottini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Puigdemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2-3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nationality of the International Judge: Policy Options for the Multilateral Investment Court</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives d'investissement direct étranger en Colombie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment Arbitration and the Controverted Right of the Arbitrator to Issue a Separate or Dissenting Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Law and Practice of International Courts and Tribunals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.197 - 216. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15718034-12341376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Dispute Settlement in Cultural Heritage Law and in the Protection of Foreign Investment: Is Cross-Fertilization Possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Dispute Settlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), pp.535 - 556. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jnlids/idx004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union's Proposal for an International Investment Court: Significance, Innovations and Challenges Ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnational Dispute Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Advance publication 25 May 2016, Advance publication / Regular publication forthcoming (Advance publication / Regular publication forthcoming), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Investment Law and ISDS: Mapping Contemporary Latin America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.515 - 535. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22119000-12340002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: The Latin American Challenge to the Current System of Investor-State Dispute Settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.511 - 514. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22119000-12340001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Most-favoured-nation treatment : survival clauses and reform of international investment law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Arbitration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (5), pp.425-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Investment Law in Latin America/Derecho Internacional de las Inversiones en América Latina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Risk Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.814 - 815. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1867299X00010254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union’s External Investment Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julien Chaisse and Christoph Herrmann (eds) The International Law of Economic Integration, Oxford University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Ethics in Investor-State Dispute Settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics and Investor-State Dispute Settlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill | Nijhoff, pp.1-5, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004735743_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation of Investment Disputes Under the ICSID Mediation Rules: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bungenberg et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Dispute Resolution in the Western Balkans. Trends and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Springer, pp.157 - 171, 2025, European Union and its Neighbours in a Globalized World, 978-3-031-76344-1. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-76345-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prólogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maria Lina Leiva, La unión europea y la judicialización de las controversias sobre inversiones internacionales (Editorial Tirant Lo Blanch 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is an Award?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez and Catharine Titi (eds) The Award in International Investment Arbitration, Oxford University Press 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.3-18, 2024, 9780192872968. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/9780191975936.003.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katia Fach Gómez and Catharine Titi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Award in International Investment Arbitration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2024, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/9780191975936.002.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d’une Cour multilatérale pour les investissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Maurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur le droit européen des investissements (Collection des travaux du CREDIMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.243-251, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d’une Cour multilatérale pour les investissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raphaël Maurel (ed.), Nouveaux regards sur le droit européen des investissements (Collection des travaux du CREDIMI), LexisNexis (forthcoming).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Right to Regulate the Environment and International Investment Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Gleason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panos Delimatsis and Leonie Reins (eds), Trade and Environmental Law (Elgar Encyclopedia of Environmental Law)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion 1/17 and the Future of Investment Dispute Settlement: Implications for the Design of a Multilateral Investment Court, in Lisa Sachs, Lise Johnson and Jesse Coleman (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook on International Investment Law &amp; Policy 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments in ISDS: Jurisdiction and Admissibility – Procedure and Conduct, in Lisa Sachs, Lise Johnson and Jesse Coleman (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook on International Investment Law &amp; Policy 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catharine Titi (ed) Public Actors in International Investment Law, European Yearbook of International Economic Law: Special Issue, Springer, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, in Catharine Titi (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Actors in International Investment Law, European Yearbook of International Economic Law: Special Issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indentity Conundrum: Legitimacy and Doubt on the International Bench, in Freya Baetens (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity and Diversity on the International Bench: Who Is the Judge?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial, in Katia Fach Gómez, Anastasios Gourgourinis and Catharine Titi (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Gourgourinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Investment Law and Competition Law, European Yearbook of International Economic Law: Special Issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Crises, Sovereign Debt Restructurings and the Shifting Landscape of International Investment Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Reform of International Economic Governance (edited by Antonio Segura), Ashgate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-246, 2016, 9781472471406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Function of Equity in International Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780198868002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Actors in International Investment Law (Open Access)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, European Yearbook of International Economic Law:, 978-3-030-58916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Investment Law and Competition Law, European Yearbook of International Economic Law: Special Issue, Springer (edited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Gourgourinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de l'homme et droit international économique (ed)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-8027-6343-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Timing of Treaty Party Interpretations, EJIL: Talk! 18 August 2020 https://www.ejiltalk.org/the-timing-of-treaty-party-interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment Treaty Arbitration as Public International Law , written by Eric De Brabandere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1047-1051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorgetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine Titi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004735743_002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478156v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76345-8_10" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478343v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855360v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fach G&#243;mez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780191975936.002.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807065v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780191975936.003.0001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084068v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084074v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Gleason" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084077v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Gourgourinis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478081v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03086534.2025.2517135" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36642/mjil.45.3.investment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366826v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Egger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13429" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084041v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bottini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaisse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Jovanovic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Puigdemont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Luca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Feldman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martins Paparinskis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01856079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718034-12341376" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnlids/idx004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333398v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679749v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22119000-12340002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01435318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22119000-12340001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01658212v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1867299X00010254" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-58916-5#toc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-function-of-equity-in-international-law-9780198868002?q=catharine%20titi&amp;amp;cc=gb&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147721v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/droit-de-l-homme-et-droit-international-economique-9782802763437.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01470179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine Titi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03086534.2025.2517135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721922v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36642/mjil.45.3.investment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365806v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fach G&#243;mez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330140v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Egger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13429" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369970v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Luca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Feldman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martins Paparinskis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bottini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Jovanovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Puigdemont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084045v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01856079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718034-12341376" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnlids/idx004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679749v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22119000-12340002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01435318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22119000-12340001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400146v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01658212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1867299X00010254" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorgetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004735743_002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76345-8_10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478343v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780191975936.003.0001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780191975936.002.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913360v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Gleason" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084068v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500956v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084083v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084085v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Gourgourinis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-function-of-equity-in-international-law-9780198868002?q=catharine%20titi&amp;amp;cc=gb&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-58916-5#toc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147721v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/droit-de-l-homme-et-droit-international-economique-9782802763437.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01470179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>