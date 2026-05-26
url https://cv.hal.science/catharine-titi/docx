--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catharine Titi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums and the Spoils of Empire: From the Benin Bronzes to Those Marbles Again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imperial and Commonwealth History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (4), pp.979-987. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03086534.2025.2517135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment Treaty Arbitration Caught in The Public-Private Law Divide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michigan Journal of International Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (3), pp.441-486. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36642/mjil.45.3.investment⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Access to Investor-State Dispute Settlement for Small and Medium-Sized Enterprises: Tracing the Path Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Business Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (7), pp.1039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage and International Law: An interview with Catharine Titi, De jure Journal vol 16 issue 2 (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Jure ( Athens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Investment Agreements and Foreign Direct Investment: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (6), pp.1525-1564. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/twec.13429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révision des règlements du CIRDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire français de droit international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022, pp.777-791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control constitucional y derecho internacional de inversiones a través de cuatro sentencias constitucionales en Colombia, Ecuador, y la Unión Europea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Latinoamericana de Derecho Internacional, Special Issue (eds Gabriel Bottini and Alejandro Chehtman)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nationality and Representation in the Composition of the International Bench: Lessons from the Practice of International Courts and Tribunals and Policy Options for the Multilateral Investment Court</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERSA Working Papers on Law and Political Science 1/2020, 15 January 2020, http://cersa.cnrs.fr/wp-content/uploads/2020/01/CTiti-Nationality-1.pdf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responding to Incorrect Decision-Making in Investor-State Dispute Settlement: Policy Options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Feldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martins Paparinskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">国际法官的国籍: 多边投资法庭的政策选择 (Translated by the journal from English)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives d'investissement direct étranger en Colombie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excessive Costs and Recoverability of Cost Awards in Investment Arbitration, Journal of World Investment & Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bottini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Puigdemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2-3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nationality of the International Judge: Policy Options for the Multilateral Investment Court</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives d'investissement direct étranger en Colombie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment Arbitration and the Controverted Right of the Arbitrator to Issue a Separate or Dissenting Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Law and Practice of International Courts and Tribunals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.197 - 216. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15718034-12341376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Dispute Settlement in Cultural Heritage Law and in the Protection of Foreign Investment: Is Cross-Fertilization Possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Dispute Settlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), pp.535 - 556. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jnlids/idx004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union's Proposal for an International Investment Court: Significance, Innovations and Challenges Ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnational Dispute Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Advance publication 25 May 2016, Advance publication / Regular publication forthcoming (Advance publication / Regular publication forthcoming), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Investment Law and ISDS: Mapping Contemporary Latin America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.515 - 535. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22119000-12340002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: The Latin American Challenge to the Current System of Investor-State Dispute Settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.511 - 514. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22119000-12340001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Most-favoured-nation treatment : survival clauses and reform of international investment law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Arbitration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (5), pp.425-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Investment Law in Latin America/Derecho Internacional de las Inversiones en América Latina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Risk Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.814 - 815. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1867299X00010254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union’s External Investment Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julien Chaisse and Christoph Herrmann (eds) The International Law of Economic Integration, Oxford University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Ethics in Investor-State Dispute Settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics and Investor-State Dispute Settlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill | Nijhoff, pp.1-5, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004735743_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation of Investment Disputes Under the ICSID Mediation Rules: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bungenberg et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Dispute Resolution in the Western Balkans. Trends and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Springer, pp.157 - 171, 2025, European Union and its Neighbours in a Globalized World, 978-3-031-76344-1. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-76345-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prólogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maria Lina Leiva, La unión europea y la judicialización de las controversias sobre inversiones internacionales (Editorial Tirant Lo Blanch 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is an Award?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez and Catharine Titi (eds) The Award in International Investment Arbitration, Oxford University Press 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.3-18, 2024, 9780192872968. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/9780191975936.003.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katia Fach Gómez and Catharine Titi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Award in International Investment Arbitration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2024, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/9780191975936.002.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d’une Cour multilatérale pour les investissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Maurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur le droit européen des investissements (Collection des travaux du CREDIMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.243-251, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d’une Cour multilatérale pour les investissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raphaël Maurel (ed.), Nouveaux regards sur le droit européen des investissements (Collection des travaux du CREDIMI), LexisNexis (forthcoming).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Right to Regulate the Environment and International Investment Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Gleason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panos Delimatsis and Leonie Reins (eds), Trade and Environmental Law (Elgar Encyclopedia of Environmental Law)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion 1/17 and the Future of Investment Dispute Settlement: Implications for the Design of a Multilateral Investment Court, in Lisa Sachs, Lise Johnson and Jesse Coleman (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook on International Investment Law &amp; Policy 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments in ISDS: Jurisdiction and Admissibility – Procedure and Conduct, in Lisa Sachs, Lise Johnson and Jesse Coleman (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook on International Investment Law &amp; Policy 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catharine Titi (ed) Public Actors in International Investment Law, European Yearbook of International Economic Law: Special Issue, Springer, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, in Catharine Titi (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Actors in International Investment Law, European Yearbook of International Economic Law: Special Issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indentity Conundrum: Legitimacy and Doubt on the International Bench, in Freya Baetens (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity and Diversity on the International Bench: Who Is the Judge?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial, in Katia Fach Gómez, Anastasios Gourgourinis and Catharine Titi (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Gourgourinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Investment Law and Competition Law, European Yearbook of International Economic Law: Special Issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Crises, Sovereign Debt Restructurings and the Shifting Landscape of International Investment Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Reform of International Economic Governance (edited by Antonio Segura), Ashgate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-246, 2016, 9781472471406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Function of Equity in International Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780198868002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Actors in International Investment Law (Open Access)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, European Yearbook of International Economic Law:, 978-3-030-58916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Investment Law and Competition Law, European Yearbook of International Economic Law: Special Issue, Springer (edited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Gourgourinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de l'homme et droit international économique (ed)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-8027-6343-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Timing of Treaty Party Interpretations, EJIL: Talk! 18 August 2020 https://www.ejiltalk.org/the-timing-of-treaty-party-interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment Treaty Arbitration as Public International Law , written by Eric De Brabandere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1047-1051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catharine Titi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Ethics in Investor-State Dispute Settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics and Investor-State Dispute Settlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill | Nijhoff, pp.1-5, 2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004735743_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation of Investment Disputes Under the ICSID Mediation Rules: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bungenberg et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Dispute Resolution in the Western Balkans. Trends and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Springer, pp.157 - 171, 2025, European Union and its Neighbours in a Globalized World, 978-3-031-76344-1. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-76345-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prólogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maria Lina Leiva, La unión europea y la judicialización de las controversias sobre inversiones internacionales (Editorial Tirant Lo Blanch 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union’s External Investment Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Julien Chaisse and Christoph Herrmann (eds) The International Law of Economic Integration, Oxford University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katia Fach Gómez and Catharine Titi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Award in International Investment Arbitration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/9780191975936.002.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is an Award?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez and Catharine Titi (eds) The Award in International Investment Arbitration, Oxford University Press 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.3-18, 2024, 9780192872968. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/9780191975936.003.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d’une Cour multilatérale pour les investissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Maurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur le droit européen des investissements (Collection des travaux du CREDIMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.243-251, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d’une Cour multilatérale pour les investissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raphaël Maurel (ed.), Nouveaux regards sur le droit européen des investissements (Collection des travaux du CREDIMI), LexisNexis (forthcoming).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Right to Regulate the Environment and International Investment Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Gleason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panos Delimatsis and Leonie Reins (eds), Trade and Environmental Law (Elgar Encyclopedia of Environmental Law)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion 1/17 and the Future of Investment Dispute Settlement: Implications for the Design of a Multilateral Investment Court, in Lisa Sachs, Lise Johnson and Jesse Coleman (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook on International Investment Law &amp; Policy 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments in ISDS: Jurisdiction and Admissibility – Procedure and Conduct, in Lisa Sachs, Lise Johnson and Jesse Coleman (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook on International Investment Law &amp; Policy 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catharine Titi (ed) Public Actors in International Investment Law, European Yearbook of International Economic Law: Special Issue, Springer, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indentity Conundrum: Legitimacy and Doubt on the International Bench, in Freya Baetens (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity and Diversity on the International Bench: Who Is the Judge?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial, in Katia Fach Gómez, Anastasios Gourgourinis and Catharine Titi (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Gourgourinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Investment Law and Competition Law, European Yearbook of International Economic Law: Special Issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, in Catharine Titi (ed.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Actors in International Investment Law, European Yearbook of International Economic Law: Special Issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Crises, Sovereign Debt Restructurings and the Shifting Landscape of International Investment Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Reform of International Economic Governance (edited by Antonio Segura), Ashgate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-246, 2016, 9781472471406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museums and the Spoils of Empire: From the Benin Bronzes to Those Marbles Again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imperial and Commonwealth History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (4), pp.979-987. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03086534.2025.2517135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment Treaty Arbitration Caught in The Public-Private Law Divide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michigan Journal of International Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (3), pp.441-486. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36642/mjil.45.3.investment⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Access to Investor-State Dispute Settlement for Small and Medium-Sized Enterprises: Tracing the Path Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Business Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (7), pp.1039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage and International Law: An interview with Catharine Titi, De jure Journal vol 16 issue 2 (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Jure ( Athens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Investment Agreements and Foreign Direct Investment: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pirotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (6), pp.1525-1564. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/twec.13429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révision des règlements du CIRDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire français de droit international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2022, pp.777-791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control constitucional y derecho internacional de inversiones a través de cuatro sentencias constitucionales en Colombia, Ecuador, y la Unión Europea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Latinoamericana de Derecho Internacional, Special Issue (eds Gabriel Bottini and Alejandro Chehtman)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excessive Costs and Recoverability of Cost Awards in Investment Arbitration, Journal of World Investment & Trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bottini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Jovanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Puigdemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2-3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responding to Incorrect Decision-Making in Investor-State Dispute Settlement: Policy Options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Feldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martins Paparinskis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">国际法官的国籍: 多边投资法庭的政策选择 (Translated by the journal from English)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives d'investissement direct étranger en Colombie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nationality of the International Judge: Policy Options for the Multilateral Investment Court</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives d'investissement direct étranger en Colombie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nationality and Representation in the Composition of the International Bench: Lessons from the Practice of International Courts and Tribunals and Policy Options for the Multilateral Investment Court</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERSA Working Papers on Law and Political Science 1/2020, 15 January 2020, http://cersa.cnrs.fr/wp-content/uploads/2020/01/CTiti-Nationality-1.pdf.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment Arbitration and the Controverted Right of the Arbitrator to Issue a Separate or Dissenting Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Law and Practice of International Courts and Tribunals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.197 - 216. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15718034-12341376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Dispute Settlement in Cultural Heritage Law and in the Protection of Foreign Investment: Is Cross-Fertilization Possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Dispute Settlement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), pp.535 - 556. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jnlids/idx004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union's Proposal for an International Investment Court: Significance, Innovations and Challenges Ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnational Dispute Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Advance publication 25 May 2016, Advance publication / Regular publication forthcoming (Advance publication / Regular publication forthcoming), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Investment Law and ISDS: Mapping Contemporary Latin America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.515 - 535. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22119000-12340002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: The Latin American Challenge to the Current System of Investor-State Dispute Settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of World Investment &amp; Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.511 - 514. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22119000-12340001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Most-favoured-nation treatment : survival clauses and reform of international investment law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Arbitration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (5), pp.425-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Investment Law in Latin America/Derecho Internacional de las Inversiones en América Latina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Risk Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.814 - 815. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1867299X00010254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Actors in International Investment Law (Open Access)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, European Yearbook of International Economic Law:, 978-3-030-58916-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Function of Equity in International Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780198868002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Investment Law and Competition Law, European Yearbook of International Economic Law: Special Issue, Springer (edited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fach Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Gourgourinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de l'homme et droit international économique (ed)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-8027-6343-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Timing of Treaty Party Interpretations, EJIL: Talk! 18 August 2020 https://www.ejiltalk.org/the-timing-of-treaty-party-interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment Treaty Arbitration as Public International Law , written by Eric De Brabandere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Titi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1047-1051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine Titi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03086534.2025.2517135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721922v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36642/mjil.45.3.investment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365806v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fach G&#243;mez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330140v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Egger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirotte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13429" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369970v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Luca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Feldman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martins Paparinskis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bottini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Jovanovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Puigdemont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084045v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01856079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718034-12341376" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnlids/idx004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679749v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22119000-12340002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01435318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22119000-12340001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400146v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01658212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1867299X00010254" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorgetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004735743_002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76345-8_10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478343v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780191975936.003.0001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780191975936.002.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913360v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Gleason" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084068v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500956v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084083v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084085v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Gourgourinis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-function-of-equity-in-international-law-9780198868002?q=catharine%20titi&amp;amp;cc=gb&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-58916-5#toc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147721v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/droit-de-l-homme-et-droit-international-economique-9782802763437.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01470179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorgetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine Titi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004735743_002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478156v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76345-8_10" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478343v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855360v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fach G&#243;mez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780191975936.002.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807065v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780191975936.003.0001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Gleason" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084077v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Gourgourinis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478081v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03086534.2025.2517135" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36642/mjil.45.3.investment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Egger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13429" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084041v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bottini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaisse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Jovanovic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Puigdemont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Luca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Feldman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martins Paparinskis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01856079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718034-12341376" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnlids/idx004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333398v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679749v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22119000-12340002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01435318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22119000-12340001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01658212v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1867299X00010254" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-58916-5#toc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-function-of-equity-in-international-law-9780198868002?q=catharine%20titi&amp;amp;cc=gb&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147721v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/droit-de-l-homme-et-droit-international-economique-9782802763437.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01470179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>