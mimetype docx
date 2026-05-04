--- v1 (2026-03-27)
+++ v2 (2026-05-04)
@@ -100,306 +100,306 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des outils numériques et qualité du travail dans le champ de l’autonomie</w:t>
+                <w:t xml:space="preserve">Mixité sociale et conseils de jeunes. Les effets des modalités d’organisation sur la participation des jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ingrid Tucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Moreau</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Laboratoire d'Economie et Sociologie du Travail (LEST). 2025</w:t>
+                <w:t xml:space="preserve">Isabelle Recotillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INJEP Notes &amp; Rapports. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384043v1</w:t>
+                <w:t xml:space="preserve">halshs-05262788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixité sociale et conseils de jeunes. Les effets des modalités d’organisation sur la participation des jeunes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration des outils numériques et qualité du travail dans le champ de l’autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Tucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cathel Kornig</w:t>
+                <w:t xml:space="preserve">Francesca Petrella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Recotillet</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">INJEP Notes &amp; Rapports. 2025</w:t>
+                <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire d'Economie et Sociologie du Travail (LEST). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-05262788v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des nouvelles technologies sur la qualité de l'emploi et du travail dans l'aide à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Odena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Petrella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Recotillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et de sociologie du Travail (LEST); Institut de Recherches écoomiques et sociales (IRES); CGT-FO. 2021, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -421,51 +421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des clusters sociaux qualité de vie au travail dans les établissements sanitaires et médico-sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -507,533 +507,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employeurs et demandeurs d'emploi en activité : quelles relations, quels besoins et quelles pratiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing precarious work in Europe through social dialogue : the case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cathel Kornig</w:t>
+                <w:t xml:space="preserve">Nathalie Louit-Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Moullet</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.103</w:t>
+                <w:t xml:space="preserve">Philippe Méhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410407v1</w:t>
+                <w:t xml:space="preserve">hal-01451329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing precarious work in Europe through social dialogue : the case of France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TRADE – Les pratiques de détachements de travailleurs en Union européenne : importance, formes et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Louit-Martinod</w:t>
+                <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Méhaut</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.131</w:t>
+                <w:t xml:space="preserve">Mara Bisignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nosbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Scalvinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire lorrain de sciences sociales. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451329v1</w:t>
+                <w:t xml:space="preserve">hal-04487895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques de détachements de travailleurs dans l'Union Européenne : importance, forme et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Belkacem</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nosbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2014-03, Laboratoire Lorrain des Sciences Sociales (2L2S); Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRADE – Les pratiques de détachements de travailleurs en Union européenne : importance, formes et enjeux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Employeurs et demandeurs d'emploi en activité : quelles relations, quels besoins et quelles pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mara Bisignano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Michon</w:t>
+                <w:t xml:space="preserve">Vanessa Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Scalvinoni</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Laboratoire lorrain de sciences sociales. 2016</w:t>
+                <w:t xml:space="preserve">Stéphanie Moullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Recotillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487895v1</w:t>
+                <w:t xml:space="preserve">hal-01410407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intérim : évolutions et syndicalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Belkacem</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] n° 2010-05, Centre d'économie de la Sorbonne - CNRS. 2014, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1055,64 +1055,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emploi non permanent en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST); Centre d'économie de la Sorbonne (CNRS°. 2010, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1147,51 +1147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre plan national et initiative locale, l'émergence d'une gouvernance territoriale des risques professionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1310,51 +1310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Danner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Gavard-Veau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Olympio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1392,51 +1392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques enseignements de démarches QVT dans les établissements de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1487,64 +1487,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which characteristics of working conditions affect employee recognition? Case study of a French teaching hospital.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Recotillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 th conférence European academy of management EURAM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1582,64 +1582,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance au travail à l'hôpital : du concept à la réalisation d'un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Recotillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association de recherche appliquée au management des organisations de santé (ARAMOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Polytechnique, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1658,450 +1658,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03213286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quelles conditions de mise en oeuvre une démarche qualité de vie au travail peut-elle être effective ? Retours d'expérimentations dans des établissements de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Do working conditions impact the perception of current recognition practices and expectations of recognition at work? The case of a university hospital centre in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Recotillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Revest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dé-libérer le travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Gestes, Nov 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">european academy of management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto universitario de lisboa, Jun 2019, lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482934v1</w:t>
+                <w:t xml:space="preserve">hal-02482711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do working conditions impact the perception of current recognition practices and expectations of recognition at work? The case of a university hospital centre in France</w:t>
+                <w:t xml:space="preserve">Les conditions de travail ont-elles un impact sur la perception des pratiques de reconnaissance actuelles et sur les attentes de reconnaissance au travail ? Le cas d’un centre hospitalier universitaire français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Recotillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">european academy of management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto universitario de lisboa, Jun 2019, lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">association de recherche appliquée au management des organisations de santé (ARAMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 3, Ifross, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482711v1</w:t>
+                <w:t xml:space="preserve">hal-02482750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions de travail ont-elles un impact sur la perception des pratiques de reconnaissance actuelles et sur les attentes de reconnaissance au travail ? Le cas d’un centre hospitalier universitaire français</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Prévenir le décrochage scolaire dans les établissements d'enseignement professionnel : une comparaison entre lycées professionnels et CFA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">association de recherche appliquée au management des organisations de santé (ARAMOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 3, Ifross, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">8ème congrès de l'association française de sociologie (AFS) : "Classer, déclasser, reclasser"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, LEST, AMU, CNRS, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482750v1</w:t>
+                <w:t xml:space="preserve">hal-02284842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir le décrochage scolaire dans les établissements d'enseignement professionnel : une comparaison entre lycées professionnels et CFA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A quelles conditions de mise en oeuvre une démarche qualité de vie au travail peut-elle être effective ? Retours d'expérimentations dans des établissements de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guitton</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Revest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème congrès de l'association française de sociologie (AFS) : "Classer, déclasser, reclasser"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS, LEST, AMU, CNRS, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Dé-libérer le travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Gestes, Nov 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284842v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment des établissements d’enseignement professionnel (lycées professionnels et CFA) s’efforcent-ils de prévenir le décrochage : entre adaptation des dispositifs territoriaux et réflexivité collective locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2139,64 +2139,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment des établissements d’enseignement professionnel (lycées professionnels et CFA) préviennent-ils le décrochage : entre adaptation des dispositifs territoriaux et réflexivité collective locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2234,90 +2234,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who is the boss? Employment/work relationship and the ambivalence of private firms in urban bus networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Louit-Martinod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th IWPLMS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2342,51 +2342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des Clusters : focus sur 3 exemples de démarches QVT en établissements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée régionale "La qualité de vie au travail : prendre soin de ceux qui soignent dans les établisements sanitaires et médicaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARS PACA, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2411,64 +2411,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition chômage-emploi : employeurs et demandeurs d'emploi face à l'activité réduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Recotillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transitions professionnelles tout au long de la vie. Nouveaux regards, nouveaux sens, nouvelles responsabilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2493,90 +2493,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les difficultés de la défense et de la syndicalisation des intérimaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Belkacem</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Journées Internationales de Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CLERSE, Jun 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2601,90 +2601,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unions Confronted to the Temporary Agency Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Belkacem</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASE 25th Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the advancement of socio-economics; University of Milan, Jun 2013, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2722,51 +2722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Très Petites Entreprises (TPE) et prévention des risques professionnels : logiques sectorielles et modèles d'entreprise (Hôtellerie-restauration et réparation automobile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « Constructions et différenciations sociales des risques professionnels », Laboratoire d'économie et de sociologie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2791,77 +2791,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les origines du travail intérimaire et son développement en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux enjeux du travail intérimaire. Le détachement, l'insertion sociale et professionnelle, la formation des travailleurs intérimaires, la mutation des modèles nationaux du travail intérimaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2918,64 +2918,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre le recours aux contrats courts dans l’hôtellerie-restauration. Une approche par les configurations organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Recotillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Saccomanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3026,64 +3026,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles caractéristiques des conditions de travail ont un impact sur la reconnaissance au travail ? Le cas d’un centre hospitalier universitaire français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Recotillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (5-6), pp.398-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3130,64 +3130,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applaudissements, remerciements, moyens de bien faire leur travail, qu’attendent les agents hospitaliers comme signes de reconnaissance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Recotillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 76 (2), pp.289-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3225,64 +3225,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance au travail à l’hôpital : du concept à la réalisation d’un état des lieux en CHU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Recotillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue hospitalière de France </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3307,51 +3307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité de vie au travail dépend de la qualité du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3402,51 +3402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l’organisation du travail avec les acteurs : expérimentation soutenue par la HAS dans une clinique psychiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 110, pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3471,77 +3471,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévenir le décrochage : une comparaison entre lycées professionnels et CFA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céreq Bref</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 380, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3566,51 +3566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité de vie au travail et les déterminants de la qualité des soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Levet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3661,103 +3661,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les détachements transfrontaliers d'intérimaires du Luxembourg vers la Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Belkacem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cathel Kornig</w:t>
+                <w:t xml:space="preserve">François Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Scalvinoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'IRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 93 (3), pp.51-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3804,51 +3804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facebook pour quels liens ? Les relations des quadragénaires sur Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Liens sociaux numériques, 8 (1), pp.83-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3882,90 +3882,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘A plus dans le bus’ : Work-related stress among French bus drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Louit-Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of workplace rights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4012,51 +4012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du risque à la ressource psychosociale : l'enjeu du développement de l'activité des professionnels de l'enseignement supérieur et de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Arnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 136, pp.79-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4090,64 +4090,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition chômage-emploi : employeurs et demandeurs d'emploi face à l'activité réduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Recotillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céreq Echanges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Céreq Echanges, 1, pp.127-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4172,90 +4172,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser, défendre les intérimaires. Les difficultés de l’action syndicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nosbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'IRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 83 (4), pp.3 - 28 </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4289,64 +4289,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction sociale du travail intérimaire : de ses origines aux États-Unis à son institutionnalisation en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, tome XLV/8 (Socio-Économie du Travail n° 33), p. 1301-1327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4371,51 +4371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De très petites entreprises de la réparation automobile face aux normes publiques de la prévention des risques professionnels : le cas d'une action collective territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4453,51 +4453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choisir l'intérim : sous quelles conditions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Société, Cahiers de Socio-Economie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 29, pp.1959-1977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4522,51 +4522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l'ouvrage de Daniel Glaymann. La vie en intérim. Paris : Fayard, 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 48 (2), pp.262-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4623,103 +4623,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Αποσπασμένος εργαζόμενος δίπλα στο σπίτι του</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Belkacem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cathel Kornig</w:t>
+                <w:t xml:space="preserve">François Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Scalvinoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georgie Petraki; Fotini Panousopoulou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Κρίση(σεις) και κόσµοι της εργασίας</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedio Publications, pp.61-69, 2023, 9789606355400</w:t>
@@ -4748,51 +4748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une démocratisation du travail en milieu ordinaire ? Retours d’expérimentations dans des établissements de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4860,77 +4860,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précarité de l'emploi et du travail : analyse comparée d'un concept polysémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insarauto Valeria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Louit-Martinod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et crise : l'Europe du Sud, un laboratoire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4955,103 +4955,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How French bus drivers, managers and unions talk about incivility and physical and verbal assaults at work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chanut-Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loriane Domette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Louit-Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méhaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Cassilde; Adeline Gilson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Health, Work and Language. International Perspectives Towards Their Categorizations at Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5125,51 +5125,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue de littérature : qualité de vie au travail et qualité des soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ghadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5213,64 +5213,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes particulières d'emploi en France : un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5320,77 +5320,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visages de l’intérim en France et dans le Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rachid Belkacem, Cathel Kornig et François Michon. Harmattan, 460 p., 2011, 978-2-296-13723-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5408,77 +5408,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visages de l'intérim en France et dans le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.455, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5665,51 +5665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384043v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Roy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05262788v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Recotillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Odena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284901v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Revest" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410407v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Paola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451329v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louit-Martinod" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkacem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Montcharmont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Scalvinoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03078518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moss&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Setbon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295293v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Danner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gavard-Veau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213237v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482934v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553025v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chanut-Guieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484506v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268345v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829812v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saccomanno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/jdds.040.4.8210" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213165v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213198v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184215v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184202v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Levet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ghadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284927v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.093.0051" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.081.0083" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413648v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2158244016629393" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4913" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626593v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.083.0003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817459v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403476v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436955v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437890v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485469v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482492v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teseopress.com/delibererletravail/chapter/une-democratisation-du-travail-en-milieu-ordinaire/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insarauto Valeria" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413686v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Domette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319505435" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803418v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05262788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Recotillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384043v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Roy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Odena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284901v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Revest" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01451329v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Louit-Martinod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkacem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Scalvinoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Montcharmont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Paola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03078518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moss&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Setbon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295293v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Danner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gavard-Veau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213237v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482750v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284842v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553025v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chanut-Guieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482853v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484506v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268345v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829812v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saccomanno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/jdds.040.4.8210" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213165v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213198v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184215v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184202v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Levet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ghadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284927v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.093.0051" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.081.0083" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413648v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2158244016629393" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnoud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4913" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626593v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.083.0003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817459v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403476v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436955v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437890v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485469v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482492v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teseopress.com/delibererletravail/chapter/une-democratisation-du-travail-en-milieu-ordinaire/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insarauto Valeria" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413686v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Domette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319505435" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803418v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>