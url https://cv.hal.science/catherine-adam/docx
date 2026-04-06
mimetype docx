--- v0 (2026-03-05)
+++ v1 (2026-04-06)
@@ -110,88 +110,102 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Docteure en sociolinguistique et Enseignante-chercheure en sciences de l'éducation et de la formation, mes travaux de recherche portent sur les processus de formation et de transformation des individus et sur les dispositifs qui les accompagnent. J’étudie tout particulièrement les représentations, perceptibles au travers des discours, et leurs influences sur les apprentissages, le développement des individus et l’appropriation notamment des langues en contexte plurilingue, mais aussi de savoirs, de compétences dans le cadre de formations, de la petite enfance à l’enseignement supérieur. Par le biais d’une approche complexe, écosystémique, des formations, je m’intéresse aux différents acteurs en contexte éducatif, aux processus de transmissions/appropriations - transformations en lien avec les dynamiques identitaires. J’interroge également la valeur heuristique de l’altérité et les moyens de la prise en compte effective d’autres en formation (co-constructions, coopération, interdépendances et interrelations, etc.).  Dans ce cadre, j’ai pour le moment trois champs de recherche privilégiés : la formation des ingénieurs, les formations doctorales et le bilinguisme scolaire.</w:t>
+        <w:t xml:space="preserve">Docteure en sociolinguistique et enseignante-chercheure en sciences de l'éducation et de la formation, mes travaux de recherche portent sur les processus de formation et de transformation des individus en formation ainsi qu'aux dispositifs qui les accompagnent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Adoptant une approche complexe, écosystémique, des formations, je m’intéresse aux différents acteur.ices en contexte éducatif et à leurs interactions. A partir de l'analyse des discours, j’étudie tout particulièrement les représentations à l'oeuvre et leurs effets sur les parcours et les dynamiques identitaires des personnes en formation. J’interroge également la valeur heuristique de l’altérité et les conditions de la prise en compte effective d’autres (individus, espaces, temps) en formation et en recherche (co-constructions, coopération, interdépendances et interrelations, recherche-action collaborative, etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mes recherches couvrent un large spectre de contextes éducatifs, de la petite enfance à l'enseignement supérieur. Elles s'inscrivent principalement dans le champ de recherche de la formation des adultes et s'articulent actuellement autour de quatre thématiques privilégiées : la formation aux enjeux socio-écologiques, la formation des ingénieurs, les formations doctorales et le bilinguisme scolaire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">**Projets en cours **</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Holi-D Blue (2021-2024</w:t>
+          <w:t xml:space="preserve">Blue Training Horizons (2024-2028)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">) : Ce projet de formation s’appuie sur une démarche de recherche action-collaborative interdisciplinaire. Holi-D Blue vise le développement d’un dispositif holistique de formation des ingénieurs et étudiants de 3ème cycle pour comprendre et agir face aux enjeux environnementaux et sociétaux maritimes. Projet co-financé par l’Ecole Universitaire de Recherche interdisciplinaire spécialisée en sciences et technologies marine, ISBLUE.</w:t>
+        <w:t xml:space="preserve">Ce projet porte sur la Formation des formateurices de l’enseignement supérieur vis-à-vis des enjeux TSE (transformations socio-écologiques) dans les domaines des sciences et techniques de la mer et du littoral). Projet financé par ISBLUE-ANR. L’EUR ISblue - Ecole universitaire de recherche est fondée sur un partenariat autour de 3 organismes nationaux de recherche (CNRS, Ifremer, IRDL), 2 universités (UBO, UBS) et de 4 Grandes Écoles d’ingénieurs (IMT-Atlantique, ENSTA, ENIB, École navale).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">RITES (2023-2024) : Cette étude porte sur les trajectoires des élèves-ingénieurs pendant leur formation et l’insertion professionnelle des diplômés au regard des thématiques de transformations socio-écologiques. Cette recherche repose sur une démarche de sciences participative. Elle est réalisée dans le cadre d’un partenariat avec l’Observatoire des Formations citoyennes.</w:t>
+        <w:t xml:space="preserve">FORTEIM (2024-2027)Ce projet AMI-CMA, France 2030 porte sur la Formation à la Transition Ecoénergétique des Industries de la Mer. Piloté par le CINAV, il réunit 14 partenaires du monde académique et industriel. L’objectif du projet se résume en l’acculturation à l’ensemble des problématiques de la transition écologique, des acteurs de la filière et des apprenants qui s’y destinent, en dotant chacun d’un socle de connaissances de référence pour pouvoir ensuite agir sur le terrain. L'appel à deux chercheures en sciences de l'éducation et de la formation dans ce projet relève de la volonté d’analyse des dispositifs qui seront créés et de leurs effets sur les apprenant.es et les formateur.ices.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mots clésreprésentations • discours • altérités • constructions identitaires  • approches pédagogiques • écosystèmes • transformations</w:t>
+        <w:t xml:space="preserve">Mots clésreprésentations • discours • altérités • constructions identitaires • approches pédagogiques • écosystèmes • transformations • écologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -1330,307 +1344,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing Methods and Programs for Teaching Innovation to Engineers: Toward Eco-Innovation?</w:t>
+                <w:t xml:space="preserve">Développement de dispositifs de formation des ingénieurs à l’innovation : vers l’éco-innovation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Coco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Denis Lemaître. </w:t>
+              <w:t xml:space="preserve">Denis Lemaître (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Training Engineers for Innovation</w:t>
+              <w:t xml:space="preserve">Formation des ingénieurs à l’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiley; ISTE Éditions</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ISTE Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 237-252, 2018, 978-1-78405-411-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917363v1</w:t>
+                <w:t xml:space="preserve">hal-01761626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des couples linguistiquement mixtes en Bretagne. Le cas du breton, langue régionale</w:t>
+                <w:t xml:space="preserve">Developing Methods and Programs for Teaching Innovation to Engineers: Toward Eco-Innovation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Régine Delamotte. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Coco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Lemaître. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mixités conjugales aujourd'hui</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Training Engineers for Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley; ISTE Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-241, 2018, 978-1-119-56336-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119563938.ch11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052650v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de dispositifs de formation des ingénieurs à l’innovation : vers l’éco-innovation ?</w:t>
+                <w:t xml:space="preserve">Des couples linguistiquement mixtes en Bretagne. Le cas du breton, langue régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Denis Lemaître (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régine Delamotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation des ingénieurs à l’innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mixités conjugales aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, 2018, 979-10-240-0989-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01761626v1</w:t>
+                <w:t xml:space="preserve">hal-02052650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission de la langue bretonne : une pratique genrée ?</w:t>
               </w:r>
@@ -2209,221 +2223,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04950542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir un écosystème de formation à la transition socioécologique : le cas du projet HOLI-D Blue</w:t>
+                <w:t xml:space="preserve">Enjeux environnementaux et sociétaux : des écosystèmes de formation, pour quelles transformations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Poinsotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwalenn Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question de pédagogie dans l'enseignement supérieur. Colloque QPES 2023</w:t>
+              <w:t xml:space="preserve">QPES 2023 : colloque Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249729v1</w:t>
+                <w:t xml:space="preserve">hal-04249719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux environnementaux et sociétaux : des écosystèmes de formation, pour quelles transformations ?</w:t>
+                <w:t xml:space="preserve">Concevoir un écosystème de formation à la transition socioécologique : le cas du projet HOLI-D Blue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES 2023 : colloque Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
+              <w:t xml:space="preserve">Question de pédagogie dans l'enseignement supérieur. Colloque QPES 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249719v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’engager au risque de s’exposer. L’engagement d’étudiantes ingénieures dans un dispositif d’égalité entre les femmes et les hommes</w:t>
               </w:r>
@@ -2731,234 +2745,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium. Pourquoi former aux compétences transversales dans les curricula d'ingénieur aujourd'hui ? Tensions, injonctions et leviers d'action</w:t>
+                <w:t xml:space="preserve">Interpréter avec Alceste (ou IramuteQ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIPU 2022 - Agir ensemble dans l'enseignement supérieur : enjeux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale de pédagogie universitaire, May 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire Humanités numériques 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'Homme de Bretagne (MSHB), Apr 2022, web-conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689953v1</w:t>
+                <w:t xml:space="preserve">hal-03649792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpréter avec Alceste (ou IramuteQ)</w:t>
+                <w:t xml:space="preserve">Symposium. Pourquoi former aux compétences transversales dans les curricula d'ingénieur aujourd'hui ? Tensions, injonctions et leviers d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Chalifoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Djennadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ducarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Papineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Humanités numériques 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des sciences de l'Homme de Bretagne (MSHB), Apr 2022, web-conférence, France</w:t>
+              <w:t xml:space="preserve">AIPU 2022 - Agir ensemble dans l'enseignement supérieur : enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale de pédagogie universitaire, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649792v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium. (Se) Co-construire avec ces autres en formation</w:t>
               </w:r>
@@ -4220,51 +4234,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CEC7037"/>
+    <w:nsid w:val="DBA7D02D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4451,51 +4465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-adam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143858203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ensta-bretagne.fr/fr/projet-holi-d-blue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916208v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coutable" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y6t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4506" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Zergout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ajana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bakkali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/ijhe.v9n2p25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02588296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Sahu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Krizs&#225;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs B&#225;lint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor G Kovacs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitta Kiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16032" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400347v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Larvol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1339" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02051639v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01881365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.040.0219" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neso Sojic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.04.140" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7XHRDKJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01387186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ait Haddouchane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0157" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01917363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Coco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Training+Engineers+for+Innovation-p-9781119563365" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119563938.ch11" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052650v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01761626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/formation-des-ingenieurs-a-l-innovation" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01387086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Violo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01387165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792252v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Gr&#246;vel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djennadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0188" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924876v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16913" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vkm6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249729v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cousin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Feron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poinsotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwalenn Ruault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292227v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298553v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04031345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bombaron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689953v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Chalifoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ducarme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Papineau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040987v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Daher Farah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Graber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03465948v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ait Addouchane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466022v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04029302v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493830v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03080000v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02051729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02051643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04029774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02051737v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01381255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01365248v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01387205v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01946759v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BRES0072" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-adam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143858203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isblue.fr/se-former-avec-isblue/blue-training-horizons/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916208v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coutable" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y6t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4506" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Zergout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ajana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bakkali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/ijhe.v9n2p25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02588296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Sahu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Krizs&#225;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs B&#225;lint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor G Kovacs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitta Kiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16032" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400347v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Larvol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1339" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02051639v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01881365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.040.0219" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neso Sojic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.04.140" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7XHRDKJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01387186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ait Haddouchane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0157" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01761626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Coco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/formation-des-ingenieurs-a-l-innovation" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01917363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Training+Engineers+for+Innovation-p-9781119563365" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119563938.ch11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01387086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Violo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01387165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792252v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Gr&#246;vel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djennadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0188" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924876v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16913" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vkm6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cousin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Feron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poinsotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwalenn Ruault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292227v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298553v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04031345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bombaron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649792v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Chalifoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ducarme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Papineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040987v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Daher Farah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Graber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03465948v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ait Addouchane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466022v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04029302v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493830v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03080000v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02051729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02051643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04029774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02051737v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01381255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01365248v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01387205v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01946759v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BRES0072" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>