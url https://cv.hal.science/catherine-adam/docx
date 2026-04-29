--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -617,252 +617,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics reveals unique wood‐decay strategies and fruiting body development in the Schizophyllaceae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scolarisation bilingue et appropriation d’une langue (minoritaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neha Sahu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwenole Larvol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16032⟩</w:t>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588296v1</w:t>
+                <w:t xml:space="preserve">hal-02400347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolarisation bilingue et appropriation d’une langue (minoritaire)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Adam</w:t>
+                <w:t xml:space="preserve">Comparative genomics reveals unique wood‐decay strategies and fruiting body development in the Schizophyllaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha Sahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krisztina Krizsán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Bálint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor G Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenole Larvol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brigitta Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n° 1, </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 224 (2), pp.902-915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34745/numerev_1339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.16032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400347v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Thomas M., Blanchard N. (dirs), 2017, La Bretagne Linguistique n° 21, CRBC, UBO/UBL, Brest, 320 p</w:t>
               </w:r>
@@ -1344,307 +1344,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de dispositifs de formation des ingénieurs à l’innovation : vers l’éco-innovation ?</w:t>
+                <w:t xml:space="preserve">Developing Methods and Programs for Teaching Innovation to Engineers: Toward Eco-Innovation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Coco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Denis Lemaître (dir.). </w:t>
+              <w:t xml:space="preserve">Denis Lemaître. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation des ingénieurs à l’innovation</w:t>
+              <w:t xml:space="preserve">Training Engineers for Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Éditions</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wiley; ISTE Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-241, 2018, 978-1-119-56336-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119563938.ch11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761626v1</w:t>
+                <w:t xml:space="preserve">hal-01917363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing Methods and Programs for Teaching Innovation to Engineers: Toward Eco-Innovation?</w:t>
+                <w:t xml:space="preserve">Des couples linguistiquement mixtes en Bretagne. Le cas du breton, langue régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Denis Lemaître. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régine Delamotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Training Engineers for Innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mixités conjugales aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, 2018, 979-10-240-0989-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiley; ISTE Éditions</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01917363v1</w:t>
+                <w:t xml:space="preserve">hal-02052650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des couples linguistiquement mixtes en Bretagne. Le cas du breton, langue régionale</w:t>
+                <w:t xml:space="preserve">Développement de dispositifs de formation des ingénieurs à l’innovation : vers l’éco-innovation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Régine Delamotte. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Coco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Lemaître (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mixités conjugales aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, 2018, 979-10-240-0989-6</w:t>
+              <w:t xml:space="preserve">Formation des ingénieurs à l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 237-252, 2018, 978-1-78405-411-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052650v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission de la langue bretonne : une pratique genrée ?</w:t>
               </w:r>
@@ -2417,191 +2417,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’engager au risque de s’exposer. L’engagement d’étudiantes ingénieures dans un dispositif d’égalité entre les femmes et les hommes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche évaluative de parcours doctoraux intégrés à un projet de recherche international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Inter-Congrès Aref 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches Éducation et Formation (Cref), Association des enseignant·es et chercheur·es en sciences de l’éducation, Nov 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude. Approches évaluatives de dispositifs doctoraux : apports pour la recherche et pour l'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Formation et apprentissages professionnels; Cnam, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292227v1</w:t>
+                <w:t xml:space="preserve">hal-04298553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche évaluative de parcours doctoraux intégrés à un projet de recherche international</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S’engager au risque de s’exposer. L’engagement d’étudiantes ingénieures dans un dispositif d’égalité entre les femmes et les hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude. Approches évaluatives de dispositifs doctoraux : apports pour la recherche et pour l'action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Formation et apprentissages professionnels; Cnam, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Inter-Congrès Aref 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches Éducation et Formation (Cref), Association des enseignant·es et chercheur·es en sciences de l’éducation, Nov 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298553v1</w:t>
+                <w:t xml:space="preserve">hal-04292227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Procuste à Petite Poucette, quels défis éthiques pour les sciences de l’éducation et la formation ?</w:t>
               </w:r>
@@ -2663,191 +2663,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montrer l'exemple pour plus d'égalité entre les femmes et les hommes dans et par le numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpréter avec Alceste (ou IramuteQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives critiques sur le numérique en éducation et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, MONTREAL, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire Humanités numériques 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'Homme de Bretagne (MSHB), Apr 2022, web-conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810228v1</w:t>
+                <w:t xml:space="preserve">hal-03649792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpréter avec Alceste (ou IramuteQ)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Montrer l'exemple pour plus d'égalité entre les femmes et les hommes dans et par le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Humanités numériques 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des sciences de l'Homme de Bretagne (MSHB), Apr 2022, web-conférence, France</w:t>
+              <w:t xml:space="preserve">Perspectives critiques sur le numérique en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, MONTREAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649792v1</w:t>
+                <w:t xml:space="preserve">hal-03810228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium. Pourquoi former aux compétences transversales dans les curricula d'ingénieur aujourd'hui ? Tensions, injonctions et leviers d'action</w:t>
               </w:r>
@@ -2952,329 +2952,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium. (Se) Co-construire avec ces autres en formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symposium. Se (co-)construire avec ces « autres » en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bombaron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chaire Unesco, ICP Paris, Sep 2021, PARIS, France</w:t>
+              <w:t xml:space="preserve">, Chaire Unesco « Formation professionnelle, Construction Personnelle, Transformations sociales »; ICP, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04040987v1</w:t>
+                <w:t xml:space="preserve">hal-03466022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports d'un projet international de recherche pour la formation doctorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Ait Addouchane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment former des ingénieurs responsables face aux enjeux environnementaux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium. Se (co-)construire avec ces « autres » en formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symposium. (Se) Co-construire avec ces autres en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bombaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Coutable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Daher Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Graber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chaire Unesco « Formation professionnelle, Construction Personnelle, Transformations sociales »; ICP, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, Chaire Unesco, ICP Paris, Sep 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466022v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04040987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérité et (trans-)formations : les autres dans les processus d’appropriations</w:t>
               </w:r>
@@ -3532,51 +3532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre désirs parentaux et appropriations du breton par de jeunes enfants : des représentations et leurs influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenole Larvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Désir de langues, subjectivité, rapport au savoir : les langues n’ont-elles pour vocation que d’être utiles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire DIPRALANG – EA-739, Université Paul-Valéry Montpellier 3, Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4234,51 +4234,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBA7D02D"/>
+    <w:nsid w:val="76EF2972"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4465,51 +4465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-adam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143858203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isblue.fr/se-former-avec-isblue/blue-training-horizons/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916208v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coutable" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y6t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4506" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Zergout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ajana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bakkali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/ijhe.v9n2p25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02588296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Sahu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Krizs&#225;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs B&#225;lint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor G Kovacs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitta Kiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16032" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400347v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Larvol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1339" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02051639v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01881365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.040.0219" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neso Sojic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.04.140" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7XHRDKJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01387186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ait Haddouchane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0157" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01761626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Coco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/formation-des-ingenieurs-a-l-innovation" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01917363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Training+Engineers+for+Innovation-p-9781119563365" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119563938.ch11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01387086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Violo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01387165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792252v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Gr&#246;vel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djennadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0188" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924876v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16913" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vkm6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cousin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Feron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poinsotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwalenn Ruault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292227v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298553v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04031345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bombaron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649792v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Chalifoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ducarme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Papineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040987v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Daher Farah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Graber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03465948v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ait Addouchane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466022v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04029302v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493830v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03080000v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02051729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02051643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04029774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02051737v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01381255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01365248v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01387205v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01946759v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BRES0072" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-adam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143858203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isblue.fr/se-former-avec-isblue/blue-training-horizons/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916208v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coutable" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y6t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4506" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Zergout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ajana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bakkali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/ijhe.v9n2p25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Larvol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02588296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Sahu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Krizs&#225;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs B&#225;lint" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor G Kovacs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitta Kiss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02051639v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01881365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.040.0219" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neso Sojic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.04.140" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7XHRDKJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01387186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ait Haddouchane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0157" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01917363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Coco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Training+Engineers+for+Innovation-p-9781119563365" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119563938.ch11" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052650v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01761626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/formation-des-ingenieurs-a-l-innovation" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01387086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Violo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01387165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792252v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Gr&#246;vel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djennadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0188" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924876v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16913" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vkm6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cousin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Feron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poinsotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwalenn Ruault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298553v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04031345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bombaron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Chalifoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ducarme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Papineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03465948v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ait Addouchane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040987v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Daher Farah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Graber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04029302v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493830v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03080000v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02051729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02051643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04029774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02051737v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01381255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01365248v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01387205v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01946759v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BRES0072" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>