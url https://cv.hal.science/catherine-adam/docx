--- v2 (2026-04-29)
+++ v3 (2026-05-22)
@@ -2663,618 +2663,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpréter avec Alceste (ou IramuteQ)</w:t>
+                <w:t xml:space="preserve">Symposium. Pourquoi former aux compétences transversales dans les curricula d'ingénieur aujourd'hui ? Tensions, injonctions et leviers d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Chalifoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Djennadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ducarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Papineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Humanités numériques 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des sciences de l'Homme de Bretagne (MSHB), Apr 2022, web-conférence, France</w:t>
+              <w:t xml:space="preserve">AIPU 2022 - Agir ensemble dans l'enseignement supérieur : enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale de pédagogie universitaire, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649792v1</w:t>
+                <w:t xml:space="preserve">hal-03689953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montrer l'exemple pour plus d'égalité entre les femmes et les hommes dans et par le numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpréter avec Alceste (ou IramuteQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives critiques sur le numérique en éducation et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, MONTREAL, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire Humanités numériques 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'Homme de Bretagne (MSHB), Apr 2022, web-conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810228v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium. Pourquoi former aux compétences transversales dans les curricula d'ingénieur aujourd'hui ? Tensions, injonctions et leviers d'action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Montrer l'exemple pour plus d'égalité entre les femmes et les hommes dans et par le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIPU 2022 - Agir ensemble dans l'enseignement supérieur : enjeux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale de pédagogie universitaire, May 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Perspectives critiques sur le numérique en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, MONTREAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689953v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium. Se (co-)construire avec ces « autres » en formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symposium. (Se) Co-construire avec ces autres en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bombaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Coutable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Daher Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Graber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chaire Unesco « Formation professionnelle, Construction Personnelle, Transformations sociales »; ICP, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">, Chaire Unesco, ICP Paris, Sep 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466022v1</w:t>
+                <w:t xml:space="preserve">halshs-04040987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports d'un projet international de recherche pour la formation doctorale</w:t>
+                <w:t xml:space="preserve">Symposium. Se (co-)construire avec ces « autres » en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zineb Ait Addouchane</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bombaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment former des ingénieurs responsables face aux enjeux environnementaux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Unesco « Formation professionnelle, Construction Personnelle, Transformations sociales »; ICP, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465948v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium. (Se) Co-construire avec ces autres en formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports d'un projet international de recherche pour la formation doctorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Daher Farah</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Graber</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zineb Ait Addouchane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Unesco, ICP Paris, Sep 2021, PARIS, France</w:t>
+              <w:t xml:space="preserve">Comment former des ingénieurs responsables face aux enjeux environnementaux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04040987v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérité et (trans-)formations : les autres dans les processus d’appropriations</w:t>
               </w:r>
@@ -4234,51 +4234,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76EF2972"/>
+    <w:nsid w:val="D1D6DDAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4465,51 +4465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-adam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143858203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isblue.fr/se-former-avec-isblue/blue-training-horizons/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916208v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coutable" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y6t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4506" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Zergout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ajana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bakkali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/ijhe.v9n2p25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Larvol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02588296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Sahu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Krizs&#225;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs B&#225;lint" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor G Kovacs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitta Kiss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02051639v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01881365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.040.0219" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neso Sojic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.04.140" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7XHRDKJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01387186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ait Haddouchane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0157" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01917363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Coco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Training+Engineers+for+Innovation-p-9781119563365" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119563938.ch11" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052650v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01761626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/formation-des-ingenieurs-a-l-innovation" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01387086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Violo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01387165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792252v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Gr&#246;vel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djennadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0188" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924876v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16913" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vkm6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cousin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Feron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poinsotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwalenn Ruault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298553v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04031345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bombaron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Chalifoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ducarme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Papineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03465948v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ait Addouchane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040987v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Daher Farah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Graber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04029302v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493830v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03080000v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02051729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02051643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04029774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02051737v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01381255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01365248v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01387205v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01946759v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BRES0072" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-adam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143858203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isblue.fr/se-former-avec-isblue/blue-training-horizons/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916208v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coutable" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y6t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4506" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Zergout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ajana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bakkali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/ijhe.v9n2p25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Larvol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02588296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Sahu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Krizs&#225;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs B&#225;lint" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor G Kovacs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitta Kiss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02051639v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01881365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gardelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.040.0219" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neso Sojic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.04.140" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7XHRDKJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01387186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ait Haddouchane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0157" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01917363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Coco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Training+Engineers+for+Innovation-p-9781119563365" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119563938.ch11" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052650v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01761626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/formation-des-ingenieurs-a-l-innovation" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01387086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Violo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01387165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792252v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Gr&#246;vel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Djennadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0188" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924876v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16913" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vkm6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cousin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Feron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poinsotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwalenn Ruault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298553v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04031345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bombaron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689953v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Chalifoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ducarme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Papineau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649792v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810228v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040987v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Daher Farah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Graber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03466022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03465948v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ait Addouchane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04029302v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493830v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03080000v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02051729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02051643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04029774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02051737v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01381255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01365248v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01387205v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01946759v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BRES0072" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>