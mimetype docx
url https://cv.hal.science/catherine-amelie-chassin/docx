--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1026,450 +1026,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Heurs et malheurs du mariage des transsexuels. Sur Cour EDH, 16 juillet 2014, Hämäläinen c. Finlande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102, pp.463-480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’individualisation des craintes dans le droit contemporain de l’asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le droit d’asile, 13, pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.1182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La réforme de l'asile : une loi tant attendue et déjà inadaptée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33, pp.1857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02220538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réforme de l’asile : une loi tant attendue et déjà inadaptée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1857-1864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rétention administrative des mineurs accompagnants. Sur l’arrêt Popov c. France, Cour EDH, 19 janvier 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95, pp.681-697</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 102, pp.463-480</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statut de réfugié (risque de mutilations sexuelles) : situation des parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.2780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02216608v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03707950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conventionnalité de la loi sur le mariage pour tous</w:t>
               </w:r>
@@ -3017,165 +3017,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Asile et proscription : une continuelle actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : La proscription en droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine-Amélie Chassin, Oct 2009, Caen, France. pp.175-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dissimulation et droit des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : La dissimulation et le droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agnès Cerf, Oct 2011, Caen, France. pp.63-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707952v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03707955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléas et cohérences du contrôle de la Cour en matière de liberté d’expression : les arrêts July c. France, Chalabi c. France et Leroy c. France</w:t>
               </w:r>
@@ -4429,165 +4429,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La protection internationale des combattants de la liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVe Universités de la Paix : Combattre pour la liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Protéger les mineurs : l’interdiction des mauvais traitements en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés franco-macédonien (IV) : Les mineurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Skopje, Macédoine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822935v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04823407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté de la presse dans le droit français : la loi de 1881</w:t>
               </w:r>
@@ -5021,50 +5021,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les recours internationaux pour les Droits de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vademecum : Droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNB ( Conseil national des barreaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-131, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le système européen de protection des Droits de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vademecum : Droits de l'homme</w:t>
             </w:r>
@@ -5073,73 +5155,73 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNB ( Conseil national des barreaux)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.70-81, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système universel de protection des Droits de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5155,892 +5237,810 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNB ( Conseil national des barreaux)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.56-69, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les recours internationaux pour les Droits de l'Homme</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger l’enfant migrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de la professeure Annick Batteur : regards humanistes sur le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.251-274, 2021, 978-2-275-09163-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les autres systèmes de protection des Droits de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vademecum : Droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNB ( Conseil national des barreaux)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.121-131, 2021</w:t>
+              <w:t xml:space="preserve">, pp.112-120, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, pp.251-274, 2021, 978-2-275-09163-1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de flux massifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandra Szurek; Marina Eudes; Philippe Ryfman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et pratique de l'action humanitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso, pp.126-137, 2019, 978-2-275-05306-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, pp.112-120, 2021</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art. 1er CDFUE. La notion de dignité de la personne humaine dans la jurisprudence de la Cour de justice de l’Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abdelwahab Biad; Valérie Parisot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Charte des droits fondamentaux de l’Union européenne : bilan d’application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 117, Anthemis, pp.137-160, 2018, (Droit et justice), 978-2-8072-0384-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ-Lextenso, pp.126-137, 2019, 978-2-275-05306-6</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion européenne de vie familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Batteur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille [2e éd]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.245-251, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 117, Anthemis, pp.137-160, 2018, (Droit et justice), 978-2-8072-0384-6</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie familiale appliquée aux étrangers et aux réfugiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Batteur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille [2e éd]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.326-347, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La notion européenne de vie familiale</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de la vie familiale des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Batteur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille [2e éd]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.245-251, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.339-347, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La vie familiale appliquée aux étrangers et aux réfugiés</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dignité de la personne humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Batteur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille [2e éd]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.326-347, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.389-395, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dealing with international vulnerability: European law and climate-induced migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesca Ippolito; Sara Iglesias Sánchez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protecting Vulnerable Groups: The European Human Rights Framework</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 51, Hart publishing, pp.271-290, 2015, (Modern studies in European law), 978-1-84946-685-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781509907205.ch-013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le foyer et les conditions normales d’existence du migrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Weckel; Guy Goodwin Gill. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protection des migrants et des réfugiés au XXIe siècle : aspects de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, Martinus Nijhoff Publishers; Brill, pp.309-348, 2015, (Les livres de droit de l'Académie), 978-90-04-30123-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1875-8096_pplcdu_ej.9789004301238.ch11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707930v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03707937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’article 4 CEDH : de la lettre à l’esprit</w:t>
               </w:r>
@@ -7358,51 +7358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02A44485"/>
+    <w:nsid w:val="F8E845F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7506,51 +7506,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B8B1C001"/>
+    <w:nsid w:val="6D088AED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7740,51 +7740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-amelie-chassin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113935439" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469214v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Am&#233;lie Chassin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04526531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352400v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8839" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883336v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707865v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mauger-Vielpeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6432" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hennebel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tigroudja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220538v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707933v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.1182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707935v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216608v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.4660" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6182" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219164v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387239v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707868v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707909v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707940v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707942v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707968v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171651v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308772v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822852v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822861v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822882v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822904v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823407v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823409v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823414v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823424v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104295v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707826v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327087v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2idhp.eu/wp-content/uploads/2021/07/CNB_INSTITUT_Vademecum-droits-de-lHomme_2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402617v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402640v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707829v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402632v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707890v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820092v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707930v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1875-8096_pplcdu_ej.9789004301238.ch11" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781509907205.ch-013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334591v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331551v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350823v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327105v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707926v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331477v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396953v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331603v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393451v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331643v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-amelie-chassin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113935439" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469214v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Am&#233;lie Chassin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04526531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352400v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8839" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883336v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707865v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mauger-Vielpeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6432" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hennebel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tigroudja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707935v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707933v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.1182" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220538v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707927v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.4660" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6182" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219164v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387239v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707868v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707909v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707940v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707942v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707955v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707968v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171651v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308772v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822852v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822861v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822882v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822904v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822935v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823409v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823414v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823424v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104295v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707826v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2idhp.eu/wp-content/uploads/2021/07/CNB_INSTITUT_Vademecum-droits-de-lHomme_2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707829v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402632v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707890v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820092v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707937v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781509907205.ch-013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1875-8096_pplcdu_ej.9789004301238.ch11" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334591v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331551v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350823v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327105v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707926v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331477v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396953v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331603v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393451v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331643v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>