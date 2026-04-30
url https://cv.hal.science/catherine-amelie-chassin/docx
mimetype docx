--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -71,53 +71,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">catherine-amelie-chassin</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0004-4480-7946</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">113935439</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -232,2084 +253,2084 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’Avis consultatif sur les conséquences juridiques découlant des politiques et pratiques d’Israël dans le Territoire palestinien occupé, y compris Jérusalem-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 70, pp.215-240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+                <w:t xml:space="preserve">hal-05469214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le port des signes religieux au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.339-345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04461993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engager une réforme structurelle du système de l'asile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, p. 670</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04526531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des annexions russes en Ukraine [Chronique des faits internationaux]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (1), pp.218-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau venu numérique : l'ETIAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Numérique et ordre public, 21, p. 63 à 71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.8839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le port des signes religieux au travail : convergences européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (1), pp.205-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poser des mines antipersonnel, un crime de guerre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.2359-2363</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03883336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vulnérabilité des migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Korsakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La vulnérabilité, 18, pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.6432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coronavirus (mesures de confinement) : régime juridique applicable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 06, pp.339</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Migrations internationales - Chronique] Aspects de droit international des activités des organes conventionnels spécialisés dans la protection des droits de l’homme (2017-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hennebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tigroudja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 70, pp.215-240</w:t>
+              <w:t xml:space="preserve">, 2020, [66], pp.525-545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Leclerc</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heurs et malheurs du mariage des transsexuels. Sur Cour EDH, 16 juillet 2014, Hämäläinen c. Finlande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102, pp.463-480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’individualisation des craintes dans le droit contemporain de l’asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le droit d’asile, 13, pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.1182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de l'asile : une loi tant attendue et déjà inadaptée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 6, pp.339-345</w:t>
+              <w:t xml:space="preserve">, 2015, 33, pp.1857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Réforme de l’asile : une loi tant attendue et déjà inadaptée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, p. 670</w:t>
+              <w:t xml:space="preserve">, 2015, pp.1857-1864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rétention administrative des mineurs accompagnants. Sur l’arrêt Popov c. France, Cour EDH, 19 janvier 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95, pp.681-697</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statut de réfugié (risque de mutilations sexuelles) : situation des parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.2780</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conventionnalité de la loi sur le mariage pour tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133, pp.13-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie familiale des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le droit de la famille en (r)évolutions, 11, pp.77-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.4660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la réadmission des demandeurs d'asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.2377</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sur l’arrêt Cour EDH, GC, 7 juillet 2011, Al-Jedda c. Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit international public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 127 (1), pp.218-221</w:t>
+              <w:t xml:space="preserve">, 2011, 115 (4), pp.983-993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit français et la protection des Roms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Numérique et ordre public, 21, pp.63-71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/crdf.8839⟩</w:t>
+              <w:t xml:space="preserve">, 2010, La liberté d’expression, 8, pp.135-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.6182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (1), pp.205-219</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’actualité de l’arrêt Koné et la non-extradition en matière politique : plaidoyer pour une nouvelle acception des principes généraux du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.792-799</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'actualité de l'arrêt Koné et la non-extradition en matière politique, plaidoyer pour une nouvelle acception des principes généraux du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 41, pp.2359-2363</w:t>
+              <w:t xml:space="preserve">, 2008, 15, pp.792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama du droit français de l'apatridie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 02, pp.324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des droits fondamentaux à travers le recours d’amparo constitutionnel en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, La vulnérabilité, 18, pp.55-63. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 1, pp.27-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 06, pp.339</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sur Cons. const., décision n. 2001-445 DC du 19 juin 2001, Statut de la magistrature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1, pp.47-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2020, [66], pp.525-545</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle juridictionnel du Conseil d'État sur le refus d’extradition : CE, 8 décembre 1999, Stob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2, pp.1181-1190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 102, pp.463-480</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conseil constitutionnel français et Tribunal constitutionnel espagnol : analyse comparative de deux conceptions du constitutionnalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4, pp.1157-1210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...1199 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2319,1064 +2340,1064 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit français confronté aux immunités de juridiction : l'affaire Bachar Al Assad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e Journées européennes. Le droit national face au droit de l’Union : Modèle – solitaire – imitateur [30 Würzburger Europarechtstage - Nationales v. Unionsrecht Vorbild - Einzelgänger - Nachahmer]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julius-Maximilians-Universität Würzburg (JMU); Université de Caen Normandie; Florian Bien, Nov 2025, Würzburg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinventer et redéfinir les voies légales de migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations et droit international [54e Colloque de Paris-Saclay (UVSQ)]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France. pp.381-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02393441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’instrumentalisation des actes d’état civil : déterminer l’âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Etat civil et autres questions de droit administratif - Regards croisés de publicistes et de privatistes sur l'état des personnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurence Vielpeau; Elodie Saillant, Nov 2019, Caen, France. pp.215-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protections humanitaires nationales, entre droit des étrangers et droit d’asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Droit des étrangers / Droit d’asile. Entre attraction et répulsion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire Brice-Delajoux, Mar 2020, Evry, France. pp.115-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La preuve numérique au service des réfugiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Les données numériques des migrants et des réfugiés sous l’angle du droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandrine Turgis, Sep 2017, Rennes, France. pp.189-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’échange des données en matière d’asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : L’échange des données dans l'espace de liberté, de sécurité et de justice de l'Union Européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Constance Chevalier-Govers, Nov 2017, Grenoble, France. pp.113-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle protection internationale pour les Chrétiens d’Orient ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Quel(s) droit(s) pour les chrétiens d’Orient ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christine Schneider; Martial Mathieu, Nov 2017, Grenoble, France. pp.135-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence de la France : le système &amp;quot;Dublin&amp;quot; à l’épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : La réforme de l’asile mise en œuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine-Amélie Chassin, Jun 2016, Caen, France. pp.73-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La torture comme mode de preuve à l’aune du droit international contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque internatinal : L'évolution des modes de preuve du duel de Carrouges à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blandine Hervouët, Apr 2013, Carrouges, France. pp.187-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appréhension juridique des migrations climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Les migrations contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine-Amélie Chassin, Dec 2012, Caen, France. pp.117-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asile et proscription : une continuelle actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : La proscription en droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine-Amélie Chassin, Oct 2009, Caen, France. pp.175-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissimulation et droit des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : La dissimulation et le droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agnès Cerf, Oct 2011, Caen, France. pp.63-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléas et cohérences du contrôle de la Cour en matière de liberté d’expression : les arrêts July c. France, Chalabi c. France et Leroy c. France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e colloque du CREDHO : La France et la Cour européenne des droits de l’homme en 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paul Tavernier, Mar 2009, Sceaux, France. pp.189-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expulsion et violation virtuelle de la Convention européenne des droits de l’homme : l’arrêt Sultani c. France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e colloque du CREDHO : La France et la Cour européenne des droits de l'Homme. 1998-2008 : une décennie d'application du Protocole XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paul Tavernier, Mar 2008, Sceaux, France. pp.245-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’article 3 CEDH, instrument de protection des mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La portée de l’article 3 de la Convention européenne des droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine-Amélie Chassin, May 2005, Caen, France. pp.237-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3386,2801 +3407,2874 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de Paix en droit international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe Universités de la Paix : La Paix durable à l'épreuve de l'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le volet sécuritaire de la loi narcotrafic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences d'actualité de l'ICREJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Avis consultatif de la CIJ sur les obligations des États en matière de changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences d'actualité de l'ICREJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux d’une protection juridique de la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er édition MasterClass - Le combat pour les libertés en 2024 : la liberté d'expression dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit international des droits de l’homme et peine de mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe Universités de la Paix : Peine de mort et Paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Convention internationale sur les droits de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe Universités de la Paix : Les droits des enfants, vecteurs de Paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La citoyenneté à l’ère numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e École sur les droits de la personne : La citoyenneté numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Winnipeg, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les réfugiés, d’hier à aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1e Journées du front d’Orient : Protéger les non-combattants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bitola, Macédoine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’affaire Hissène Habré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe Universités de la Paix : Justice pénale internationale et Paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits de l’homme en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7a Jornada de intergración regional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Mendoza, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions des opérations de maintien de la Paix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Universités de la Paix : Le maintien de la Paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection internationale et européenne des droits culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère École sur les droits de la personne : Les droits culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Winnipeg, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Accord Union européenne / Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cooperation on the governance of migrations in Western Balkans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Skopje, Macédoine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier la paix en droit international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Universités de la Paix : Négocier la Paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe(s) et liberté de religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés franco-macédonien (V) : La liberté de religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Skopje, Macédoine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection internationale des combattants de la liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe Universités de la Paix : Combattre pour la liberté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les mineurs : l’interdiction des mauvais traitements en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés franco-macédonien (IV) : Les mineurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Skopje, Macédoine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté de la presse dans le droit français : la loi de 1881</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés franco-macédonien (III) : La liberté de la presse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Skopje, Macédoine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La police administrative en France, une œuvre de jurisprudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés franco-macédonien (II) : le droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Skopje, Macédoine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les normes sociales du Conseil de l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés franco-macédonien (I) : le droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Skopje, Macédoine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations contraintes par la pauvreté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Universités de la Paix : La pauvreté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandat d’arrêt européen et Cour européenne des droits de l’homme : des interactions réciproques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Michel; Sebastien Fucini; David Mas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décision-cadre relative au mandat d'arrêt européen et aux procédures de remise entre États membres. Commentaire article par article</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.741-764, 2026, (Droit de l'Union européenne), 978-2-8027-7367-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réponse du droit face aux vulnérabilités des migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohammed Taleb. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé mentale des migrants. Pour une approche socio-développementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.47-62, 2025, 978-2-38605-011-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits de l’homme et protection des migrants et déplacés environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Boiteux-Picheral. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les droits de l’homme face aux risques pour l’humanité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LexisNexis, pp.219-232, 2022, 978-2-7110-3670-7</w:t>
+              <w:t xml:space="preserve">, LexisNexis, p. 219 à 232, 2022, 978-2-7110-3670-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recours internationaux pour les Droits de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vademecum : Droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNB ( Conseil national des barreaux)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-131, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système européen de protection des Droits de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vademecum : Droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNB ( Conseil national des barreaux)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.70-81, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système universel de protection des Droits de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vademecum : Droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNB ( Conseil national des barreaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.56-69, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger l’enfant migrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de la professeure Annick Batteur : regards humanistes sur le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.251-274, 2021, 978-2-275-09163-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les autres systèmes de protection des Droits de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vademecum : Droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNB ( Conseil national des barreaux)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.56-69, 2021</w:t>
+              <w:t xml:space="preserve">, pp.112-120, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, pp.251-274, 2021, 978-2-275-09163-1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de flux massifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandra Szurek; Marina Eudes; Philippe Ryfman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et pratique de l'action humanitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso, pp.126-137, 2019, 978-2-275-05306-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, pp.112-120, 2021</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art. 1er CDFUE. La notion de dignité de la personne humaine dans la jurisprudence de la Cour de justice de l’Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abdelwahab Biad; Valérie Parisot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Charte des droits fondamentaux de l’Union européenne : bilan d’application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 117, Anthemis, pp.137-160, 2018, (Droit et justice), 978-2-8072-0384-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ-Lextenso, pp.126-137, 2019, 978-2-275-05306-6</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion européenne de vie familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Batteur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille [2e éd]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.245-251, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 117, Anthemis, pp.137-160, 2018, (Droit et justice), 978-2-8072-0384-6</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie familiale appliquée aux étrangers et aux réfugiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Batteur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille [2e éd]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.326-347, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de la vie familiale des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Batteur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille [2e éd]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.245-251, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.339-347, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dignité de la personne humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Batteur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille [2e éd]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.326-347, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.389-395, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dealing with international vulnerability: European law and climate-induced migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesca Ippolito; Sara Iglesias Sánchez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protecting Vulnerable Groups: The European Human Rights Framework</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 51, Hart publishing, pp.271-290, 2015, (Modern studies in European law), 978-1-84946-685-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781509907205.ch-013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le foyer et les conditions normales d’existence du migrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Weckel; Guy Goodwin Gill. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protection des migrants et des réfugiés au XXIe siècle : aspects de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, Martinus Nijhoff Publishers; Brill, pp.309-348, 2015, (Les livres de droit de l'Académie), 978-90-04-30123-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1875-8096_pplcdu_ej.9789004301238.ch11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’article 4 CEDH : de la lettre à l’esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">978-2-8027-3805-3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’homme dans la société internationale. Mélanges en hommage à Paul Tavernier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.585-604, 2013, 978-2-8027-3805-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Lotus est-il mort ? Les droits de l’homme confrontés à la souveraineté des États</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludovic Hennebel; Hélène Tigroudja. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanisme et droit : offert en hommage au professeur Jean Dhommeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Pédone, pp.169-182, 2013, 978-2-233-00682-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6190,339 +6284,339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaidoyer pour la préservation des droits de l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas de rapatriement automatique pour les enfants de djihadistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre en Ukraine : une analyse de droit international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’identité constitutionnelle française à l’aune des droits de l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Invités de LLC : Catherine-Amélie Chassin : Des droits de l'homme et des droits humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6532,443 +6626,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire thématique de la Convention européenne des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.[266-267]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétention administrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire thématique de la Convention européenne des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.[350-352]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 79 TFUE - Politique d’immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les traités européens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, [17 p.]</w:t>
+              <w:t xml:space="preserve">, 2022, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Répertoire de droit international [Encyclopédie juridique Dalloz]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707926v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit communautaire des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'immigration en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.[?]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réfugiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'immigration en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.[?]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6978,319 +7072,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme de l’asile mise en œuvre. Actes du colloque de Caen du 10 juin 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : La réforme de l'asile mise en oeuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Pédone, 216 p., 2017, 978-2-233-00827-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations contraintes. Actes du colloque de Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Les migrations contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Pédone, 196 p., 2014, 978-2-233-00708-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La proscription en droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La proscription et le Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, éditions Bruylant, 210 p., 2013, (Penser le Droit), 978-2-8027-4123-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02393451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La portée de l’article 3 de la Convention européenne des droits de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : La portée de l’article 3 de la Convention européenne des droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Bruylant, 300 p., 2006, (Rencontres européennes), 2-8027-2246-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7358,51 +7452,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8E845F6"/>
+    <w:nsid w:val="E9520FF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7506,51 +7600,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D088AED"/>
+    <w:nsid w:val="0E4AE6C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7740,51 +7834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-amelie-chassin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113935439" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469214v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Am&#233;lie Chassin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04526531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352400v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8839" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883336v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707865v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mauger-Vielpeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6432" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hennebel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tigroudja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707935v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707933v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.1182" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220538v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707927v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.4660" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6182" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219164v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387239v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707868v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707909v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707940v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707942v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707955v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707968v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171651v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308772v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822852v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822861v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822882v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822904v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822935v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823409v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823414v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823424v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104295v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707826v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2idhp.eu/wp-content/uploads/2021/07/CNB_INSTITUT_Vademecum-droits-de-lHomme_2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707829v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402632v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707890v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820092v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707937v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781509907205.ch-013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1875-8096_pplcdu_ej.9789004301238.ch11" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334591v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331551v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350823v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327105v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707926v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331477v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396953v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331603v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393451v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331643v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-amelie-chassin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4480-7946" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113935439" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469214v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Am&#233;lie Chassin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461993v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leclerc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04526531v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429439v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352400v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8839" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707865v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mauger-Vielpeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6432" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487758v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hennebel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tigroudja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707935v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707933v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.1182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707951v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707947v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.4660" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220182v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707956v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6182" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707965v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219164v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707836v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707868v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707958v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308772v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823443v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822852v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822882v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822894v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822917v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823407v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823409v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823417v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707826v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2idhp.eu/wp-content/uploads/2021/07/CNB_INSTITUT_Vademecum-droits-de-lHomme_2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327087v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402617v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707890v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707904v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820092v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820101v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781509907205.ch-013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707930v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1875-8096_pplcdu_ej.9789004301238.ch11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707945v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334622v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334587v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334617v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795642v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327105v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707926v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396953v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331603v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331614v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393451v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>