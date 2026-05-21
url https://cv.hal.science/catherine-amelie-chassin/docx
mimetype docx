--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -288,51 +288,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 70, pp.215-240</w:t>
+              <w:t xml:space="preserve">, 2026, 70, p. 215 à 240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -370,51 +370,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 6, pp.339-345</w:t>
+              <w:t xml:space="preserve">, 2024, 6, p. 339 à 345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04461993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -737,51 +737,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 41, pp.2359-2363</w:t>
+              <w:t xml:space="preserve">, 2022, 41, p. 2359 à 2363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03883336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2444,51 +2444,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations et droit international [54e Colloque de Paris-Saclay (UVSQ)]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Paris, France. pp.381-398</w:t>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France. p. 381 à 398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02393441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4927,51 +4927,51 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Michel; Sebastien Fucini; David Mas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décision-cadre relative au mandat d'arrêt européen et aux procédures de remise entre États membres. Commentaire article par article</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bruylant, pp.741-764, 2026, (Droit de l'Union européenne), 978-2-8027-7367-2</w:t>
+              <w:t xml:space="preserve">, Bruylant, p. 741 à 764, 2026, (Droit de l'Union européenne), 978-2-8027-7367-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5000,51 +5000,51 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohammed Taleb. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé mentale des migrants. Pour une approche socio-développementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.47-62, 2025, 978-2-38605-011-4</w:t>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, p. 47 à 62, 2025, 978-2-38605-011-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5197,50 +5197,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le système universel de protection des Droits de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vademecum : Droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNB ( Conseil national des barreaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.56-69, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le système européen de protection des Droits de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vademecum : Droits de l'homme</w:t>
             </w:r>
@@ -5249,1038 +5331,956 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNB ( Conseil national des barreaux)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.70-81, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le système universel de protection des Droits de l'Homme</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger l’enfant migrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de la professeure Annick Batteur : regards humanistes sur le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.251-274, 2021, 978-2-275-09163-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les autres systèmes de protection des Droits de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vademecum : Droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNB ( Conseil national des barreaux)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.56-69, 2021</w:t>
+              <w:t xml:space="preserve">, pp.112-120, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, pp.251-274, 2021, 978-2-275-09163-1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de flux massifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandra Szurek; Marina Eudes; Philippe Ryfman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et pratique de l'action humanitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso, pp.126-137, 2019, 978-2-275-05306-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, pp.112-120, 2021</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art. 1er CDFUE. La notion de dignité de la personne humaine dans la jurisprudence de la Cour de justice de l’Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abdelwahab Biad; Valérie Parisot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Charte des droits fondamentaux de l’Union européenne : bilan d’application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 117, Anthemis, pp.137-160, 2018, (Droit et justice), 978-2-8072-0384-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ-Lextenso, pp.126-137, 2019, 978-2-275-05306-6</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion européenne de vie familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Batteur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille [2e éd]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.245-251, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 117, Anthemis, pp.137-160, 2018, (Droit et justice), 978-2-8072-0384-6</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie familiale appliquée aux étrangers et aux réfugiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Batteur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille [2e éd]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.326-347, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La notion européenne de vie familiale</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de la vie familiale des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Batteur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille [2e éd]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.245-251, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.339-347, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La vie familiale appliquée aux étrangers et aux réfugiés</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dignité de la personne humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Batteur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille [2e éd]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.326-347, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.389-395, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dealing with international vulnerability: European law and climate-induced migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesca Ippolito; Sara Iglesias Sánchez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protecting Vulnerable Groups: The European Human Rights Framework</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 51, Hart publishing, pp.271-290, 2015, (Modern studies in European law), 978-1-84946-685-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781509907205.ch-013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le foyer et les conditions normales d’existence du migrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Weckel; Guy Goodwin Gill. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protection des migrants et des réfugiés au XXIe siècle : aspects de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, Martinus Nijhoff Publishers; Brill, pp.309-348, 2015, (Les livres de droit de l'Académie), 978-90-04-30123-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1875-8096_pplcdu_ej.9789004301238.ch11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Lotus est-il mort ? Les droits de l’homme confrontés à la souveraineté des États</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludovic Hennebel; Hélène Tigroudja. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanisme et droit : offert en hommage au professeur Jean Dhommeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Pédone, pp.169-182, 2013, 978-2-233-00682-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’article 4 CEDH : de la lettre à l’esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">978-2-8027-3805-3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’homme dans la société internationale. Mélanges en hommage à Paul Tavernier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.585-604, 2013, 978-2-8027-3805-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707943v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03707945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6661,51 +6661,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire thématique de la Convention européenne des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.[266-267]</w:t>
+              <w:t xml:space="preserve">, 2022, p. 266 à 267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6730,51 +6730,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine-Amélie Chassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire thématique de la Convention européenne des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.[350-352]</w:t>
+              <w:t xml:space="preserve">, 2022, p. 350 à 352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7452,51 +7452,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9520FF5"/>
+    <w:nsid w:val="AC3C5B44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7600,51 +7600,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0E4AE6C6"/>
+    <w:nsid w:val="EFAFFC2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7834,51 +7834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-amelie-chassin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4480-7946" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113935439" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469214v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Am&#233;lie Chassin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461993v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leclerc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04526531v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429439v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352400v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8839" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707865v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mauger-Vielpeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6432" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487758v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hennebel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tigroudja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707935v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707933v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.1182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707951v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707947v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.4660" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220182v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707956v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6182" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707965v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219164v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707836v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707868v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707958v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308772v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823443v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822852v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822882v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822894v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822917v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823407v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823409v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823417v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707826v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2idhp.eu/wp-content/uploads/2021/07/CNB_INSTITUT_Vademecum-droits-de-lHomme_2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327087v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402617v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707890v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707904v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820092v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820101v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781509907205.ch-013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707930v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1875-8096_pplcdu_ej.9789004301238.ch11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707945v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334622v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334587v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334617v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795642v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327105v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707926v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396953v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331603v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331614v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393451v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-amelie-chassin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4480-7946" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113935439" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469214v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Am&#233;lie Chassin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461993v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leclerc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04526531v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429439v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352400v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.8839" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707865v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mauger-Vielpeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6432" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487758v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hennebel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tigroudja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707935v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707933v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.1182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707951v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707947v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.4660" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220182v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707956v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.6182" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707965v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219164v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707970v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707836v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707868v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707958v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308772v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823443v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822852v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822882v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822874v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822894v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822917v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823407v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823409v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823417v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707826v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2idhp.eu/wp-content/uploads/2021/07/CNB_INSTITUT_Vademecum-droits-de-lHomme_2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402617v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327087v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707890v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707904v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820092v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820101v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781509907205.ch-013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707930v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1875-8096_pplcdu_ej.9789004301238.ch11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707945v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334622v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334587v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334617v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795642v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327105v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707926v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396953v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331603v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331614v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393451v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331643v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>