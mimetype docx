--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -1189,51 +1189,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insécurité foncière et croissance économique du Brésil</w:t>
+                <w:t xml:space="preserve">Land Tenure Insecurity and Economic Growth in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
@@ -1255,93 +1255,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, n° 1, pp.79-97</w:t>
+              <w:t xml:space="preserve">, 2006, n° 1, pp.75-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069165v1</w:t>
+                <w:t xml:space="preserve">hal-00187038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land Tenure Insecurity and Economic Growth in Brazil</w:t>
+                <w:t xml:space="preserve">Insécurité foncière et croissance économique du Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
@@ -1363,69 +1363,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, n° 1, pp.75-91</w:t>
+              <w:t xml:space="preserve">, 2006, n° 1, pp.79-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187038v1</w:t>
+                <w:t xml:space="preserve">hal-00069165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relação entre mercado de terras, crescimento econômico e insegurança fundiaria explicada por um modelo a geração imbricada</w:t>
               </w:r>
@@ -2378,51 +2378,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est la contribution de l'insécurité foncière à la déforestation en Amazonie brésilienne</w:t>
+                <w:t xml:space="preserve">Land tenure and deforestation in the Brazilian Amazonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
@@ -2440,97 +2440,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées scientifiques du réseau Analyse Economique et Développement de l'AUF sur le thème "Institutions, développement économique et transition"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on the linkages between land reform, land tenure, and land use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118694v1</w:t>
+                <w:t xml:space="preserve">hal-00070870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land tenure and deforestation in the Brazilian Amazonia</w:t>
+                <w:t xml:space="preserve">Quelle est la contribution de l'insécurité foncière à la déforestation en Amazonie brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Combes</w:t>
@@ -2548,73 +2548,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the linkages between land reform, land tenure, and land use</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">7èmes Journées scientifiques du réseau Analyse Economique et Développement de l'AUF sur le thème "Institutions, développement économique et transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00070870v1</w:t>
+                <w:t xml:space="preserve">hal-00118694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3669,190 +3669,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00553158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Price Transmission in the Cocoa-Chocolate Chain</w:t>
+                <w:t xml:space="preserve">L'impact des aides américaines et européennes sur le marché du coton : résultats d'un modèle d'équilibre partiel dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Brun</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calipel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fousseini Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00552997v1</w:t>
+                <w:t xml:space="preserve">halshs-00564570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact des aides américaines et européennes sur le marché du coton : résultats d'un modèle d'équilibre partiel dynamique</w:t>
+                <w:t xml:space="preserve">Price Transmission in the Cocoa-Chocolate Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fousseini Traore</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00564570v1</w:t>
+                <w:t xml:space="preserve">halshs-00552997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4114,51 +4114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300186v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eliette Dury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15162935" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687417v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Simonet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpw012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bertoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dequiedt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.664.0653" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brunelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Araujo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664794v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Egg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.241.0047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537608v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Combes Motel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calipel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseini Traore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187038v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/eji009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9EF3B3DBBD135BD7B39D75472E8AEA1CBF27484/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boussard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tiers.1999.5351" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune N&#8217;diaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diallo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159557v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118694v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04836409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo-Bonjean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Beguerie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audibert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Keita" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626409v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552240v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustaquio J. Reis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553158v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564570v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198871v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300186v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eliette Dury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15162935" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687417v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Simonet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpw012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bertoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dequiedt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.664.0653" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brunelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Araujo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664794v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Egg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.241.0047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537608v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Combes Motel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calipel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseini Traore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/eji009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9EF3B3DBBD135BD7B39D75472E8AEA1CBF27484/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boussard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tiers.1999.5351" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune N&#8217;diaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diallo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159557v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04836409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo-Bonjean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Beguerie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audibert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Keita" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626409v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552240v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustaquio J. Reis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553158v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564570v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198871v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>