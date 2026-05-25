--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -3265,594 +3265,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00725253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commerce du mil en Afrique de l'Ouest : les frontières abolies ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Property rights and deforestation in the Brazilian Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johny Egg</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eustaquio J. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00556667v1</w:t>
+                <w:t xml:space="preserve">halshs-00556699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alert at Maradi: preventing food crisis using price signals</w:t>
+                <w:t xml:space="preserve">Does Land Tenure Insecurity Drive Deforestation in the Brazilian Amazon?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Brunelin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eustaquio J. Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00552240v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Property rights and deforestation in the Brazilian Amazon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Price Transmission in the Cocoa-Chocolate Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eustaquio J. Reis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-00556699v1</w:t>
+                <w:t xml:space="preserve">halshs-00552997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Land Tenure Insecurity Drive Deforestation in the Brazilian Amazon?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'impact des aides américaines et européennes sur le marché du coton : résultats d'un modèle d'équilibre partiel dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eustaquio J. Reis</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calipel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fousseini Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00553158v1</w:t>
+                <w:t xml:space="preserve">halshs-00564570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact des aides américaines et européennes sur le marché du coton : résultats d'un modèle d'équilibre partiel dynamique</w:t>
+                <w:t xml:space="preserve">Commerce du mil en Afrique de l'Ouest : les frontières abolies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fousseini Traore</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johny Egg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00564570v1</w:t>
+                <w:t xml:space="preserve">halshs-00556667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Price Transmission in the Cocoa-Chocolate Chain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alert at Maradi: preventing food crisis using price signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Brun</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Brunelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00552997v1</w:t>
+                <w:t xml:space="preserve">halshs-00552240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4114,51 +4114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300186v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eliette Dury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15162935" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687417v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Simonet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpw012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bertoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dequiedt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.664.0653" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brunelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Araujo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664794v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Egg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.241.0047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537608v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Combes Motel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calipel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseini Traore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/eji009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9EF3B3DBBD135BD7B39D75472E8AEA1CBF27484/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boussard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tiers.1999.5351" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune N&#8217;diaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diallo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159557v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04836409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo-Bonjean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Beguerie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audibert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Keita" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626409v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552240v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustaquio J. Reis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553158v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564570v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198871v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300186v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eliette Dury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15162935" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687417v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Simonet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpw012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bertoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dequiedt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.664.0653" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brunelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Araujo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664794v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Egg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.241.0047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537608v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Combes Motel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calipel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseini Traore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/eji009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9EF3B3DBBD135BD7B39D75472E8AEA1CBF27484/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boussard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/tiers.1999.5351" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03525937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune N&#8217;diaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diallo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159557v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04836409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo-Bonjean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Beguerie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audibert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Keita" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626409v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556699v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustaquio J. Reis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553158v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552997v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552240v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198871v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>