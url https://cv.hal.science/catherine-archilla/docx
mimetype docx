--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -368,338 +368,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t>
+                <w:t xml:space="preserve">Multigenerational Effects of a Complex Human-Relevant Exposure during Folliculogenesis and Preimplantation Embryo Development: The FEDEXPO Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Calderari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
+                <w:t xml:space="preserve">Sara El Fouikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+                <w:t xml:space="preserve">Virginie Helies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040174423000260⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics11050425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249255v1</w:t>
+                <w:t xml:space="preserve">hal-04112370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigenerational Effects of a Complex Human-Relevant Exposure during Folliculogenesis and Preimplantation Embryo Development: The FEDEXPO Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Helies</w:t>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Jammes</w:t>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (5), pp.425. </w:t>
+              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5), pp.602-613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics11050425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S2040174423000260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112370v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major transcriptomic, epigenetic and metabolic changes underlie the pluripotency continuum in rabbit preimplantation embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -789,51 +789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal age affects equine day 8 embryo gene expression both in trophoblast and inner cell mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -923,51 +923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equine blastocyst size affects gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Margat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1057,90 +1057,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Inner Cell Mass and the Trophectoderm Responses after an In Vitro Exposure to Glucose and Insulin during the Preimplantation Period in the Rabbit Embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Via y Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (23), pp. 3766. </w:t>
@@ -1204,51 +1204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Margat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1325,51 +1325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">105 Sexual dimorphism in equine D8 blastocysts (abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1485,51 +1485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1727,77 +1727,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of derived rabbit trophoblast stem cells under fluid shear stress to mimic the trophoblastic barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhaël Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Jaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1995,90 +1995,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive methylation of POU5F1 regulatory regions during blastocyst development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blachère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 156 (2), pp.145-161. </w:t>
@@ -2142,51 +2142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2570,51 +2570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (3), pp.383-398. </w:t>
@@ -2665,51 +2665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting transcriptome landscapes of rabbit pluripotent stem cells [i]in vitro[/i] and [i]in vivo[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Osteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2984,51 +2984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (8), pp.987-993. </w:t>
@@ -3264,51 +3264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 138 (2), pp.289-299. </w:t>
@@ -3385,51 +3385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zichuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3538,51 +3538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3650,90 +3650,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Inner Cell Mass and the Trophectoderm transcriptomic and epigenomic responses after an in vitro exposure to glucose and insulin during the preimplantation period in the rabbit embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Via y Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th annual Revive Consortium Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Chantilly-Gouvieux, France</w:t>
@@ -3775,51 +3775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equine embryo size does matter!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Margat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3890,734 +3890,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the pluripotency continuum in rabbit pre-implantation embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Bouchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Desnoës</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Canon</w:t>
+                <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AETE 37th annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t>
+              <w:t xml:space="preserve">4th Annual Meeting French Society for Stem Cell Research (FSSCR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355479v1</w:t>
+                <w:t xml:space="preserve">hal-03800627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the pluripotency continuum in rabbit pre-implantation embryos</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Dimorphisme sexuel chez les blastocystes équins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Murielle Godet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Margat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gourtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Annual Meeting French Society for Stem Cell Research (FSSCR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5ème congrès de la SF-DOHAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800627v1</w:t>
+                <w:t xml:space="preserve">hal-03469695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimorphisme sexuel chez les blastocystes équins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Deciphering the pluripotency continuum in rabbit pre-implantation embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Bouchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C Gourtay</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès de la SF-DOHAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France. </w:t>
+              <w:t xml:space="preserve">Annual Meeting International Society for Stem Cell Research (ISSCR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469695v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the pluripotency continuum in rabbit pre-implantation embryos</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Murielle Godet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Desnoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting International Society for Stem Cell Research (ISSCR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual, United States. </w:t>
+              <w:t xml:space="preserve">AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800665v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t>
+                <w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Desnoes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Olivier Desnoës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AETE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t>
+              <w:t xml:space="preserve">AETE 37th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367268v1</w:t>
+                <w:t xml:space="preserve">hal-04355479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'âge maternel modifie l'expression des gènes de l'embryon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées sciences et innovations équines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Jouy-en-Josas, France. 2020</w:t>
@@ -4918,90 +4918,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation de l’embryon pré-implantatoire de lapin en situation pré-diabétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Via y Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francophone du Diabète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t>
@@ -5069,51 +5069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5181,77 +5181,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Via y Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du Départment Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
@@ -5293,90 +5293,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation de l’embryon pré-implantatoire de lapin en situation pré-diabétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Via y Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4.congrès SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Grenoble, France. , pp.120, 2018, Proceedings du 4ème congrès de la SF-DOHaD</w:t>
@@ -5530,51 +5530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function of the first and second generation in rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5655,103 +5655,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. , 84 p., 2016, 3ème congrès de la SF-DOHaD</w:t>
@@ -5793,51 +5793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine blastocyst transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5905,90 +5905,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6181,64 +6181,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6340,51 +6340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine early development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6603,51 +6603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early development of bovine embryos is influenced by the origin of feeders during in vitro culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6767,51 +6767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Human Reproduction and Embryology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Lyon, France. 2 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6894,51 +6894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Margat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6993,51 +6993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7131,90 +7131,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition des états de pluripotence in vivo dans l’embryon préimplantatoire de lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Rencontre du Réseau STEM-PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
@@ -7243,103 +7243,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un régime maternel hypergras sur le transcriptome ovocytaire et embryonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francophone du Diabète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
@@ -7368,51 +7368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of F0 maternal diesel engine exhaust exposure during gestation on F1 and F2 offspring phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7496,868 +7496,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un environnement diabétique sur le développement embryonnaire précoce</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+                <w:t xml:space="preserve">Effets de l'exposition aux nanoparticules d'or par inhalation sur la fonction placentaire et le phénotype de la descendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Boere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Francophone du Diabète</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">GFP-Groupe de la Francophonie Placentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808066v1</w:t>
+                <w:t xml:space="preserve">hal-03341279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'exposition aux nanoparticules d'or par inhalation sur la fonction placentaire et le phénotype de la descendance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denoës Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFP-Groupe de la Francophonie Placentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341279v1</w:t>
+                <w:t xml:space="preserve">hal-04330661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">142 Nulliparity alters gene expression in inner cell mass and trophoblast of equine blastocysts in old mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47TH ANNUAL CONFERENCE OF THE IETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, online, United States. pp.179, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/RDv33n2Ab142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+                <w:t xml:space="preserve">Epigenetic programming of the rabbit preimplantation embryo in a diabetic context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Via y Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denoës Olivier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t>
+              <w:t xml:space="preserve">Domestic Animal DOHaD and Epigenetics meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330661v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic programming of the rabbit preimplantation embryo in a diabetic context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romina Via y Rada</w:t>
+                <w:t xml:space="preserve">Impact d’un environnement (pré)-diabétique sur le développement embryonnaire précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal DOHaD and Epigenetics meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">SF-DOHAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808207v1</w:t>
+                <w:t xml:space="preserve">hal-03808220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un environnement (pré)-diabétique sur le développement embryonnaire précoce</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Calderari</w:t>
+                <w:t xml:space="preserve">Impact d’un environnement diabétique sur le développement embryonnaire précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Via y Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF-DOHAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">Société Francophone du Diabète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808220v1</w:t>
+                <w:t xml:space="preserve">hal-03808066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mares’ age affects embryo ICM and trophoblast RNA-seq transcriptome at about D8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Equine Embryo Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Pisa, Italy. pp.103031, </w:t>
@@ -8434,51 +8434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8697,51 +8697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
@@ -8822,51 +8822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertility 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Association of clinical Embryologists (ACE), British Fertility Society (BFS) and Society for Reproduction and Fertility (SRF)., Jan 2018, Liverpool, United Kingdom. pp.124</w:t>
@@ -8895,64 +8895,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des voies fonctionnelles altérées par un régime maternal hypergras dans l’embryon pré-implantatoire de lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9197,51 +9197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gatimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33.Annual Meeting of the European Society of Human Reproduction (ESHRE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Human Reproduction and Embryology (ESHRE). BEL., Jul 2017, Genève, Switzerland. pp.548</w:t>
@@ -9270,51 +9270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function of the first and second generation in rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9408,258 +9408,258 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t>
+              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Dec 2016, Paris, France. 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740895v1</w:t>
+                <w:t xml:space="preserve">hal-02743432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Dec 2016, Paris, France. 84 p</w:t>
+              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743432v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects early embryo development in a rabbit model</w:t>
               </w:r>
@@ -9671,51 +9671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9779,90 +9779,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperlipidic hypercholesterolemic maternal died affects early embryonic gene expression and trophoblast function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9956,51 +9956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Scientific Meeting AETE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). Lyon, FRA., Sep 2012, Saint Malo, France</w:t>
@@ -10279,51 +10279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of DNA methylation levels in rabbit preimplantation embryos developed in vivo or in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10398,445 +10398,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses des conséquences de régimes hyperlipidiques administrés à la mère dans la période périconceptionnelle sur l'expression génique précoce de l'embryon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">DNA methylation dynamics in rabbit zygotes developed in vivo or in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Rodrigues Reis E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
+              <w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820969v1</w:t>
+                <w:t xml:space="preserve">hal-02755963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation dynamics in rabbit zygotes developed in vivo or in vitro</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Adenot</w:t>
+                <w:t xml:space="preserve">Implication de séquences rétrovirales endogènes dans l'établissement et le maintien de la pluripotence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Evsikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Batiecoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755963v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de séquences rétrovirales endogènes dans l'établissement et le maintien de la pluripotence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexei Evsikov</w:t>
+                <w:t xml:space="preserve">Analyses des conséquences de régimes hyperlipidiques administrés à la mère dans la période périconceptionnelle sur l'expression génique précoce de l'embryon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Picone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K. Batiecoro</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817182v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential regulation of LTR retrotransposons during the transition from totipotency to pluripotency in mammalian embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Evsikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daulat Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10904,51 +10904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'embryon et reprogrammation des génomes zygotiques et somatiques par le cytoplasme ovocytaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11023,398 +11023,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabbit as a model for embryo development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Restriction of totipotency during early embryonic development and its consequences on the reprogramming of nuclear activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Léandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cia Xia Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Meeting on Rabbit Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Jouy en Josas, France. 1 p</w:t>
+              <w:t xml:space="preserve">1. Annual Symposium of LABIOCEM on Developmental Biology &amp; Special Session for Stem Cells and Regeneration Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823822v1</w:t>
+                <w:t xml:space="preserve">hal-02752624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restriction of totipotency during early embryonic development and its consequences on the reprogramming of nuclear activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Léandri</w:t>
+                <w:t xml:space="preserve">Gene reprogramming during maternal to embryonic transition after somatic nuclear transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Chi Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cia Xia Yang</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Henaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Annual Symposium of LABIOCEM on Developmental Biology &amp; Special Session for Stem Cells and Regeneration Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Beijing, China</w:t>
+              <w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752624v1</w:t>
+                <w:t xml:space="preserve">hal-02753131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene reprogramming during maternal to embryonic transition after somatic nuclear transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linh Chi Bui</w:t>
+                <w:t xml:space="preserve">Rabbit as a model for embryo development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Léandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Henaut</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel D. Le Bourhis</w:t>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Meeting on Mammalian Embryogenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">2. International Meeting on Rabbit Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Jouy en Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753131v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of early embryonic transcriptome in non murine mammalian species: the rabbit model</w:t>
               </w:r>
@@ -11551,51 +11551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Henaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Léandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11650,51 +11650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par transcriptomique de cellules blastocytaires cultivées et transduites in vitro en vue de l'établissement de lignées de cellules souches embryonnaires (ES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Afanassieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11801,51 +11801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Henaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Léandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11952,51 +11952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12092,51 +12092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12188,51 +12188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal parity affects Day 8 embryo gene expression in old mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Gourtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12310,51 +12310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major transcriptomic, epigenetic and metabolic changes underly the pluripotency continuum in rabbit preimplantation embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12584,51 +12584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje Broothaers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Angel-Velez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine de Coster" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Festuccia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Fouikar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050425" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Bouchereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200538" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695686v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08593-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Margat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gourtay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103982" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Via y Rada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233766" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103980" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourtay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103568" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2019.04.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46130-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.07.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourdon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres-Rovira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Levy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174418000351" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blach&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0689" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623940v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0449" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tapponnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2017.09.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0370-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Santamaria" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2016.07.022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Panneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.05.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-242JSXTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva Reis E Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Bruno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.19563" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000297v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.6.8.16073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.08.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0Q4L0W1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659587v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Bui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Evsikov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulat-Raheem D.-R. Khan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0042" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658579v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;andri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90310.2008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Trautmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161198v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv34n2Ab52" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800627v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469695v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800665v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354267v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadine Jampy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant Le Guienne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733979v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736954v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Kalo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807978v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737528v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786300v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605995v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741274v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741775v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741142v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368859.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741181v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533918v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381512.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.100" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ1F4FR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743467v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/382227.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741293v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740946v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814067v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vignal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716812v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gourtay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219220v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643599v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hoarau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2022.103562" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808066v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153864v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daniel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaszczyszyn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv33n2Ab142" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808207v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029288v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103031" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737130v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735241v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tymen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gatimel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735196v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741151v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab120" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744786v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191274v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cordova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748414v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reis E Silva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004436v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000902v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820969v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755963v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817182v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evsikov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Batiecoro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758268v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulat Khan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756090v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Lelievre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ozil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823822v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752624v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cia Xia Yang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753131v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henaut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Le Bourhis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815592v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817321v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816736v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751624v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Xuan Nguyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760187v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446593v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derisoud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouneau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legendre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446577v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029654v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Aksoy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje Broothaers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Angel-Velez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine de Coster" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Festuccia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112370v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Fouikar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050425" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Bouchereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200538" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695686v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08593-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Margat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gourtay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103982" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Via y Rada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233766" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103980" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourtay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103568" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2019.04.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46130-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.07.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourdon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres-Rovira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Levy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174418000351" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blach&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0689" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623940v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0449" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tapponnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2017.09.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0370-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Santamaria" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2016.07.022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Panneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.05.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-242JSXTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva Reis E Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Bruno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.19563" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000297v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.6.8.16073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.08.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0Q4L0W1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659587v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Bui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Evsikov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulat-Raheem D.-R. Khan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0042" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658579v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;andri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90310.2008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Trautmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161198v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv34n2Ab52" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800627v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469695v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800665v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354267v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadine Jampy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant Le Guienne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733979v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736954v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Kalo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807978v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737528v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786300v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605995v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741274v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741775v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741142v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368859.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741181v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533918v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381512.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.100" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ1F4FR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743467v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/382227.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741293v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740946v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814067v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vignal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716812v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gourtay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219220v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643599v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hoarau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2022.103562" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153864v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daniel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaszczyszyn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv33n2Ab142" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808207v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808066v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029288v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103031" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737130v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735241v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tymen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gatimel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735196v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741151v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab120" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744786v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191274v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cordova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748414v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reis E Silva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004436v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000902v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755963v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817182v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evsikov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Batiecoro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820969v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758268v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulat Khan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756090v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Lelievre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ozil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752624v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cia Xia Yang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753131v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henaut" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Le Bourhis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823822v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815592v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817321v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816736v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751624v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Xuan Nguyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760187v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446593v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derisoud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouneau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legendre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446577v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029654v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Aksoy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>