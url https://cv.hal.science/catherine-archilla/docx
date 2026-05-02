--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -368,913 +368,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigenerational Effects of a Complex Human-Relevant Exposure during Folliculogenesis and Preimplantation Embryo Development: The FEDEXPO Study</w:t>
+                <w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara El Fouikar</w:t>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Helies</w:t>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Jammes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics11050425⟩</w:t>
+              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5), pp.602-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040174423000260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112370v1</w:t>
+                <w:t xml:space="preserve">hal-04249255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multigenerational Effects of a Complex Human-Relevant Exposure during Folliculogenesis and Preimplantation Embryo Development: The FEDEXPO Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Fouikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Calderari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Virginie Helies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (5), pp.602-613. </w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S2040174423000260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxics11050425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249255v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major transcriptomic, epigenetic and metabolic changes underlie the pluripotency continuum in rabbit preimplantation embryos</w:t>
+                <w:t xml:space="preserve">Maternal age affects equine day 8 embryo gene expression both in trophoblast and inner cell mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilhelm Bouchereau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Moulin</w:t>
+                <w:t xml:space="preserve">Yan Jaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 149 (17), pp.dev200538. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.200538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-022-08593-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800529v1</w:t>
+                <w:t xml:space="preserve">hal-03695686v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal age affects equine day 8 embryo gene expression both in trophoblast and inner cell mass</w:t>
+                <w:t xml:space="preserve">Major transcriptomic, epigenetic and metabolic changes underlie the pluripotency continuum in rabbit preimplantation embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Derisoud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Wilhelm Bouchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
+                <w:t xml:space="preserve">Irène Aksoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Jaszczyszyn</w:t>
+                <w:t xml:space="preserve">Anais Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (1), pp.443. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (17), pp.dev200538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-022-08593-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.200538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695686v2</w:t>
+                <w:t xml:space="preserve">hal-03800529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equine blastocyst size affects gene expression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Identification of the Inner Cell Mass and the Trophectoderm Responses after an In Vitro Exposure to Glucose and Insulin during the Preimplantation Period in the Rabbit Embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Via y Rada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103982⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (23), pp. 3766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11233766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703215v1</w:t>
+                <w:t xml:space="preserve">hal-03871680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Inner Cell Mass and the Trophectoderm Responses after an In Vitro Exposure to Glucose and Insulin during the Preimplantation Period in the Rabbit Embryo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equine blastocyst size affects gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Margat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romina Via y Rada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
+                <w:t xml:space="preserve">C Gourtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">C Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (23), pp. 3766. </w:t>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113 (27), pp.103982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11233766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871680v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Margat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gourtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 113 (25), pp.103980. </w:t>
@@ -1312,64 +1312,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">105 Sexual dimorphism in equine D8 blastocysts (abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1440,753 +1440,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono(2-ethylhexyl) phthalate (MEHP) induces transcriptomic alterations in oocytes and their derived blastocysts</w:t>
+                <w:t xml:space="preserve">Differentiation of derived rabbit trophoblast stem cells under fluid shear stress to mimic the trophoblastic barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kalo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">Guenhaël Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Moroldo</w:t>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Jaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2019.04.016⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1863 (10), pp.1608-1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2019.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617691v1</w:t>
+                <w:t xml:space="preserve">hal-02183790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of first-generation in utero exposure to diesel engine exhaust on second-generation placental function, fatty acid profiles and foetal metabolism in rabbits: preliminary results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mono(2-ethylhexyl) phthalate (MEHP) induces transcriptomic alterations in oocytes and their derived blastocysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Sylvie Lallemand</w:t>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-46130-x⟩</w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 421, pp.59-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2019.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185870v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of derived rabbit trophoblast stem cells under fluid shear stress to mimic the trophoblastic barrier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of first-generation in utero exposure to diesel engine exhaust on second-generation placental function, fatty acid profiles and foetal metabolism in rabbits: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah A. Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guenhaël Sanz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yan Jaszczyszyn</w:t>
+                <w:t xml:space="preserve">Marie Sylvie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1863 (10), pp.1608-1618. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.9710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2019.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-46130-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183790v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a gestational exposure to diesel exhaust on offspring gonadal development: experimental study in the rabbit.</w:t>
+                <w:t xml:space="preserve">Progressive methylation of POU5F1 regulatory regions during blastocyst development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bourdon</w:t>
+                <w:t xml:space="preserve">Eugénie Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Torres-Rovira</w:t>
+                <w:t xml:space="preserve">Thierry Blachère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Monniaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R Levy</w:t>
+                <w:t xml:space="preserve">Nathalie Peynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040174418000351⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 156 (2), pp.145-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-17-0689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621655v1</w:t>
+                <w:t xml:space="preserve">hal-02623175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive methylation of POU5F1 regulatory regions during blastocyst development.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of a gestational exposure to diesel exhaust on offspring gonadal development: experimental study in the rabbit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Canon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Laura Torres-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Blachère</w:t>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Peynot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+                <w:t xml:space="preserve">R Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 156 (2), pp.145-161. </w:t>
+              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (5), pp.519-529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-17-0689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S2040174418000351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623175v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different co-culture systems have the same impact on bovine embryo transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2276,51 +2276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tapponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Afanassieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Aksoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2410,51 +2410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2570,51 +2570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (3), pp.383-398. </w:t>
@@ -2665,51 +2665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting transcriptome landscapes of rabbit pluripotent stem cells [i]in vitro[/i] and [i]in vivo[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Osteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2926,307 +2926,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyperlipidic hypercholesterolemic diet in prepubertal rabbits affects gene expression in the embryo, restricts fetal growth and increases offspring susceptibility to obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Adenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
+                <w:t xml:space="preserve">Olivier Picone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/epi.6.8.16073⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (2), pp.287-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000297v1</w:t>
+                <w:t xml:space="preserve">hal-01019329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperlipidic hypercholesterolemic diet in prepubertal rabbits affects gene expression in the embryo, restricts fetal growth and increases offspring susceptibility to obesity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+                <w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Peynot</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.08.015⟩</w:t>
+              <w:t xml:space="preserve">Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.987-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/epi.6.8.16073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01019329v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrotransposon expression as a defining event of genome reprogramming in fertilized and cloned bovine embryos</w:t>
               </w:r>
@@ -3264,51 +3264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 138 (2), pp.289-299. </w:t>
@@ -3385,51 +3385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zichuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3538,77 +3538,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Via y Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From cell to organism: When cell biology meets development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
@@ -3637,103 +3637,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Inner Cell Mass and the Trophectoderm transcriptomic and epigenomic responses after an in vitro exposure to glucose and insulin during the preimplantation period in the rabbit embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Via y Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th annual Revive Consortium Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Chantilly-Gouvieux, France</w:t>
@@ -3762,64 +3762,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equine embryo size does matter!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Margat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3890,734 +3890,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the pluripotency continuum in rabbit pre-implantation embryos</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Godet</w:t>
+                <w:t xml:space="preserve">Olivier Desnoës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Annual Meeting French Society for Stem Cell Research (FSSCR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AETE 37th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800627v1</w:t>
+                <w:t xml:space="preserve">hal-04355479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimorphisme sexuel chez les blastocystes équins</w:t>
+                <w:t xml:space="preserve">Deciphering the pluripotency continuum in rabbit pre-implantation embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Derisoud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Wilhelm Bouchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C Gourtay</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès de la SF-DOHAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France. </w:t>
+              <w:t xml:space="preserve">4th Annual Meeting French Society for Stem Cell Research (FSSCR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469695v1</w:t>
+                <w:t xml:space="preserve">hal-03800627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the pluripotency continuum in rabbit pre-implantation embryos</w:t>
+                <w:t xml:space="preserve">Dimorphisme sexuel chez les blastocystes équins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilhelm Bouchereau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Murielle Godet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Margat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gourtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting International Society for Stem Cell Research (ISSCR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual, United States. </w:t>
+              <w:t xml:space="preserve">5ème congrès de la SF-DOHAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800665v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the pluripotency continuum in rabbit pre-implantation embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Bouchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Canon</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AETE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting International Society for Stem Cell Research (ISSCR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367268v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t>
+                <w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Desnoës</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Olivier Desnoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AETE 37th annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t>
+              <w:t xml:space="preserve">AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355479v1</w:t>
+                <w:t xml:space="preserve">hal-03367268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'âge maternel modifie l'expression des gènes de l'embryon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées sciences et innovations équines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Jouy-en-Josas, France. 2020</w:t>
@@ -4780,51 +4780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on feto-placental development and placental function, in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4832,51 +4832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fokkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFPA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Buenos Aires, Argentina. , 135 p., 2019, IFPA 2019- VIII SLIMP Full Program Book</w:t>
@@ -4905,103 +4905,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation de l’embryon pré-implantatoire de lapin en situation pré-diabétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Via y Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francophone du Diabète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t>
@@ -5043,90 +5043,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mono (2-ethyllexyl) phthalate induces transcriptomic and proteomic alterations in bovine oocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorit Kalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Annual Meeting A.E.T.E. 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Murcia, Spain. Animal Reproduction, 6 (3), 2019, Proceedings of the 35th Meeting of AETE</w:t>
@@ -5155,103 +5155,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation épigénétique de l’embryon pré-implantatoire en situation diabétique : approche multi-omique chez le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Via y Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du Départment Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
@@ -5280,103 +5280,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation de l’embryon pré-implantatoire de lapin en situation pré-diabétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Via y Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4.congrès SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Grenoble, France. , pp.120, 2018, Proceedings du 4ème congrès de la SF-DOHaD</w:t>
@@ -5530,103 +5530,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function of the first and second generation in rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Nanotechnology, Occupational and Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Elsinore, Denmark. , 147 p., 2017, 8th International Symposium on Nanotechnology, Occupational and Environmental Health</w:t>
@@ -5649,484 +5649,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Calderari</w:t>
+                <w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine blastocyst transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. , 84 p., 2016, 3ème congrès de la SF-DOHaD</w:t>
+              <w:t xml:space="preserve">32. Scientific meeting of the AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. , 2016, 32nd Scientific meeting of the AETE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741274v1</w:t>
+                <w:t xml:space="preserve">hal-02741775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine blastocyst transcriptome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Scientific meeting of the AETE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. , 2016, 32nd Scientific meeting of the AETE</w:t>
+              <w:t xml:space="preserve">Epiconcept Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COST Office</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 84 p., 2016, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741775v1</w:t>
+                <w:t xml:space="preserve">hal-02741142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiconcept Conference 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. , 84 p., 2016, 3ème congrès de la SF-DOHaD</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COST Office</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02741142v1</w:t>
+                <w:t xml:space="preserve">hal-02741274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In utero exposure to diluted diesel engine exhaust alters placental function, fatty acids profiles and fetal metabolism of the second generation in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6181,77 +6181,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6327,90 +6327,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine early development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6491,51 +6491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dube Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6590,64 +6590,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early development of bovine embryos is influenced by the origin of feeders during in vitro culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6767,51 +6767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Human Reproduction and Embryology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Lyon, France. 2 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6862,484 +6862,484 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Gourtay</w:t>
+                <w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gatien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Equine Embryo Transfer and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Pisa, Jun 2022, Pise, Italy</w:t>
+              <w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716812v1</w:t>
+                <w:t xml:space="preserve">hal-04330599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Définition des états de pluripotence in vivo dans l’embryon préimplantatoire de lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Bouchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd Rencontre du Réseau STEM-PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330599v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition des états de pluripotence in vivo dans l’embryon préimplantatoire de lapin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilhelm Bouchereau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Margat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Gourtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Rencontre du Réseau STEM-PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Equine Embryo Transfer and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Pisa, Jun 2022, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219220v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un régime maternel hypergras sur le transcriptome ovocytaire et embryonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francophone du Diabète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
@@ -7368,77 +7368,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of F0 maternal diesel engine exhaust exposure during gestation on F1 and F2 offspring phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah A. Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7496,868 +7496,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'exposition aux nanoparticules d'or par inhalation sur la fonction placentaire et le phénotype de la descendance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Impact d’un environnement diabétique sur le développement embryonnaire précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Via y Rada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFP-Groupe de la Francophonie Placentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Société Francophone du Diabète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341279v1</w:t>
+                <w:t xml:space="preserve">hal-03808066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denoës Olivier</w:t>
+                <w:t xml:space="preserve">Effets de l'exposition aux nanoparticules d'or par inhalation sur la fonction placentaire et le phénotype de la descendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Boere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t>
+              <w:t xml:space="preserve">GFP-Groupe de la Francophonie Placentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330661v1</w:t>
+                <w:t xml:space="preserve">hal-03341279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">142 Nulliparity alters gene expression in inner cell mass and trophoblast of equine blastocysts in old mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47TH ANNUAL CONFERENCE OF THE IETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, online, United States. pp.179, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/RDv33n2Ab142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic programming of the rabbit preimplantation embryo in a diabetic context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romina Via y Rada</w:t>
+                <w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denoës Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal DOHaD and Epigenetics meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808207v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un environnement (pré)-diabétique sur le développement embryonnaire précoce</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Calderari</w:t>
+                <w:t xml:space="preserve">Epigenetic programming of the rabbit preimplantation embryo in a diabetic context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Via y Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF-DOHAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">Domestic Animal DOHaD and Epigenetics meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808220v1</w:t>
+                <w:t xml:space="preserve">hal-03808207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un environnement diabétique sur le développement embryonnaire précoce</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romina Via y Rada</w:t>
+                <w:t xml:space="preserve">Impact d’un environnement (pré)-diabétique sur le développement embryonnaire précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Francophone du Diabète</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">SF-DOHAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808066v1</w:t>
+                <w:t xml:space="preserve">hal-03808220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mares’ age affects embryo ICM and trophoblast RNA-seq transcriptome at about D8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Equine Embryo Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Pisa, Italy. pp.103031, </w:t>
@@ -8408,77 +8408,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion, pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8520,51 +8520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on foeto-placental development and placental function, in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8572,51 +8572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Boere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fokkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPTC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Salzburg, Austria</w:t>
@@ -8639,484 +8639,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Aged endometrium displays perturbations of inflammation-related molecular pathways compared with fertile endometrium in the bovine species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
+              <w:t xml:space="preserve">Fertility 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Association of clinical Embryologists (ACE), British Fertility Society (BFS) and Society for Reproduction and Fertility (SRF)., Jan 2018, Liverpool, United Kingdom. pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734001v1</w:t>
+                <w:t xml:space="preserve">hal-02736515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aged endometrium displays perturbations of inflammation-related molecular pathways compared with fertile endometrium in the bovine species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Identification des voies fonctionnelles altérées par un régime maternal hypergras dans l’embryon pré-implantatoire de lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fertility 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Association of clinical Embryologists (ACE), British Fertility Society (BFS) and Society for Reproduction and Fertility (SRF)., Jan 2018, Liverpool, United Kingdom. pp.124</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736515v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des voies fonctionnelles altérées par un régime maternal hypergras dans l’embryon pré-implantatoire de lapin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eve Mourier</w:t>
+                <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737130v1</w:t>
+                <w:t xml:space="preserve">hal-02734001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses des conséquences du vieillissement sur la physiologie de l’endomètre à l’aide d’un modèle bovin de génome nucléaire fixé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sandra</w:t>
+                <w:t xml:space="preserve">Maud Pez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
@@ -9197,51 +9197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gatimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33.Annual Meeting of the European Society of Human Reproduction (ESHRE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Human Reproduction and Embryology (ESHRE). BEL., Jul 2017, Genève, Switzerland. pp.548</w:t>
@@ -9270,103 +9270,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function of the first and second generation in rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Congrès de la Société Française de Toxicologie Génétique "Conséquences pour l'homme et l'environnement des effets génotoxiques et épigénétiques transgénérationnels"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Toxicologie Génétique. FRA., Oct 2017, Marseille, France</w:t>
@@ -9408,314 +9408,314 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Dec 2016, Paris, France. 84 p</w:t>
+              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743432v1</w:t>
+                <w:t xml:space="preserve">hal-02740895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t>
+              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Dec 2016, Paris, France. 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740895v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects early embryo development in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9779,103 +9779,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperlipidic hypercholesterolemic maternal died affects early embryonic gene expression and trophoblast function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2012, Paris, France</w:t>
@@ -9956,51 +9956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Scientific Meeting AETE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). Lyon, FRA., Sep 2012, Saint Malo, France</w:t>
@@ -10023,820 +10023,820 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique de la méthylation de l'ADN dans l'embryon préimplantatoire de lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Reis E Silva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Wihelm Bernhard Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Intrenational Federation for Cell Biology. USA., Aug 2011, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">Septièmes rencontres de Figeac "Les interactions acides nucléiques protéines"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Sep 2011, Figeac, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748414v1</w:t>
+                <w:t xml:space="preserve">hal-01004436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de la méthylation de l'ADN dans l'embryon préimplantatoire de lapin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of DNA methylation levels in rabbit preimplantation embryos developed in vivo or in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Adenot</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline C. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septièmes rencontres de Figeac "Les interactions acides nucléiques protéines"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Sep 2011, Figeac, France. pp.47</w:t>
+              <w:t xml:space="preserve">4th General Meeting of GEMINI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). Bruxelles, BEL., Sep 2011, Gijon, Spain. pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004436v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of DNA methylation levels in rabbit preimplantation embryos developed in vivo or in vitro</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
+                <w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reis E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salvaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th General Meeting of GEMINI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). Bruxelles, BEL., Sep 2011, Gijon, Spain. pp.52</w:t>
+              <w:t xml:space="preserve">22. Wihelm Bernhard Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Intrenational Federation for Cell Biology. USA., Aug 2011, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000902v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation dynamics in rabbit zygotes developed in vivo or in vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Rodrigues Reis E Silva</w:t>
+                <w:t xml:space="preserve">Analyses des conséquences de régimes hyperlipidiques administrés à la mère dans la période périconceptionnelle sur l'expression génique précoce de l'embryon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Adenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
+                <w:t xml:space="preserve">Olivier Picone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755963v1</w:t>
+                <w:t xml:space="preserve">hal-02820969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de séquences rétrovirales endogènes dans l'établissement et le maintien de la pluripotence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Evsikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Batiecoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses des conséquences de régimes hyperlipidiques administrés à la mère dans la période périconceptionnelle sur l'expression génique précoce de l'embryon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">DNA methylation dynamics in rabbit zygotes developed in vivo or in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Rodrigues Reis E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
+              <w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820969v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential regulation of LTR retrotransposons during the transition from totipotency to pluripotency in mammalian embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Evsikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daulat Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10904,51 +10904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'embryon et reprogrammation des génomes zygotiques et somatiques par le cytoplasme ovocytaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11023,148 +11023,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restriction of totipotency during early embryonic development and its consequences on the reprogramming of nuclear activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rabbit as a model for embryo development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Léandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cia Xia Yang</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Annual Symposium of LABIOCEM on Developmental Biology &amp; Special Session for Stem Cells and Regeneration Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Beijing, China</w:t>
+              <w:t xml:space="preserve">2. International Meeting on Rabbit Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Jouy en Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752624v1</w:t>
+                <w:t xml:space="preserve">hal-02823822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene reprogramming during maternal to embryonic transition after somatic nuclear transfer</w:t>
               </w:r>
@@ -11269,152 +11273,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabbit as a model for embryo development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Restriction of totipotency during early embryonic development and its consequences on the reprogramming of nuclear activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Léandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cia Xia Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Meeting on Rabbit Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Jouy en Josas, France. 1 p</w:t>
+              <w:t xml:space="preserve">1. Annual Symposium of LABIOCEM on Developmental Biology &amp; Special Session for Stem Cells and Regeneration Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823822v1</w:t>
+                <w:t xml:space="preserve">hal-02752624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of early embryonic transcriptome in non murine mammalian species: the rabbit model</w:t>
               </w:r>
@@ -11650,51 +11650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par transcriptomique de cellules blastocytaires cultivées et transduites in vitro en vue de l'établissement de lignées de cellules souches embryonnaires (ES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Afanassieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11952,51 +11952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12092,51 +12092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12175,90 +12175,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal parity affects Day 8 embryo gene expression in old mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Gourtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Margat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12297,64 +12297,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major transcriptomic, epigenetic and metabolic changes underly the pluripotency continuum in rabbit preimplantation embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12584,51 +12584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje Broothaers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Angel-Velez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine de Coster" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Festuccia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112370v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Fouikar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050425" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Bouchereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200538" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695686v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08593-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Margat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gourtay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103982" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Via y Rada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233766" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103980" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourtay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103568" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2019.04.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46130-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.07.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourdon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres-Rovira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Levy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174418000351" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blach&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0689" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623940v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0449" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tapponnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2017.09.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0370-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Santamaria" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2016.07.022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Panneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.05.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-242JSXTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva Reis E Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Bruno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.19563" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000297v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.6.8.16073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.08.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0Q4L0W1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659587v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Bui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Evsikov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulat-Raheem D.-R. Khan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0042" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658579v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;andri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90310.2008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Trautmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161198v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv34n2Ab52" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800627v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469695v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800665v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354267v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadine Jampy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant Le Guienne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733979v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736954v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Kalo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807978v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737528v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786300v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605995v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741274v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741775v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741142v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368859.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741181v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533918v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381512.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.100" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ1F4FR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743467v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/382227.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741293v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740946v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814067v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vignal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716812v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gourtay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219220v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643599v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hoarau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2022.103562" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153864v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daniel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaszczyszyn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv33n2Ab142" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808207v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808066v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029288v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103031" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737130v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735241v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tymen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gatimel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735196v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741151v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab120" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744786v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191274v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cordova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748414v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reis E Silva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004436v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000902v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755963v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817182v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evsikov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Batiecoro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820969v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758268v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulat Khan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756090v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Lelievre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ozil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752624v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cia Xia Yang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753131v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henaut" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Le Bourhis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823822v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815592v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817321v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816736v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751624v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Xuan Nguyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760187v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446593v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derisoud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouneau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legendre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446577v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029654v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Aksoy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje Broothaers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Angel-Velez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine de Coster" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Festuccia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Fouikar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050425" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695686v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08593-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Bouchereau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200538" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Via y Rada" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233766" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Margat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gourtay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103982" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103980" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourtay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103568" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.07.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2019.04.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185870v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46130-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blach&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0689" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourdon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres-Rovira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Levy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174418000351" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623940v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0449" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tapponnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2017.09.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0370-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Santamaria" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2016.07.022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Panneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.05.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-242JSXTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva Reis E Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Bruno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.19563" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019329v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.08.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0Q4L0W1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000297v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.6.8.16073" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659587v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Bui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Evsikov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulat-Raheem D.-R. Khan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0042" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658579v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;andri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90310.2008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Trautmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161198v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv34n2Ab52" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800627v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469695v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800665v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354267v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadine Jampy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant Le Guienne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733979v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736954v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Kalo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807978v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737528v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786300v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605995v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741775v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741142v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368859.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741274v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741181v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533918v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381512.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.100" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ1F4FR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743467v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/382227.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741293v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740946v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814067v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vignal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219220v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716812v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gourtay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643599v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hoarau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2022.103562" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808066v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153864v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daniel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaszczyszyn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv33n2Ab142" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808207v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029288v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103031" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737130v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735241v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tymen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gatimel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735196v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741151v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab120" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744786v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191274v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cordova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004436v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000902v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748414v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reis E Silva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820969v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817182v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evsikov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Batiecoro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755963v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758268v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulat Khan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756090v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Lelievre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ozil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823822v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753131v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henaut" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Le Bourhis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752624v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cia Xia Yang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815592v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817321v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816736v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751624v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Xuan Nguyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760187v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446593v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derisoud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouneau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legendre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446577v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029654v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Aksoy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>