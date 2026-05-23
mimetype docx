--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -368,913 +368,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t>
+                <w:t xml:space="preserve">Multigenerational Effects of a Complex Human-Relevant Exposure during Folliculogenesis and Preimplantation Embryo Development: The FEDEXPO Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Calderari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
+                <w:t xml:space="preserve">Sara El Fouikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+                <w:t xml:space="preserve">Virginie Helies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040174423000260⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics11050425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249255v1</w:t>
+                <w:t xml:space="preserve">hal-04112370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigenerational Effects of a Complex Human-Relevant Exposure during Folliculogenesis and Preimplantation Embryo Development: The FEDEXPO Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Helies</w:t>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Jammes</w:t>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (5), pp.425. </w:t>
+              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5), pp.602-613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics11050425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S2040174423000260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112370v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal age affects equine day 8 embryo gene expression both in trophoblast and inner cell mass</w:t>
+                <w:t xml:space="preserve">Major transcriptomic, epigenetic and metabolic changes underlie the pluripotency continuum in rabbit preimplantation embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Derisoud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Wilhelm Bouchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
+                <w:t xml:space="preserve">Irène Aksoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Jaszczyszyn</w:t>
+                <w:t xml:space="preserve">Anais Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (1), pp.443. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (17), pp.dev200538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-022-08593-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.200538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695686v2</w:t>
+                <w:t xml:space="preserve">hal-03800529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major transcriptomic, epigenetic and metabolic changes underlie the pluripotency continuum in rabbit preimplantation embryos</w:t>
+                <w:t xml:space="preserve">Maternal age affects equine day 8 embryo gene expression both in trophoblast and inner cell mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilhelm Bouchereau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Moulin</w:t>
+                <w:t xml:space="preserve">Yan Jaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 149 (17), pp.dev200538. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.200538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-022-08593-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800529v1</w:t>
+                <w:t xml:space="preserve">hal-03695686v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Inner Cell Mass and the Trophectoderm Responses after an In Vitro Exposure to Glucose and Insulin during the Preimplantation Period in the Rabbit Embryo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equine blastocyst size affects gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romina Via y Rada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
+                <w:t xml:space="preserve">A Margat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">C Gourtay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11233766⟩</w:t>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113 (27), pp.103982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871680v1</w:t>
+                <w:t xml:space="preserve">hal-03703215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equine blastocyst size affects gene expression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Identification of the Inner Cell Mass and the Trophectoderm Responses after an In Vitro Exposure to Glucose and Insulin during the Preimplantation Period in the Rabbit Embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Via y Rada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 113 (27), pp.103982. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (23), pp. 3766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells11233766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703215v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Margat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gourtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 113 (25), pp.103980. </w:t>
@@ -1312,64 +1312,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">105 Sexual dimorphism in equine D8 blastocysts (abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1440,753 +1440,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of derived rabbit trophoblast stem cells under fluid shear stress to mimic the trophoblastic barrier</w:t>
+                <w:t xml:space="preserve">Mono(2-ethylhexyl) phthalate (MEHP) induces transcriptomic alterations in oocytes and their derived blastocysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guenhaël Sanz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+                <w:t xml:space="preserve">D. Kalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yan Jaszczyszyn</w:t>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2019.07.003⟩</w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 421, pp.59-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2019.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183790v1</w:t>
+                <w:t xml:space="preserve">hal-02617691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono(2-ethylhexyl) phthalate (MEHP) induces transcriptomic alterations in oocytes and their derived blastocysts</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of first-generation in utero exposure to diesel engine exhaust on second-generation placental function, fatty acid profiles and foetal metabolism in rabbits: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Moroldo</w:t>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah A. Valentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sylvie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2019.04.016⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.9710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-46130-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617691v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of first-generation in utero exposure to diesel engine exhaust on second-generation placental function, fatty acid profiles and foetal metabolism in rabbits: preliminary results</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differentiation of derived rabbit trophoblast stem cells under fluid shear stress to mimic the trophoblastic barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sylvie Lallemand</w:t>
+                <w:t xml:space="preserve">Guenhaël Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Jaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.9710. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1863 (10), pp.1608-1618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-46130-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2019.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185870v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive methylation of POU5F1 regulatory regions during blastocyst development.</w:t>
+                <w:t xml:space="preserve">Impact of a gestational exposure to diesel exhaust on offspring gonadal development: experimental study in the rabbit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Canon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Mathilde Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Blachère</w:t>
+                <w:t xml:space="preserve">Laura Torres-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Peynot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-17-0689⟩</w:t>
+              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (5), pp.519-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040174418000351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623175v1</w:t>
+                <w:t xml:space="preserve">hal-02621655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a gestational exposure to diesel exhaust on offspring gonadal development: experimental study in the rabbit.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progressive methylation of POU5F1 regulatory regions during blastocyst development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Torres-Rovira</w:t>
+                <w:t xml:space="preserve">Eugénie Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Monniaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
+                <w:t xml:space="preserve">Thierry Blachère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Levy</w:t>
+                <w:t xml:space="preserve">Nathalie Peynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (5), pp.519-529. </w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 156 (2), pp.145-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S2040174418000351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REP-17-0689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621655v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different co-culture systems have the same impact on bovine embryo transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2276,51 +2276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tapponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Afanassieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Aksoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2410,51 +2410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2570,51 +2570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (3), pp.383-398. </w:t>
@@ -2665,51 +2665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting transcriptome landscapes of rabbit pluripotent stem cells [i]in vitro[/i] and [i]in vivo[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Osteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2926,307 +2926,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperlipidic hypercholesterolemic diet in prepubertal rabbits affects gene expression in the embryo, restricts fetal growth and increases offspring susceptibility to obesity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Picone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Peynot</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.08.015⟩</w:t>
+              <w:t xml:space="preserve">Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.987-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/epi.6.8.16073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019329v1</w:t>
+                <w:t xml:space="preserve">hal-01000297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
+                <w:t xml:space="preserve">Hyperlipidic hypercholesterolemic diet in prepubertal rabbits affects gene expression in the embryo, restricts fetal growth and increases offspring susceptibility to obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Picone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (2), pp.287-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/epi.6.8.16073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01000297v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrotransposon expression as a defining event of genome reprogramming in fertilized and cloned bovine embryos</w:t>
               </w:r>
@@ -3264,51 +3264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 138 (2), pp.289-299. </w:t>
@@ -3385,51 +3385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Chi Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zichuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3538,77 +3538,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Via y Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From cell to organism: When cell biology meets development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
@@ -3637,103 +3637,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Inner Cell Mass and the Trophectoderm transcriptomic and epigenomic responses after an in vitro exposure to glucose and insulin during the preimplantation period in the rabbit embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Via y Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th annual Revive Consortium Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Chantilly-Gouvieux, France</w:t>
@@ -3762,64 +3762,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equine embryo size does matter!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Margat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3890,734 +3890,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the pluripotency continuum in rabbit pre-implantation embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Bouchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Desnoës</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Canon</w:t>
+                <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AETE 37th annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t>
+              <w:t xml:space="preserve">4th Annual Meeting French Society for Stem Cell Research (FSSCR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355479v1</w:t>
+                <w:t xml:space="preserve">hal-03800627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the pluripotency continuum in rabbit pre-implantation embryos</w:t>
+                <w:t xml:space="preserve">Dimorphisme sexuel chez les blastocystes équins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilhelm Bouchereau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Murielle Godet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Margat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gourtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Annual Meeting French Society for Stem Cell Research (FSSCR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5ème congrès de la SF-DOHAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800627v1</w:t>
+                <w:t xml:space="preserve">hal-03469695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimorphisme sexuel chez les blastocystes équins</w:t>
+                <w:t xml:space="preserve">Deciphering the pluripotency continuum in rabbit pre-implantation embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Derisoud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Wilhelm Bouchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C Gourtay</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès de la SF-DOHAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France. </w:t>
+              <w:t xml:space="preserve">Annual Meeting International Society for Stem Cell Research (ISSCR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469695v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the pluripotency continuum in rabbit pre-implantation embryos</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Murielle Godet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Desnoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting International Society for Stem Cell Research (ISSCR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual, United States. </w:t>
+              <w:t xml:space="preserve">AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800665v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t>
+                <w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Desnoes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Olivier Desnoës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AETE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t>
+              <w:t xml:space="preserve">AETE 37th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367268v1</w:t>
+                <w:t xml:space="preserve">hal-04355479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'âge maternel modifie l'expression des gènes de l'embryon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées sciences et innovations équines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Jouy-en-Josas, France. 2020</w:t>
@@ -4780,103 +4780,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on feto-placental development and placental function, in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Boere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fokkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFPA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Buenos Aires, Argentina. , 135 p., 2019, IFPA 2019- VIII SLIMP Full Program Book</w:t>
@@ -4905,103 +4905,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation de l’embryon pré-implantatoire de lapin en situation pré-diabétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Via y Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francophone du Diabète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t>
@@ -5043,90 +5043,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mono (2-ethyllexyl) phthalate induces transcriptomic and proteomic alterations in bovine oocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorit Kalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Annual Meeting A.E.T.E. 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Murcia, Spain. Animal Reproduction, 6 (3), 2019, Proceedings of the 35th Meeting of AETE</w:t>
@@ -5155,103 +5155,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation épigénétique de l’embryon pré-implantatoire en situation diabétique : approche multi-omique chez le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Via y Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du Départment Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
@@ -5280,103 +5280,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation de l’embryon pré-implantatoire de lapin en situation pré-diabétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Via y Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4.congrès SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Grenoble, France. , pp.120, 2018, Proceedings du 4ème congrès de la SF-DOHaD</w:t>
@@ -5530,103 +5530,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function of the first and second generation in rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Nanotechnology, Occupational and Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Elsinore, Denmark. , 147 p., 2017, 8th International Symposium on Nanotechnology, Occupational and Environmental Health</w:t>
@@ -5649,221 +5649,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine blastocyst transcriptome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peynot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Scientific meeting of the AETE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. , 2016, 32nd Scientific meeting of the AETE</w:t>
+              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. , 84 p., 2016, 3ème congrès de la SF-DOHaD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741775v1</w:t>
+                <w:t xml:space="preserve">hal-02741274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5912,221 +5912,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Calderari</w:t>
+                <w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine blastocyst transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. , 84 p., 2016, 3ème congrès de la SF-DOHaD</w:t>
+              <w:t xml:space="preserve">32. Scientific meeting of the AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. , 2016, 32nd Scientific meeting of the AETE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741274v1</w:t>
+                <w:t xml:space="preserve">hal-02741775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In utero exposure to diluted diesel engine exhaust alters placental function, fatty acids profiles and fetal metabolism of the second generation in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6181,77 +6181,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6327,90 +6327,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine early development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6491,51 +6491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dube Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6590,64 +6590,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early development of bovine embryos is influenced by the origin of feeders during in vitro culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6767,51 +6767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Human Reproduction and Embryology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Lyon, France. 2 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6862,484 +6862,484 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+                <w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Margat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Gourtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Equine Embryo Transfer and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Pisa, Jun 2022, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330599v1</w:t>
+                <w:t xml:space="preserve">hal-03716812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition des états de pluripotence in vivo dans l’embryon préimplantatoire de lapin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gatien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Rencontre du Réseau STEM-PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219220v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Définition des états de pluripotence in vivo dans l’embryon préimplantatoire de lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Derisoud</w:t>
+                <w:t xml:space="preserve">Wilhelm Bouchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Gourtay</w:t>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Equine Embryo Transfer and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Pisa, Jun 2022, Pise, Italy</w:t>
+              <w:t xml:space="preserve">2nd Rencontre du Réseau STEM-PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716812v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un régime maternel hypergras sur le transcriptome ovocytaire et embryonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francophone du Diabète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
@@ -7368,77 +7368,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of F0 maternal diesel engine exhaust exposure during gestation on F1 and F2 offspring phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah A. Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7496,868 +7496,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un environnement diabétique sur le développement embryonnaire précoce</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+                <w:t xml:space="preserve">Effets de l'exposition aux nanoparticules d'or par inhalation sur la fonction placentaire et le phénotype de la descendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Boere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Francophone du Diabète</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">GFP-Groupe de la Francophonie Placentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808066v1</w:t>
+                <w:t xml:space="preserve">hal-03341279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'exposition aux nanoparticules d'or par inhalation sur la fonction placentaire et le phénotype de la descendance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denoës Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFP-Groupe de la Francophonie Placentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341279v1</w:t>
+                <w:t xml:space="preserve">hal-04330661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">142 Nulliparity alters gene expression in inner cell mass and trophoblast of equine blastocysts in old mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47TH ANNUAL CONFERENCE OF THE IETS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, online, United States. pp.179, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/RDv33n2Ab142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+                <w:t xml:space="preserve">Epigenetic programming of the rabbit preimplantation embryo in a diabetic context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Via y Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denoës Olivier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t>
+              <w:t xml:space="preserve">Domestic Animal DOHaD and Epigenetics meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330661v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic programming of the rabbit preimplantation embryo in a diabetic context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romina Via y Rada</w:t>
+                <w:t xml:space="preserve">Impact d’un environnement (pré)-diabétique sur le développement embryonnaire précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal DOHaD and Epigenetics meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">SF-DOHAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808207v1</w:t>
+                <w:t xml:space="preserve">hal-03808220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un environnement (pré)-diabétique sur le développement embryonnaire précoce</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Calderari</w:t>
+                <w:t xml:space="preserve">Impact d’un environnement diabétique sur le développement embryonnaire précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Via y Rada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF-DOHAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">Société Francophone du Diabète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808220v1</w:t>
+                <w:t xml:space="preserve">hal-03808066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mares’ age affects embryo ICM and trophoblast RNA-seq transcriptome at about D8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Equine Embryo Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Pisa, Italy. pp.103031, </w:t>
@@ -8408,77 +8408,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion, pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8520,103 +8520,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on foeto-placental development and placental function, in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Boere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fokkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPTC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Salzburg, Austria</w:t>
@@ -8639,195 +8639,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aged endometrium displays perturbations of inflammation-related molecular pathways compared with fertile endometrium in the bovine species</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fertility 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Association of clinical Embryologists (ACE), British Fertility Society (BFS) and Society for Reproduction and Fertility (SRF)., Jan 2018, Liverpool, United Kingdom. pp.124</w:t>
+              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736515v1</w:t>
+                <w:t xml:space="preserve">hal-02734001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des voies fonctionnelles altérées par un régime maternal hypergras dans l’embryon pré-implantatoire de lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8859,264 +8859,264 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Aged endometrium displays perturbations of inflammation-related molecular pathways compared with fertile endometrium in the bovine species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
+              <w:t xml:space="preserve">Fertility 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Association of clinical Embryologists (ACE), British Fertility Society (BFS) and Society for Reproduction and Fertility (SRF)., Jan 2018, Liverpool, United Kingdom. pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734001v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses des conséquences du vieillissement sur la physiologie de l’endomètre à l’aide d’un modèle bovin de génome nucléaire fixé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
@@ -9197,51 +9197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gatimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33.Annual Meeting of the European Society of Human Reproduction (ESHRE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Human Reproduction and Embryology (ESHRE). BEL., Jul 2017, Genève, Switzerland. pp.548</w:t>
@@ -9270,103 +9270,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function of the first and second generation in rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Aubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Congrès de la Société Française de Toxicologie Génétique "Conséquences pour l'homme et l'environnement des effets génotoxiques et épigénétiques transgénérationnels"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Toxicologie Génétique. FRA., Oct 2017, Marseille, France</w:t>
@@ -9408,314 +9408,314 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t>
+              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Dec 2016, Paris, France. 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740895v1</w:t>
+                <w:t xml:space="preserve">hal-02743432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couturier-Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Dec 2016, Paris, France. 84 p</w:t>
+              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743432v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects early embryo development in a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Valentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mourier Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9779,103 +9779,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperlipidic hypercholesterolemic maternal died affects early embryonic gene expression and trophoblast function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2012, Paris, France</w:t>
@@ -9956,51 +9956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Scientific Meeting AETE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). Lyon, FRA., Sep 2012, Saint Malo, France</w:t>
@@ -10023,820 +10023,820 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de la méthylation de l'ADN dans l'embryon préimplantatoire de lapin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adriana Reis E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septièmes rencontres de Figeac "Les interactions acides nucléiques protéines"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Sep 2011, Figeac, France. pp.47</w:t>
+              <w:t xml:space="preserve">22. Wihelm Bernhard Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Intrenational Federation for Cell Biology. USA., Aug 2011, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004436v1</w:t>
+                <w:t xml:space="preserve">hal-02748414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of DNA methylation levels in rabbit preimplantation embryos developed in vivo or in vitro</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique de la méthylation de l'ADN dans l'embryon préimplantatoire de lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salvaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th General Meeting of GEMINI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). Bruxelles, BEL., Sep 2011, Gijon, Spain. pp.52</w:t>
+              <w:t xml:space="preserve">Septièmes rencontres de Figeac "Les interactions acides nucléiques protéines"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Sep 2011, Figeac, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000902v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Adenot</w:t>
+                <w:t xml:space="preserve">Dynamics of DNA methylation levels in rabbit preimplantation embryos developed in vivo or in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline C. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Wihelm Bernhard Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Intrenational Federation for Cell Biology. USA., Aug 2011, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">4th General Meeting of GEMINI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). Bruxelles, BEL., Sep 2011, Gijon, Spain. pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748414v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses des conséquences de régimes hyperlipidiques administrés à la mère dans la période périconceptionnelle sur l'expression génique précoce de l'embryon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+                <w:t xml:space="preserve">DNA methylation dynamics in rabbit zygotes developed in vivo or in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Rodrigues Reis E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Picone</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
+              <w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820969v1</w:t>
+                <w:t xml:space="preserve">hal-02755963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de séquences rétrovirales endogènes dans l'établissement et le maintien de la pluripotence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Evsikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Batiecoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation dynamics in rabbit zygotes developed in vivo or in vitro</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
+                <w:t xml:space="preserve">Analyses des conséquences de régimes hyperlipidiques administrés à la mère dans la période périconceptionnelle sur l'expression génique précoce de l'embryon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Picone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755963v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential regulation of LTR retrotransposons during the transition from totipotency to pluripotency in mammalian embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Evsikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daulat Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10904,51 +10904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'embryon et reprogrammation des génomes zygotiques et somatiques par le cytoplasme ovocytaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11023,152 +11023,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabbit as a model for embryo development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Restriction of totipotency during early embryonic development and its consequences on the reprogramming of nuclear activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Léandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cia Xia Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Meeting on Rabbit Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Jouy en Josas, France. 1 p</w:t>
+              <w:t xml:space="preserve">1. Annual Symposium of LABIOCEM on Developmental Biology &amp; Special Session for Stem Cells and Regeneration Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823822v1</w:t>
+                <w:t xml:space="preserve">hal-02752624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene reprogramming during maternal to embryonic transition after somatic nuclear transfer</w:t>
               </w:r>
@@ -11273,148 +11269,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restriction of totipotency during early embryonic development and its consequences on the reprogramming of nuclear activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rabbit as a model for embryo development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Léandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cia Xia Yang</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Annual Symposium of LABIOCEM on Developmental Biology &amp; Special Session for Stem Cells and Regeneration Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Beijing, China</w:t>
+              <w:t xml:space="preserve">2. International Meeting on Rabbit Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Jouy en Josas, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752624v1</w:t>
+                <w:t xml:space="preserve">hal-02823822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of early embryonic transcriptome in non murine mammalian species: the rabbit model</w:t>
               </w:r>
@@ -11650,51 +11650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par transcriptomique de cellules blastocytaires cultivées et transduites in vitro en vue de l'établissement de lignées de cellules souches embryonnaires (ES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Afanassieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11952,51 +11952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12092,51 +12092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12175,90 +12175,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal parity affects Day 8 embryo gene expression in old mares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Derisoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Gourtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Margat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12297,64 +12297,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major transcriptomic, epigenetic and metabolic changes underly the pluripotency continuum in rabbit preimplantation embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12584,51 +12584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje Broothaers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Angel-Velez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine de Coster" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Festuccia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Fouikar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050425" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695686v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08593-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Bouchereau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200538" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Via y Rada" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233766" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Margat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gourtay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103982" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103980" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourtay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103568" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.07.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2019.04.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185870v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46130-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blach&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0689" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourdon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres-Rovira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Levy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174418000351" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623940v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0449" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tapponnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2017.09.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0370-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Santamaria" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2016.07.022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Panneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.05.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-242JSXTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva Reis E Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Bruno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.19563" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019329v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.08.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0Q4L0W1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000297v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.6.8.16073" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659587v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Bui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Evsikov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulat-Raheem D.-R. Khan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0042" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658579v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;andri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90310.2008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Trautmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161198v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv34n2Ab52" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800627v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469695v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800665v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354267v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadine Jampy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant Le Guienne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733979v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736954v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Kalo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807978v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737528v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786300v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605995v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741775v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741142v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368859.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741274v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741181v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533918v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381512.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.100" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ1F4FR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743467v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/382227.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741293v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740946v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814067v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vignal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219220v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716812v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gourtay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643599v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hoarau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2022.103562" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808066v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153864v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daniel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaszczyszyn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv33n2Ab142" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808207v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029288v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103031" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737130v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735241v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tymen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gatimel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735196v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741151v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab120" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744786v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191274v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cordova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004436v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000902v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748414v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reis E Silva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820969v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817182v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evsikov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Batiecoro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755963v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758268v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulat Khan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756090v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Lelievre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ozil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823822v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753131v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henaut" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Le Bourhis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752624v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cia Xia Yang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815592v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817321v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816736v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751624v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Xuan Nguyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760187v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446593v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derisoud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouneau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legendre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446577v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029654v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Aksoy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje Broothaers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Angel-Velez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine de Coster" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Festuccia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112370v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Fouikar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050425" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Bouchereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200538" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695686v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08593-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Margat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gourtay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103982" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Via y Rada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233766" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103980" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourtay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103568" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2019.04.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46130-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.07.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourdon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Torres-Rovira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Levy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174418000351" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blach&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0689" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623940v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0449" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tapponnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2017.09.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0370-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Santamaria" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2016.07.022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Panneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.05.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-242JSXTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva Reis E Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Bruno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.19563" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000297v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.6.8.16073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.08.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0Q4L0W1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659587v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Bui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Evsikov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulat-Raheem D.-R. Khan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0042" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658579v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;andri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90310.2008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Trautmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161198v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv34n2Ab52" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800627v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469695v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800665v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354267v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadine Jampy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant Le Guienne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733979v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736954v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Kalo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807978v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737528v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786300v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605995v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741274v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741142v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368859.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741181v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533918v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381512.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.100" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ1F4FR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743467v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/382227.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741293v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740946v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814067v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vignal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716812v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gourtay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219220v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643599v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hoarau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2022.103562" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153864v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daniel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaszczyszyn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv33n2Ab142" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808207v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808066v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029288v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103031" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737130v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735241v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tymen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gatimel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735196v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741151v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab120" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744786v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191274v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cordova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748414v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reis E Silva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004436v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000902v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755963v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817182v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evsikov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Batiecoro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820969v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758268v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulat Khan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756090v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Lelievre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ozil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752624v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cia Xia Yang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753131v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henaut" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Le Bourhis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823822v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815592v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817321v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816736v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751624v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Xuan Nguyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760187v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446593v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derisoud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouneau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legendre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446577v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029654v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Aksoy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>