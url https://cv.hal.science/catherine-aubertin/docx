--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -414,96 +414,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Niño a bon dos</w:t>
+                <w:t xml:space="preserve">Carbone, inégalités et science-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 562, p. 18</w:t>
+              <w:t xml:space="preserve">, 2024, 557, p. 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665290v1</w:t>
+                <w:t xml:space="preserve">hal-04523173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La meilleure façon de marcher</w:t>
               </w:r>
@@ -552,234 +552,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbone, inégalités et science-fiction</w:t>
+                <w:t xml:space="preserve">El Niño a bon dos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 557, p. 20</w:t>
+              <w:t xml:space="preserve">, 2024, 562, p. 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523173v1</w:t>
+                <w:t xml:space="preserve">hal-04665290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le double jeu des entreprises</w:t>
+                <w:t xml:space="preserve">Nouveaux OGM et vieilles recettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 555, p. 18</w:t>
+              <w:t xml:space="preserve">, 2024, 558, p. 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428974v1</w:t>
+                <w:t xml:space="preserve">hal-04523140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux OGM et vieilles recettes</w:t>
+                <w:t xml:space="preserve">Le double jeu des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 558, p. 20</w:t>
+              <w:t xml:space="preserve">, 2024, 555, p. 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523140v1</w:t>
+                <w:t xml:space="preserve">hal-04428974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nous avons mangé la planète</w:t>
               </w:r>
@@ -966,5421 +966,5421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un coup de marteau pour la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 545, p. 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demain, une Europe agroécologique. Se nourrir sans pesticides, faire revivre la biodiversité. Xavier Poux, Pierre-Marie Aubert, Actes Sud, 2021, 301 p. [compte-rendu de lecture]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (1), pp.125-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2023025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La baleine, la haute mer et l'ADN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 547, p.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évidences trompeuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 554, p. 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une novlangue &amp;quot;bio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 552, p. 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictions amazoniennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 544, p. 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le carbone dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 549, p.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des avocats pour le climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 543, p. 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.543.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forêt ou fossiles, il faut choisir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 553, p. 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.553.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un GIEC du plastique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 551, p.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y'aura-t-il un septième rapport du GIEC ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 548, p.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir la tête de la bassine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 550, p. 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A sociobiodiversidade amazônica em busca de mercados internacionais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M.C. Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cialdella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudos de Sociologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (2), pp.e023013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52780/res.v28iesp.2.18868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une biodiversité à crédit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 546, p. 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La baleine, la haute mer et l'ADN</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation de la nature et outils comptables : des leviers au service de la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publications Fondation pour la Recherche sur la Biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, juillet 2022, [2 p. en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir de la logique shadok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 547, p.18</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 542, p. 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.542.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un coup de marteau pour la biodiversité</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comunidades tradicionais tecendo o desenvolvimento territorial : três experiências de interaçoes entre sociobiodiversidade, mercados, politicas publicas e açao coletiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cialdella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Castro Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Superti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosélis Remor De Souza Mazurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geo UERJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, e64997 [24 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12957/geouerj.2022.64997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On a soif d'idéal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 545, p. 20</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 535, p. 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.535.0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et surtout la santé !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 532, p. 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des guerres contre nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 536, p. 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.536.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la pédagogie des métaphores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 533, p. 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les terres à bout de souffle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 534, p. 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.534.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debout, les données de la Terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 538, p. 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.538.0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des comptes dans le vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 539, p. 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.539.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthique à la rescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 541, p. 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.541.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mirage de la transition énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 540, p. 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.540.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits humains, droits de la nature et... boules de Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 537, p. 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.537.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacha Mama contre Big Brother</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 531, p. 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bataille sur le statut des données génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 528, p. 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.528.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une diplomatie en suspens pour l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 527, p. 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.527.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un zéro fallacieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 530, p. 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger 30 % de la planète : une ambition équivoque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 526, p. 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.526.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre sur Terre... ou sur Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 524, p. 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.524.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sous-sol, un nouvel enjeu environnemental [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Millier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 31 (1), pp.125-127. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2023025⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 29 (suppl.5), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2021055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Évidences trompeuses</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrypter le théâtre de l'absurde ne suffit plus : retrouver le chemin de la dissidence [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.260-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2021065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chiffrage monétaire de la nature est vain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 554, p. 20</w:t>
+              <w:t xml:space="preserve">, 2021, 529, p. 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une novlangue &amp;quot;bio</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser l'économie après la pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 552, p. 22</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 525, p. 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.525.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fictions amazoniennes</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A contribuição do Brasil na COP21 : o agronegócio do futuro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. Kalil de Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Terceira Margem Amazônia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (16), pp.35-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36882/2525-4812.2021v6i16.ed.esp.p35-52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déforestation importée dans vos assiettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 544, p. 18</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 523, p. 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.523.0024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les politiques environnementales attisent les tensions interculturelles en Guyane française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Palisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (93), pp.113-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.10789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le report de la COP15 : une opportunité pour repenser le mécanisme d'accès aux ressources génétiques et de partage des avantages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pls.543.0020⟩</w:t>
+              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, pp.163-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecopo1.061.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...473 lines deleted...]
-                <w:t xml:space="preserve">N. Cialdella</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le GIEC redescend sur terre ... [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...1529 lines deleted...]
-                <w:t xml:space="preserve">C. Millier</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 29 (suppl.5), pp.1-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2021055⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 27 (3), p. 265-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...119 lines deleted...]
-                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande Transition de l'humanité : de Sapiens à Deus, Christine Afriat, Jacques Theys (Eds), Fyp Éditions, 2018, 270 p. [compte-rendu de lecture]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 29, pp.260-261. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.365-367</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : La Grande Transition de l’humanité. De Sapiens à Deus. Christine Afriat, Jacques Theys (Eds)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 529, p. 18</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.357-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Théo Jacob</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques de développement durable en Guyane : souveraineté sur les ressources forestières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Palisse</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36, p. 1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.4440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi la recherche publique est-elle parfois accusée de &amp;quot;biopiraterie&amp;quot; ? [interview]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Burelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inf'OGM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 144, 9 p. [en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution du Brésil à la COP21 : l'agrobusiness du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Kalil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, 19 p. [en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bresils.2154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quassia “biopiracy” case and the Nagoya Protocol: A researcher's perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 206, pp.290-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2017.05.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articuler la gestion des ressources forestières et du foncier agricole : le projet biomasse-énergie en Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cialdella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016/2 (19), pp.8-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Conventions climat et biodiversité : une nouvelle géopolitique des rapports de force. Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Treyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.317-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2017006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial Revisiter notre projet éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2015010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01168696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the margins of soy farms : traditional populations and selective environmental policies in the Brazilian Cerrado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiano Toni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bosgiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Peasant Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.10.1080/03066150.2015.1013099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03066150.2015.1013099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deforestation control policies in Brazil : sovereignty versus the market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forests, Trees and Livelihoods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.147-162 [en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14728028.2015.1017540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi Biodiversité et choix de société [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.215-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2015045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaître ? Agir ? Interagir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (2), pp.95-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2015032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01185751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NSS s'invite aux débats de la conférence de Paris sur les changements climatiques : éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Millier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2014020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches participatives, recherches citoyennes... une clarification nécessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (64), pp.43-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches participatives, recherches citoyennes... une clarification nécessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2013078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00914304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invention du biome Cerrado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.8218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repensar o desenvolvimento mundial : o Brasil se coloca em cena na Rio+20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Direito Internacional = Brazilian Journal of Law and Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3), pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00790865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accès aux ressources végétales et leur valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Nuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 222 (2), pp.111-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets de société en quête de capitale. Brasília : le Brésil se met en scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1 (93), pp.113-132. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1997, 21, pp.31-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...1976 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04566819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontières, mythes et pratiques (Brésil, Nicaragua, Malaysia) : présentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Léna</w:t>
+                <w:t xml:space="preserve">INDUSTRIALISER LES FRONTIÈRES ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, Cahiers des Sciences Humaines, 22 (3/4), p. 263-266</w:t>
+              <w:t xml:space="preserve">, 1986, 22 (3/4), pp.419-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693539v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-04693528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signification actuelle de la frontière : une interprétation géopolitique à partir du cas de l'Amazonie brésilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertha Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, 22 (3/4), pp.419-428</w:t>
+              <w:t xml:space="preserve">, 1986, pp.297_317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693528v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signification actuelle de la frontière : une interprétation géopolitique à partir du cas de l'Amazonie brésilienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frontières, mythes et pratiques (Brésil, Nicaragua, Malaysia) : présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertha Becker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+                <w:t xml:space="preserve">Philippe Léna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, pp.297_317</w:t>
+              <w:t xml:space="preserve">, 1986, Cahiers des Sciences Humaines, 22 (3/4), p. 263-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693553v1</w:t>
+                <w:t xml:space="preserve">hal-04693539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos des pêches &amp;quot;industrielles&amp;quot; au Sénégal</w:t>
               </w:r>
@@ -6789,50 +6789,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse de la gestion de l'eau dans les golfs : cas de la région Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Chaboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nizinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVème Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Demande sociale et management de la ressource en eau des golfs du Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6884,182 +7009,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2011, Rennes, France. pp.281-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802489v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-00802706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la Convention sur la diversité biologique</w:t>
               </w:r>
@@ -7370,812 +7370,812 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'écologie des mondes = Ecology of our worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Simenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Sabrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Descola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chakrabarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD, 144 p., 2021, 978-2-7099-2883-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature in common : beyond the Nagoya protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nivart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD; MNHN, 320 p., 2021, Objectifs Suds, 978-2-7099-2911-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La nature en partage : autour du protocole de Nagoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nivart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRD; MNHN, 323 p., 2021, Objectifs Suds, 978-2-7099-2909-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Romain Simenel</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate change : what challenges for the South ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lise Sabrié</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Verdier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Descola</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Bernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Chakrabarty</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IRD, 144 p., 2021, 978-2-7099-2883-0</w:t>
+              <w:t xml:space="preserve">IRD, 272 p., 2015, 978-2-7099-2172-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement climatique : quels défis pour le Sud ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">IRD; MNHN, 320 p., 2021, Objectifs Suds, 978-2-7099-2911-0</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Bernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Dounias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD, 2015, 978-2-7099-2168-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique. Quels défis pour le Sud ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut de Recherche pour le Développement, pp.270, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Magali Reinert</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marchés de la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Janicot</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Boisvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Aubertin; Florence Pinton; Valérie Boisvert. IRD, 269 p., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aires protégées, espaces durables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estienne Rodary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">IRD, 272 p., 2015, 978-2-7099-2172-5</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD, 260 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...192 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050931v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-03050889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement durable</w:t>
               </w:r>
@@ -8393,1392 +8393,1392 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduçâo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Seyler, Frédérique; Ledru, Marie-Pierre; Emperaire, Laure. </w:t>
+              <w:t xml:space="preserve">Seyler, Frédérique (ed.); Ledru, Marie-Pierre (ed.); Emperaire, Laure (ed.); Falconi, E. (collab.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajetórias de pesquisa na Amazônia brasileira : o IRD e seus parceiros</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD, 2022, Focus, ISBN PDF: 978-2-7099-2968-1</w:t>
+              <w:t xml:space="preserve">, IRD, pp.19-23, 2022, Focus, 978-2-7099-2968-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276124v1</w:t>
+                <w:t xml:space="preserve">hal-04083289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction - Trajectoires de recherche en Amazonie brésilienne. L'IRD et ses partenaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires de recherches en Amazonie brésilienne : l'IRD et ses partenaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, 2022, Focus, ISBN PDF : 978-2-7099-2963-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seyler, Frédérique (ed.); Ledru, Marie-Pierre (ed.); Emperaire, Laure (ed.); Falconi, E. (collab.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires de recherches en Amazonie brésilienne : l'IRD et ses partenaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.19-23, 2022, Focus, 978-2-7099-2962-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduçâo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Seyler, Frédérique (ed.); Ledru, Marie-Pierre (ed.); Emperaire, Laure (ed.); Falconi, E. (collab.). </w:t>
+              <w:t xml:space="preserve">Seyler, Frédérique; Ledru, Marie-Pierre; Emperaire, Laure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajetórias de pesquisa na Amazônia brasileira : o IRD e seus parceiros</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD, pp.19-23, 2022, Focus, 978-2-7099-2968-4</w:t>
+              <w:t xml:space="preserve">, IRD, 2022, Focus, ISBN PDF: 978-2-7099-2968-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-03979124v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment est-on arrivé au protocole de Nagoya ? : les postulats de la Convention sur la diversité biologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nivart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubertin, Catherine (ed.); Nivart, Anne (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature en partage : autour du protocole de Nagoya</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD; MNHN, pp.71-86, 2021, Objectifs Suds, 978-2-7099-2909-7</w:t>
+              <w:t xml:space="preserve">, IRD; MNHN, pp.15-23, 2021, Objectifs Suds, 978-2-7099-2909-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330063v1</w:t>
+                <w:t xml:space="preserve">hal-03330049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale</w:t>
+                <w:t xml:space="preserve">General introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Nivart</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nivart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubertin, Catherine (ed.); Nivart, Anne (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature in common : beyond the Nagoya protocol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; MNHN, pp.15-23, 2021, Objectifs Suds, 978-2-7099-2911-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementation of the Nagoya protocol in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aubertin, Catherine (ed.); Nivart, A. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature in common : beyond the Nagoya protocol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; MNHN, pp.143-146, 2021, Objectifs Suds, 978-2-7099-2911-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le protocole de Nagoya et le mécanisme d'APA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aubertin, Catherine (ed.); Nivart, A. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature en partage : autour du protocole de Nagoya</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD; MNHN, pp.15-23, 2021, Objectifs Suds, 978-2-7099-2909-7</w:t>
+              <w:t xml:space="preserve">, IRD; MNHN, pp.87-89, 2021, Objectifs Suds, 978-2-7099-2909-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">General introduction</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en oeuvre du protocole de Nagoya en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aubertin, Catherine (ed.); Nivart, Anne (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nature en partage : autour du protocole de Nagoya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; MNHN, pp.149-152, 2021, Objectifs Suds, 978-2-7099-2909-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Nivart</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aubertin, Catherine (ed.); Nivart, Anne (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nature en partage : autour du protocole de Nagoya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; MNHN, pp.311-315, 2021, Objectifs Suds, 978-2-7099-2909-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'APA face à la numérisation du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubertin, Catherine (ed.); Nivart, Anne (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nature en partage : autour du protocole de Nagoya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; MNHN, pp.295-309, 2021, Objectifs Suds, 978-2-7099-2909-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aubertin, Catherine (ed.); Nivart, A. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature in common : beyond the Nagoya protocol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD; MNHN, pp.15-23, 2021, Objectifs Suds, 978-2-7099-2911-0</w:t>
+              <w:t xml:space="preserve">, IRD; MNHN, pp.305-309, 2021, Objectifs Suds, 978-2-7099-2911-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ABS and the digitisation of the living world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubertin, Catherine (ed.); Nivart, A. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature in common : beyond the Nagoya protocol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD; MNHN, pp.143-146, 2021, Objectifs Suds, 978-2-7099-2911-0</w:t>
+              <w:t xml:space="preserve">, IRD; MNHN, pp.289-303, 2021, Objectifs Suds, 978-2-7099-2911-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La biopiraterie, le droit et les valeurs. À propos des fondements idéologiques du partage des ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Peyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Pham</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nivart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nature en partage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD-Publications scientifiques du Muséum national d'Histoire naturelle, pp.101-123, 2021, 9782709929097</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biopiracy, the law and values. On the ideological basis for resource sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Peyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nivart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature in Common</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD Editions-Publications scientifiques du Muséum national d'Histoire naturelle, pp.97-118, 2021, 9782856539583</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is the background of the Nagoya protocol ? : the assumptions of the Convention on Biological Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aubertin, Catherine (ed.); Nivart, A. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature in common : beyond the Nagoya protocol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; MNHN, pp.69-84, 2021, Objectifs Suds, 978-2-7099-2911-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment est-on arrivé au protocole de Nagoya ? : les postulats de la Convention sur la diversité biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubertin, Catherine (ed.); Nivart, Anne (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature en partage : autour du protocole de Nagoya</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD; MNHN, pp.311-315, 2021, Objectifs Suds, 978-2-7099-2909-7</w:t>
+              <w:t xml:space="preserve">, IRD; MNHN, pp.71-86, 2021, Objectifs Suds, 978-2-7099-2909-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...614 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-03561021v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopiraterie</w:t>
               </w:r>
@@ -9831,497 +9831,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le protocole de Nagoya peut-il résoudre les problématiques soulevées par la biopiraterie ? [encadré]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et biodiversité : nécessité d’une approche commune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, Mission Economie de la Biodiversité, pp.19, 2019, Biodiv'2050</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forêts, changement climatique et carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Référence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, 2019, Référence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des réservoirs de molécules miracles ? [encadré]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In : Michon Geneviève (ed.), Carrière Stéphanie M. (ed.), Moizo Bernard (ed.). Habiter la forêt tropicale au XXIe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la convention sur la diversité biologique à la loi pour la reconquête de la biodiversité : quelles implications en Guyane ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fleury, M. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacopées traditionnelles des Outre-mer : de la recherche à la valorisation : actes du 9e colloque international sur les plantes aromatiques et Médicinales de l’Outre-Mer du 7 au 12 novembre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gadepam, pp.369-381, 2019, 978-2-9523199-5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les services écosystémiques en renfort de la marchandisation de la nature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Couvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Flipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et biodiversité : nécessité d’une approche commune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 19, Mission Economie de la Biodiversité, pp.19, 2019, Biodiv'2050</w:t>
+              <w:t xml:space="preserve">Nachhaltigkeit und Transition : Politik und Akteure : Sozio-ökologische Transformation aus deutsch-französischer Perspektive = Transition écologique et durabilité : Politiques et acteurs : Regards franco-allemand sur le changement socio-écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus Verlag, pp.191 - 214, 2018, 978-3-593-50775-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...184 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le protocole de Nagoya à l'épreuve de la recherche sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes-Milieux : vers un croisement des savoirs pour une méthodologie de l'interdisciplinarité (Pomade A. éd.).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153005v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01996307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La COP 21, point d'inflexion de la politique climatique</w:t>
               </w:r>
@@ -10458,51 +10458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musée et collections sous le protocole de Nagoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nivart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mairesse, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Définir le musée du XXIe siècle. Matériaux pour une discussion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Commiteee for Museology – ICOM, pp.133-137, 2017, ISBN : 978-92-9012-424-5</w:t>
@@ -10770,311 +10770,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les espaces protégés comme lieux de l'innovation sociale : de Madagascar, l'île rouge, à la forêt brésilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rakoto-Ramiarantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laslaz, Lionel and Gauchon, Christophe and Duval, Mélanie and Héritier, Stéphane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les espaces protégés : entre conflits et acceptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.158-171, 2014, Mappemonde, 978-2-7011-8963-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une interprétation brésilienne des paiements pour services environnementaux : souveraineté et développement inclusif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iran Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnauld de Sartre, Xavier and Castro, Monica and Dufour, Simon and Oszwald, Johan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political ecology des services écosystémiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Lang, pp.163-185, 2014, EcoPolis, 978-2-87574-197-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et développement durable : un couple fusionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gauthier-Clerc, Michel and Mesléard, François and Blondel, Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.271-277, 2014, 978-2-8041-8490-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845569v1</w:t>
-              </w:r>
-[...209 lines deleted...]
-                <w:t xml:space="preserve">hal-01845571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'actualité des conventions sur le climat et la biodiversité. Convergences et blocages</w:t>
               </w:r>
@@ -11159,51 +11159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité : sources de services pour la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie de la Sante et Biodiversité.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck édition, pp.157-158, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11387,51 +11387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès aux ressources génétiques et le partage des avantages : une question conflictuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11585,51 +11585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Auclair; Chantal Aspe; Patrick Baudot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le retour des paysans ? : à l'heure du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edisud, pp.15-29, 2006</w:t>
@@ -12109,263 +12109,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approche globale des éthiques dans les relations sociétés/nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Aish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS - INEE. 2023, pp.211-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les retenues de substitution : du cas de Mauzé-sur-le-Mignon (Deux-Sèvres) aux conditions générales de leur déploiement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Académie d'Agriculture de france. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Brunet</w:t>
-[...28 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04765014v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-04311761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId280"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12520,51 +12520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nss-journal.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pourlascience.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05442167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665290v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557537v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428974v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523140v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665274v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.C. Euler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52780/res.v28iesp.2.18868" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053293v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.543.0020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.553.0020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212574v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128103v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170414v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975529v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.542.0020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cialdella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Castro Euler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Superti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros&#233;lis Remor De Souza Mazurek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/geouerj.2022.64997" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.535.0022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887789v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.536.0018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603640v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887887v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.534.0018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.538.0022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.539.0018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975544v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.541.0020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887880v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.540.0020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887845v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.537.0018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.523.0024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276427v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.525.0020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Kalil de Jesus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36882/2525-4812.2021v6i16.ed.esp.p35-52" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.528.0018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.527.0020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543432v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276428v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.526.0020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021055" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.524.0020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887762v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021065" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jacob" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Palisse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.10789" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190900v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.061.0163" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972821v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429220v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019050" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03154675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deharo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.05.030" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4440" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081147v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973874v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Kalil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.2154" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840645v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841553v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185751v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015032" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168696v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191894v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Toni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lucio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bosgiraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03066150.2015.1013099" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841556v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728028.2015.1017540" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840655v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840661v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222321v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914304v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013078" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547554v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.8218" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00790865v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061420v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nuzzo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566819v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693539v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;na" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693528v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha Becker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693501v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693497v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387263v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265692v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802489v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Richard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Chaboche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nizinski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802706v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071214v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693511v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02518491v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zaninetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubertin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakoto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326942v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nivart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473084v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simenel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Sabri&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verdier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descola" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chakrabarty" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560993v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nivart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473086v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848329v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reinert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848330v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050889v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Boisvert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050892v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050891v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028748v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276124v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083289v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276130v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979124v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330063v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330049v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560997v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561022v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330077v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294645v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330067v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330074v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561028v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561026v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003644v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Peyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003632v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561021v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274371v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972843v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972889v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03513915v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153017v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153005v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996307v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568757v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077649v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845549v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845564v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845567v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845568v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Dahan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Damian" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845569v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845824v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/les-espaces-proteges-entre-conflits-et#anchor1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845571v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498000v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578220v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055762v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Filoche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055763v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055767v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055772v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055765v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055764v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351617v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weill" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273955v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weill" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dorin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caquet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loconto" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153002v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018039" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765014v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311761v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nss-journal.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pourlascience.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05442167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523173v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557537v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428974v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665274v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975535v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.543.0020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.553.0020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212574v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128103v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441557v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.C. Euler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52780/res.v28iesp.2.18868" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975529v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.542.0020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cialdella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Castro Euler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Superti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros&#233;lis Remor De Souza Mazurek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/geouerj.2022.64997" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.535.0022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887789v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.536.0018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603640v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887887v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.534.0018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.538.0022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.539.0018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975544v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.541.0020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887880v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.540.0020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887845v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.537.0018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.528.0018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.527.0020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543432v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.526.0020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275799v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.524.0020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064985v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021055" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887762v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.525.0020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Kalil de Jesus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36882/2525-4812.2021v6i16.ed.esp.p35-52" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.523.0024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jacob" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Palisse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.10789" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190900v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.061.0163" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429220v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4440" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081147v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Kalil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.2154" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03154675v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deharo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.05.030" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840645v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168696v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191894v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Toni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lucio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bosgiraud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03066150.2015.1013099" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728028.2015.1017540" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840655v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015045" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185751v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840661v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222321v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914304v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013078" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547554v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.8218" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00790865v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061420v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nuzzo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566819v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693528v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha Becker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693539v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;na" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693501v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693497v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387263v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265692v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Richard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Chaboche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nizinski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802489v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071214v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693511v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02518491v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zaninetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubertin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakoto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473084v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simenel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Sabri&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verdier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descola" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chakrabarty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560993v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nivart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nivart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848329v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reinert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473086v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050889v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Boisvert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050931v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050892v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050891v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028748v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083289v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276130v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979124v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276124v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560997v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561022v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294645v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330067v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330077v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330074v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561028v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561026v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003644v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Peyen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003632v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561021v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330063v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274371v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972889v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03513915v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153017v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972843v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996307v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153005v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568757v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077649v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845549v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845564v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845567v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845568v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Dahan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Damian" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845824v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/les-espaces-proteges-entre-conflits-et#anchor1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845571v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845569v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498000v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578220v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055762v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Filoche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055763v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055767v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055772v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055765v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055764v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351617v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weill" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273955v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weill" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dorin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caquet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loconto" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153002v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018039" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311761v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765014v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>