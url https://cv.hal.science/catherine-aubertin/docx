--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -345,579 +345,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objection à l'instruction</w:t>
+                <w:t xml:space="preserve">Nouveaux OGM et vieilles recettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 563, p. 18</w:t>
+              <w:t xml:space="preserve">, 2024, 558, p. 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700170v1</w:t>
+                <w:t xml:space="preserve">hal-04523140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbone, inégalités et science-fiction</w:t>
+                <w:t xml:space="preserve">Le double jeu des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 557, p. 20</w:t>
+              <w:t xml:space="preserve">, 2024, 555, p. 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523173v1</w:t>
+                <w:t xml:space="preserve">hal-04428974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La meilleure façon de marcher</w:t>
+                <w:t xml:space="preserve">Carbone, inégalités et science-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 559, p. 18</w:t>
+              <w:t xml:space="preserve">, 2024, 557, p. 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557537v1</w:t>
+                <w:t xml:space="preserve">hal-04523173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Niño a bon dos</w:t>
+                <w:t xml:space="preserve">La meilleure façon de marcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 562, p. 18</w:t>
+              <w:t xml:space="preserve">, 2024, 559, p. 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665290v1</w:t>
+                <w:t xml:space="preserve">hal-04557537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux OGM et vieilles recettes</w:t>
+                <w:t xml:space="preserve">El Niño a bon dos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 558, p. 20</w:t>
+              <w:t xml:space="preserve">, 2024, 562, p. 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523140v1</w:t>
+                <w:t xml:space="preserve">hal-04665290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le double jeu des entreprises</w:t>
+                <w:t xml:space="preserve">Objection à l'instruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 555, p. 18</w:t>
+              <w:t xml:space="preserve">, 2024, 563, p. 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428974v1</w:t>
+                <w:t xml:space="preserve">hal-04700170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nous avons mangé la planète</w:t>
+                <w:t xml:space="preserve">Décarbonons les esprits !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 560, p. 18</w:t>
+              <w:t xml:space="preserve">, 2024, 556, p. 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665252v1</w:t>
+                <w:t xml:space="preserve">hal-04428928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décarbonons les esprits !</w:t>
+                <w:t xml:space="preserve">Nous avons mangé la planète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 556, p. 18</w:t>
+              <w:t xml:space="preserve">, 2024, 560, p. 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428928v1</w:t>
+                <w:t xml:space="preserve">hal-04665252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manger de la vache engagée</w:t>
               </w:r>
@@ -966,4481 +966,4875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un coup de marteau pour la biodiversité</w:t>
+                <w:t xml:space="preserve">Évidences trompeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 554, p. 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une novlangue &amp;quot;bio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 552, p. 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictions amazoniennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 544, p. 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un coup de marteau pour la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2023, 545, p. 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demain, une Europe agroécologique. Se nourrir sans pesticides, faire revivre la biodiversité. Xavier Poux, Pierre-Marie Aubert, Actes Sud, 2021, 301 p. [compte-rendu de lecture]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (1), pp.125-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2023025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La baleine, la haute mer et l'ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 547, p.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Évidences trompeuses</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forêt ou fossiles, il faut choisir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 554, p. 20</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 553, p. 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.553.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une novlangue &amp;quot;bio</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le carbone dans tous ses états</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 552, p. 22</w:t>
+              <w:t xml:space="preserve">, 2023, 549, p.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fictions amazoniennes</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un GIEC du plastique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 544, p. 18</w:t>
+              <w:t xml:space="preserve">, 2023, 551, p.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le carbone dans tous ses états</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des avocats pour le climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 549, p.20</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 543, p. 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.543.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des avocats pour le climat</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y'aura-t-il un septième rapport du GIEC ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 543, p. 20. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 548, p.20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Forêt ou fossiles, il faut choisir</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir la tête de la bassine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 553, p. 1. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 550, p. 18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un GIEC du plastique ?</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A sociobiodiversidade amazônica em busca de mercados internacionais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M.C. Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cialdella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudos de Sociologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (2), pp.e023013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52780/res.v28iesp.2.18868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une biodiversité à crédit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 551, p.18</w:t>
+              <w:t xml:space="preserve">, 2023, 546, p. 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Y'aura-t-il un septième rapport du GIEC ?</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des guerres contre nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 548, p.20</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 536, p. 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.536.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sortir la tête de la bassine</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la pédagogie des métaphores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 550, p. 18</w:t>
+              <w:t xml:space="preserve">, 2022, 533, p. 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cialdella</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation de la nature et outils comptables : des leviers au service de la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudos de Sociologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Publications Fondation pour la Recherche sur la Biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, juillet 2022, [2 p. en ligne]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une biodiversité à crédit</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir de la logique shadok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 546, p. 18</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 542, p. 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.542.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comunidades tradicionais tecendo o desenvolvimento territorial : três experiências de interaçoes entre sociobiodiversidade, mercados, politicas publicas e açao coletiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cialdella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Castro Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Superti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosélis Remor De Souza Mazurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications Fondation pour la Recherche sur la Biodiversité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geo UERJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, e64997 [24 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12957/geouerj.2022.64997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sortir de la logique shadok</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On a soif d'idéal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 542, p. 20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pls.542.0020⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 535, p. 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.535.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...159 lines deleted...]
-                <w:t xml:space="preserve">On a soif d'idéal</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et surtout la santé !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 535, p. 22. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, 532, p. 16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Et surtout la santé !</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les terres à bout de souffle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 532, p. 16</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 534, p. 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.534.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des guerres contre nature</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debout, les données de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 536, p. 18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pls.536.0018⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 538, p. 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.538.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la pédagogie des métaphores</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthique à la rescousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 533, p. 24</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 541, p. 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.541.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les terres à bout de souffle</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mirage de la transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 534, p. 18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pls.534.0018⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 540, p. 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.540.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Debout, les données de la Terre</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des comptes dans le vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 538, p. 22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pls.538.0022⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 539, p. 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.539.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des comptes dans le vert</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits humains, droits de la nature et... boules de Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 539, p. 18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pls.539.0018⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 537, p. 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.537.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'éthique à la rescousse</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bataille sur le statut des données génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 541, p. 20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pls.541.0020⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 528, p. 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.528.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le mirage de la transition énergétique</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une diplomatie en suspens pour l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 540, p. 20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pls.540.0020⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 527, p. 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.527.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droits humains, droits de la nature et... boules de Noël</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un zéro fallacieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 537, p. 18. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 530, p. 22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacha Mama contre Big Brother</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 531, p. 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Bataille sur le statut des données génétiques</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger 30 % de la planète : une ambition équivoque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 528, p. 18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pls.528.0018⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 526, p. 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.526.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une diplomatie en suspens pour l'environnement</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sous-sol, un nouvel enjeu environnemental [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Millier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (suppl.5), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2021055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre sur Terre... ou sur Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 527, p. 20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pls.527.0020⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 524, p. 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.524.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un zéro fallacieux</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chiffrage monétaire de la nature est vain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 530, p. 22</w:t>
+              <w:t xml:space="preserve">, 2021, 529, p. 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Protéger 30 % de la planète : une ambition équivoque</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrypter le théâtre de l'absurde ne suffit plus : retrouver le chemin de la dissidence [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.260-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2021065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser l'économie après la pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 526, p. 20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pls.526.0020⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 525, p. 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.525.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vivre sur Terre... ou sur Mars</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déforestation importée dans vos assiettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 524, p. 20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pls.524.0020⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 523, p. 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pls.523.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le sous-sol, un nouvel enjeu environnemental [Editorial]</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A contribuição do Brasil na COP21 : o agronegócio do futuro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Hubert</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. Kalil de Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Terceira Margem Amazônia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (16), pp.35-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36882/2525-4812.2021v6i16.ed.esp.p35-52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les politiques environnementales attisent les tensions interculturelles en Guyane française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Millier</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Palisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (93), pp.113-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.10789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le report de la COP15 : une opportunité pour repenser le mécanisme d'accès aux ressources génétiques et de partage des avantages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, pp.163-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecopo1.061.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : La Grande Transition de l’humanité. De Sapiens à Deus. Christine Afriat, Jacques Theys (Eds)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 29 (suppl.5), pp.1-5. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.357-376</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le GIEC redescend sur terre ... [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Magda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 29, pp.260-261. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2021065⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 27 (3), p. 265-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...176 lines deleted...]
-                <w:t xml:space="preserve">A contribuição do Brasil na COP21 : o agronegócio do futuro</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande Transition de l'humanité : de Sapiens à Deus, Christine Afriat, Jacques Theys (Eds), Fyp Éditions, 2018, 270 p. [compte-rendu de lecture]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...369 lines deleted...]
-                <w:t xml:space="preserve">D. Magda</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (3), p. 265-266. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.365-367</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Grande Transition de l'humanité : de Sapiens à Deus, Christine Afriat, Jacques Theys (Eds), Fyp Éditions, 2018, 270 p. [compte-rendu de lecture]</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques de développement durable en Guyane : souveraineté sur les ressources forestières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Lacroix</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36, p. 1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.4440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi la recherche publique est-elle parfois accusée de &amp;quot;biopiraterie&amp;quot; ? [interview]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Burelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inf'OGM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 144, 9 p. [en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution du Brésil à la COP21 : l'agrobusiness du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Kalil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, 19 p. [en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bresils.2154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quassia “biopiracy” case and the Nagoya Protocol: A researcher's perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 206, pp.290-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2017.05.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articuler la gestion des ressources forestières et du foncier agricole : le projet biomasse-énergie en Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cialdella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016/2 (19), pp.8-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Conventions climat et biodiversité : une nouvelle géopolitique des rapports de force. Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Treyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (3), pp.365-367</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 24, pp.317-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2017006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial Revisiter notre projet éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Lacroix</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (3), pp.357-376</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 23 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2015010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01168696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the margins of soy farms : traditional populations and selective environmental policies in the Brazilian Cerrado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Pons</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiano Toni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bosgiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/tem.4440⟩</w:t>
+              <w:t xml:space="preserve">Journal of Peasant Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.10.1080/03066150.2015.1013099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03066150.2015.1013099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">F. Prat</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deforestation control policies in Brazil : sovereignty versus the market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inf'OGM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forests, Trees and Livelihoods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.147-162 [en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14728028.2015.1017540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...337 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi Biodiversité et choix de société [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 24, pp.317-318. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2017006⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.215-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2015045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaître ? Agir ? Interagir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 23 (1), pp.1-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2015010⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 23 (2), pp.95-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2015032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Eloy</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01185751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches participatives, recherches citoyennes... une clarification nécessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Bosgiraud</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peasant Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (64), pp.43-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...119 lines deleted...]
-                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NSS s'invite aux débats de la conférence de Paris sur les changements climatiques : éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Millier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 23 (3), pp.215-216. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2015045⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 22 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2014020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Connaître ? Agir ? Interagir ?</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invention du biome Cerrado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.8218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches participatives, recherches citoyennes... une clarification nécessaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
@@ -5449,472 +5843,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 23 (2), pp.95-96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2015032⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 21, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2013078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...302 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00914304v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01547554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repensar o desenvolvimento mundial : o Brasil se coloca em cena na Rio+20</w:t>
               </w:r>
@@ -7370,220 +7370,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nature in common : beyond the Nagoya protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nivart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD; MNHN, 320 p., 2021, Objectifs Suds, 978-2-7099-2911-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'écologie des mondes = Ecology of our worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Simenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Sabrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Descola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chakrabarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD, 144 p., 2021, 978-2-7099-2883-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Lise Sabrié</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04473084v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03560993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en partage : autour du protocole de Nagoya</w:t>
               </w:r>
@@ -8373,223 +8373,223 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction - Trajectoires de recherche en Amazonie brésilienne. L'IRD et ses partenaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires de recherches en Amazonie brésilienne : l'IRD et ses partenaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, 2022, Focus, ISBN PDF : 978-2-7099-2963-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduçâo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Seyler, Frédérique (ed.); Ledru, Marie-Pierre (ed.); Emperaire, Laure (ed.); Falconi, E. (collab.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajetórias de pesquisa na Amazônia brasileira : o IRD e seus parceiros</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.19-23, 2022, Focus, 978-2-7099-2968-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seyler, Frédérique (ed.); Ledru, Marie-Pierre (ed.); Emperaire, Laure (ed.); Falconi, E. (collab.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires de recherches en Amazonie brésilienne : l'IRD et ses partenaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD, 2022, Focus, ISBN PDF : 978-2-7099-2963-9</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.19-23, 2022, Focus, 978-2-7099-2962-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -8661,298 +8661,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Nivart</w:t>
+                <w:t xml:space="preserve">L'APA face à la numérisation du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubertin, Catherine (ed.); Nivart, Anne (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature en partage : autour du protocole de Nagoya</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD; MNHN, pp.15-23, 2021, Objectifs Suds, 978-2-7099-2909-7</w:t>
+              <w:t xml:space="preserve">, IRD; MNHN, pp.295-309, 2021, Objectifs Suds, 978-2-7099-2909-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330049v1</w:t>
+                <w:t xml:space="preserve">hal-03330074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General introduction</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aubertin, Catherine (ed.); Nivart, Anne (ed.). </w:t>
+              <w:t xml:space="preserve">Aubertin, Catherine (ed.); Nivart, A. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature in common : beyond the Nagoya protocol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD; MNHN, pp.15-23, 2021, Objectifs Suds, 978-2-7099-2911-0</w:t>
+              <w:t xml:space="preserve">, IRD; MNHN, pp.305-309, 2021, Objectifs Suds, 978-2-7099-2911-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560997v1</w:t>
+                <w:t xml:space="preserve">hal-03561028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of the Nagoya protocol in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+                <w:t xml:space="preserve">ABS and the digitisation of the living world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubertin, Catherine (ed.); Nivart, A. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature in common : beyond the Nagoya protocol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD; MNHN, pp.143-146, 2021, Objectifs Suds, 978-2-7099-2911-0</w:t>
+              <w:t xml:space="preserve">, IRD; MNHN, pp.289-303, 2021, Objectifs Suds, 978-2-7099-2911-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561022v1</w:t>
+                <w:t xml:space="preserve">hal-03561026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le protocole de Nagoya et le mécanisme d'APA</w:t>
               </w:r>
@@ -9164,529 +9151,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'APA face à la numérisation du vivant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+                <w:t xml:space="preserve">Implementation of the Nagoya protocol in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aubertin, Catherine (ed.); Nivart, A. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature in common : beyond the Nagoya protocol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD; MNHN, pp.143-146, 2021, Objectifs Suds, 978-2-7099-2911-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nivart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubertin, Catherine (ed.); Nivart, Anne (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature en partage : autour du protocole de Nagoya</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD; MNHN, pp.295-309, 2021, Objectifs Suds, 978-2-7099-2909-7</w:t>
+              <w:t xml:space="preserve">, IRD; MNHN, pp.15-23, 2021, Objectifs Suds, 978-2-7099-2909-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Conclusion</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">General introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nivart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aubertin, Catherine (ed.); Nivart, A. (ed.). </w:t>
+              <w:t xml:space="preserve">Aubertin, Catherine (ed.); Nivart, Anne (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature in common : beyond the Nagoya protocol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD; MNHN, pp.305-309, 2021, Objectifs Suds, 978-2-7099-2911-0</w:t>
+              <w:t xml:space="preserve">, IRD; MNHN, pp.15-23, 2021, Objectifs Suds, 978-2-7099-2911-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biopiracy, the law and values. On the ideological basis for resource sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Peyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Pham</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nivart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature in Common</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD Editions-Publications scientifiques du Muséum national d'Histoire naturelle, pp.97-118, 2021, 9782856539583</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La biopiraterie, le droit et les valeurs. À propos des fondements idéologiques du partage des ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Peyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nivart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nature en partage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD-Publications scientifiques du Muséum national d'Histoire naturelle, pp.101-123, 2021, 9782709929097</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is the background of the Nagoya protocol ? : the assumptions of the Convention on Biological Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubertin, Catherine (ed.); Nivart, A. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature in common : beyond the Nagoya protocol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD; MNHN, pp.289-303, 2021, Objectifs Suds, 978-2-7099-2911-0</w:t>
-[...261 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, IRD; MNHN, pp.69-84, 2021, Objectifs Suds, 978-2-7099-2911-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -9831,260 +9831,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Forêts, changement climatique et carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Référence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, 2019, Référence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des réservoirs de molécules miracles ? [encadré]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In : Michon Geneviève (ed.), Carrière Stéphanie M. (ed.), Moizo Bernard (ed.). Habiter la forêt tropicale au XXIe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le protocole de Nagoya peut-il résoudre les problématiques soulevées par la biopiraterie ? [encadré]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et biodiversité : nécessité d’une approche commune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, Mission Economie de la Biodiversité, pp.19, 2019, Biodiv'2050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972889v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-02153017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la convention sur la diversité biologique à la loi pour la reconquête de la biodiversité : quelles implications en Guyane ?</w:t>
               </w:r>
@@ -10370,328 +10370,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Musée et collections sous le protocole de Nagoya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nivart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mairesse, François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Définir le musée du XXIe siècle. Matériaux pour une discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Commiteee for Museology – ICOM, pp.133-137, 2017, ISBN : 978-92-9012-424-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">COP 21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Encyclopaedia Universalis, 7 p. [en ligne], 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Mairesse, François. </w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art de la diplomatie en temps de crise : débats sur le développement durable au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foyer, Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Définir le musée du XXIe siècle. Matériaux pour une discussion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Commiteee for Museology – ICOM, pp.133-137, 2017, ISBN : 978-92-9012-424-5</w:t>
+              <w:t xml:space="preserve">Regards croisés sur Rio+20 : la modernisation écologique à l'épreuve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, pp.117-136, 2015, 978-2-271-08649-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention sur la diversité biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bourg, Dominique and Papaux, Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la pensée écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.213-215, 2015, Quadrige - Dicos poche, 978-2-13-058696-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845564v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01845567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris, COP21 : un &amp;quot;accord historique&amp;quot; et une nouvelle façon de poser la question climatique</w:t>
               </w:r>
@@ -10770,238 +10770,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une interprétation brésilienne des paiements pour services environnementaux : souveraineté et développement inclusif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iran Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnauld de Sartre, Xavier and Castro, Monica and Dufour, Simon and Oszwald, Johan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political ecology des services écosystémiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Lang, pp.163-185, 2014, EcoPolis, 978-2-87574-197-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les espaces protégés comme lieux de l'innovation sociale : de Madagascar, l'île rouge, à la forêt brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rakoto-Ramiarantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laslaz, Lionel and Gauchon, Christophe and Duval, Mélanie and Héritier, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces protégés : entre conflits et acceptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.158-171, 2014, Mappemonde, 978-2-7011-8963-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845824v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01845571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et développement durable : un couple fusionnel</w:t>
               </w:r>
@@ -11159,51 +11159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité : sources de services pour la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie de la Sante et Biodiversité.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck édition, pp.157-158, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12012,51 +12012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compenser plutôt que reconquérir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.127-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2018039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12520,51 +12520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nss-journal.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pourlascience.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05442167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523173v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557537v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428974v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665274v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975535v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.543.0020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.553.0020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212574v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128103v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441557v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.C. Euler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52780/res.v28iesp.2.18868" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975529v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.542.0020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cialdella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Castro Euler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Superti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros&#233;lis Remor De Souza Mazurek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/geouerj.2022.64997" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.535.0022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887789v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.536.0018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603640v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887887v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.534.0018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.538.0022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.539.0018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975544v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.541.0020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887880v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.540.0020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887845v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.537.0018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.528.0018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.527.0020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543432v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.526.0020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275799v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.524.0020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064985v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021055" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887762v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.525.0020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Kalil de Jesus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36882/2525-4812.2021v6i16.ed.esp.p35-52" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.523.0024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jacob" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Palisse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.10789" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190900v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.061.0163" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429220v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4440" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081147v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Kalil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.2154" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03154675v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deharo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.05.030" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840645v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168696v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191894v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Toni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lucio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bosgiraud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03066150.2015.1013099" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728028.2015.1017540" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840655v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015045" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185751v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840661v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222321v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914304v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013078" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547554v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.8218" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00790865v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061420v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nuzzo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566819v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693528v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha Becker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693539v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;na" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693501v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693497v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387263v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265692v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Richard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Chaboche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nizinski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802489v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071214v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693511v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02518491v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zaninetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubertin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakoto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473084v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simenel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Sabri&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verdier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descola" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chakrabarty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560993v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nivart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nivart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848329v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reinert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473086v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050889v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Boisvert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050931v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050892v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050891v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028748v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083289v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276130v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979124v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276124v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560997v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561022v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294645v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330067v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330077v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330074v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561028v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561026v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003644v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Peyen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003632v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561021v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330063v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274371v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972889v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03513915v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153017v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972843v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996307v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153005v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568757v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077649v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845549v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845564v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845567v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845568v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Dahan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Damian" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845824v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/les-espaces-proteges-entre-conflits-et#anchor1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845571v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845569v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498000v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578220v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055762v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Filoche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055763v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055767v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055772v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055765v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055764v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351617v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weill" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273955v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weill" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dorin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caquet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loconto" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153002v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018039" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311761v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765014v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nss-journal.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pourlascience.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05442167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523173v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557537v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665290v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700170v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428928v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665274v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315242v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975555v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011128v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093286v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276439v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.553.0020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150989v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212574v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.543.0020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128103v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441557v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.C. Euler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52780/res.v28iesp.2.18868" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.536.0018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603640v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975529v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.542.0020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cialdella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Castro Euler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Superti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros&#233;lis Remor De Souza Mazurek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/geouerj.2022.64997" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887797v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.535.0022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887887v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.534.0018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.538.0022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975544v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.541.0020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.540.0020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.539.0018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887845v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.537.0018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276433v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.528.0018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.527.0020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.526.0020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021055" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.524.0020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543427v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021065" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.525.0020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275790v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.523.0024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274366v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Kalil de Jesus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36882/2525-4812.2021v6i16.ed.esp.p35-52" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jacob" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Palisse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.10789" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190900v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.061.0163" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429220v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019050" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972821v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077306v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4440" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081147v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Kalil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.2154" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03154675v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deharo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.05.030" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840645v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168696v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191894v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Toni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lucio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bosgiraud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03066150.2015.1013099" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728028.2015.1017540" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840655v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015045" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185751v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222321v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840661v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.8218" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914304v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013078" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00790865v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061420v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nuzzo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566819v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693528v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha Becker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693539v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;na" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693501v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693497v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387263v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265692v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Richard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Chaboche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nizinski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802489v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071214v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693511v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02518491v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zaninetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubertin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakoto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560993v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nivart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473084v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simenel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Sabri&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verdier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descola" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chakrabarty" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nivart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848329v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reinert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bernoux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473086v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050889v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Boisvert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050931v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050892v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050891v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028748v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276130v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083289v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979124v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276124v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330074v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561028v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561026v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294645v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330067v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330077v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561022v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330049v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560997v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003632v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Peyen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003644v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561021v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330063v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274371v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03513915v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153017v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972889v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972843v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996307v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153005v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568757v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845549v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077649v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845567v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845564v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845568v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Dahan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Damian" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845571v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845824v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rakoto-Ramiarantsoa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/les-espaces-proteges-entre-conflits-et#anchor1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845569v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498000v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578220v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055762v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Filoche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055763v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055767v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055772v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055765v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055764v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351617v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weill" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273955v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weill" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dorin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caquet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loconto" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153002v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018039" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311761v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765014v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>