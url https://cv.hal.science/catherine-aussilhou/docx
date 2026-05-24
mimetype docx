--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Aussilhou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of singular (versus plural) informal second-person pronoun usage depending on the nature of the content of a brand post: An abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aussilhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Balech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Zafri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Marketing Congress, AMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du tutoiement singulier (versus pluriel) en fonction de la nature du contenu d’un post de marque sur les variables d’engagement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aussilhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Balech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humour dans les réponses d’une marque à des commentaires négatifs injurieux sur les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aussilhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de style et effets des jeux de mots sur les réseaux sociaux des marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aussilhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journée de Recherche en marketing du Grand-Est (JRMGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de style et effets des jeux de mots sur l’engagement des internautes sur les réseaux sociaux des marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aussilhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoiement ou vouvoiement ? Etude des effets du tutoiement dans un post de marque à partir de données réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aussilhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Zafri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journée de Recherche en marketing du Grand-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Namur (Belgique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu ou vous ? Effet du tutoiement par les marques sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aussilhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Zafri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, May 2023, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets du tutoiement vs vouvoiement dans un post de marque sur les réponses des internautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aussilhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque Marketing digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Sorbonne, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color effectiveness: Matching Sensorial Emojis with Background Color in Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Didi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aussilhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science: 24th World Marketing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la durabilité pour l’aéroport : De la mise en avant d’actions durables vers le développement d’une marque de destination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Elidrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Conférence de l’AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tunis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03889304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoiement et convergence de style dans un post de marque et dans les réponses aux internautes sur Facebook : le rôle de la sincérité perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aussilhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du tutoiement dans un post de marque sur Facebook : Work-in-progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aussilhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journée de Recherche en Marketing du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interplay between sensory emojis and background color of an email: A Construal Level Approach. Academy of Marketing Science Annual Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Didi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-organisation hybride et actions collectives: vers un agencement marchand pour une offre de services adaptée : cas de l’aéroport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Elidrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Mejia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence d’Atlas AFMI, Association Francophone de Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet d’adéquation entre les émojis sensoriels et la couleur de fond d’un email : une approche par la Théorie des niveaux de représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Didi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème congrès international de l'Association Française du Marketing (conférence annulée en raison du COVID-19 ; article publié dans les actes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarities and particularities of the determinants of participation in a group action compared to existing collective actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cissé-Depardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18 th International M%arketing Trends Conference (IMTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-influencers: The construction of an online identity through inter-social media live storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Landaverde-Kastberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Storytelling and Well-being across Media Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, University of Kent, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet destination internationales de congrès et RSN: quelle visibilité? & projet AirBnB en Corse et Cote d'Azur: impacts sur le tourisme et le développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission m-tourisme,Telecom Valley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE NICE, Jan 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for the distribution of vehicles of Chinese origin: the case of the Peruvian market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Regalado-Pezua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarities and particularities of the determinants of participation in a class action compared to existing collective actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cissé-Depardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement comportemental envers un post de marque sur Facebook: le rôle des attributs textuels et visuels du message</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème journée de recherche en marketing du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EM Strasbourg Business School, Mar 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événementiel et numérique : Les média sociaux, comme outils de pratiques collaboratives au service de l’image d’un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop GRM et SIC-Lab « Dynamiques des territoires et pratiques collaboratives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, MSHS Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre le classement international d'une ville de congrès et de son degré de visibilité sur les réseaux socionumériques: premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée d'Etudes du Tourisme à Nice (JET-Nice)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS Sud-Est, Oct 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grand Hotel Cap Ferrat is changing its brand name, Proceedings of the International NACRA Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Dogor Di Nuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Menvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the North American Case Research Association - Case Acceptance (NACRA-112-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Las vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation numérique du patrimoine culinaire local: projets de création dechemins gourmands en réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée d’études « Tourisme, Valeurs et Patrimoine : regards croisés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS Sud-est, Jan 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Hôtel du Cap Ferrat : Quand le groupe Four Seasons Hotels and Resorts prend les commandes de cet hôtel de luxe centenaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Dogor Di Nuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Menvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a mobile enhancement of glocal heritage: Developing user experiences in relation to mobile technologies, geo-localisation and culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Thirteenth International Conference on Wireless and Mobile Communications (ICWMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme, trajectoires et images : les média socio numériques, outils contemporains d’adaptation communicationnelle de destinations mondiales de congrès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition du colloque AsTRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uniersité de Grenoble, Jun 2017, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation numérique du patrimoine culinaire local: projets de création dechemins gourmands en réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée d’études "Tourisme, Valeurs et Patrimoine : regards croisés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the class action constitute a more effective promise of resistance of the consumer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cissé-Depardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the class action constitute a more effective promise of resistance of the consumer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the class action constitute a more effective promise of resistance of the consumer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cissé-Depardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Marketing Trends Conference (ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the class action constitute a more effective promise of resistance of the consumer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cissé-Depardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troïka, le cadeau d’affaire utile et design à la conquête du monde, communication acceptée dans la section « cas pédagogiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Dogor Di Nuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Menvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès Ipag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des Réseaux Socionumériques dans des festivals culturels gays : nouvelle stratégie de communication événementielle et de visibilité communautaire dans un territoire touristique ou défi à relever ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence de l'Association Francophone de Management du Tourisme (AFTMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEE, May 2016, Alpes savoie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Negresco goes green: Greenwashing or real environmental effort?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Dogor Di Nuzzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Research Meeting in Business and Management (IRMBAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAG Nice, Jul 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence des medias sociaux sur le comportement des touristes : revue de littérature et proposition de voies de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un commerçant, mes réseaux et moi faisons un geste pour sauver la planète ! : Etude de la participation et rôle des réseaux sociaux numériques dans un flashmob écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cissé-Depardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Journée E-marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du jugement des vendeurs sur les campagnes marketing : un levier de collaboration entre marketing et ventes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Chakroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée Innovations Sociétales et Entrepreneuriales, Gouvernance territoriale autour de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du consommateur socialement responsable sur l'engagement éco-citoyen des entreprises: Etude des motivations du consommateur et rôle des réseaux sociaux numériques dans le cas CarrotMob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cissé-Depardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'offre de cadeaux en marketing : revue de littérature, renouvellement des recherches par l'approche des communautés en ligne et illustration avec le swap de cadeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Journée E-marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement congressuel mondial et marketing digital : villes et métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du marketing territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flashmobs et le rôle des réseaux sociaux numériques : une étude exploratoire d'un flashmob écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cissé-Depardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flashmobs et le rôle des réseaux sociaux numériques : une étude exploratoire d'un flashmob écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cissé-Depardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (78), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.078.131.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flashmobs et le rôle des réseaux sociaux numériques :une étude exploratoire d'un flashmob écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cissé-Depardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du jugement des vendeurs sur les campagnes marketing: un levier de collaboration entre marketing et vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Chakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.37-51. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/dm.074.37.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux paradigmes du tourisme “mobiquitaire”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PocketConfidant AI. Le self-coaching digital augmenté par l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Didi Alaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03438240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PocketConfidant AI. Le self-coaching digital augmenté par l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Didi Alaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Hôtel du Cap Ferrat : Quand le groupe Four Seasons Hotels and Resorts prend les commandes de cet hôtel de luxe centenaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Dogor Di Nuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Menvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troïka, le cadeau d’entreprise à la conquête du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Dogor Di Nuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Menvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme, trajectoires et images : les média socio numériques, outils contemporains d'adaptation communicationnelle de destinations? Une voie de recherche en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et adaptations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital tools: their value and use for marketing purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guerrier-Buisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative forms and strategies for business venturing in tourism industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital tools: their value, their use and their impact in the hospitality sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guerrier-Buisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sotiriadis Marios. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Emerald Handbook of Entrepreneurship in Tourism, Travel and Hospitality: Skills for Successful Ventures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Publishing, pp.277-295, 2018, 978-1-78743-530-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing within a Digital Environment: applications for tourism businesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Entrepreneurship in Tourism, Travel, and Hospitality: Skills for Successful Ventures,Emerald Publishing, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of online social media on the experience and communication of gay events in a tourist destination : A case study of a small-scale cinema festival in Nice, Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Managing and Marketing Tourism Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.323-341, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similitudes et particularités des déterminants de la participation à l'action de groupe par rapport aux actions collectives existantes, 18th International Marketing Trends Conference, Venezia (Italy), Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cissé-Depardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'internet sur l'offre de cadeaux :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Aussilhou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of singular (versus plural) informal second-person pronoun usage depending on the nature of the content of a brand post: An abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aussilhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Balech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Zafri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Marketing Congress, AMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du tutoiement singulier (versus pluriel) en fonction de la nature du contenu d’un post de marque sur les variables d’engagement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aussilhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Balech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humour dans les réponses d’une marque à des commentaires négatifs injurieux sur les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aussilhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de style et effets des jeux de mots sur les réseaux sociaux des marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aussilhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journée de Recherche en marketing du Grand-Est (JRMGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de style et effets des jeux de mots sur l’engagement des internautes sur les réseaux sociaux des marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aussilhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoiement ou vouvoiement ? Etude des effets du tutoiement dans un post de marque à partir de données réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aussilhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Zafri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journée de Recherche en marketing du Grand-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Namur (Belgique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu ou vous ? Effet du tutoiement par les marques sur les réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aussilhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Zafri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, May 2023, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets du tutoiement vs vouvoiement dans un post de marque sur les réponses des internautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aussilhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque Marketing digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Sorbonne, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color effectiveness: Matching Sensorial Emojis with Background Color in Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Didi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aussilhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science: 24th World Marketing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la durabilité pour l’aéroport : De la mise en avant d’actions durables vers le développement d’une marque de destination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Elidrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Conférence de l’AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tunis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03889304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutoiement et convergence de style dans un post de marque et dans les réponses aux internautes sur Facebook : le rôle de la sincérité perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aussilhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du tutoiement dans un post de marque sur Facebook : Work-in-progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aussilhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è Journée de Recherche en Marketing du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interplay between sensory emojis and background color of an email: A Construal Level Approach. Academy of Marketing Science Annual Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Didi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-organisation hybride et actions collectives: vers un agencement marchand pour une offre de services adaptée : cas de l’aéroport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Elidrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Mejia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence d’Atlas AFMI, Association Francophone de Management International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet d’adéquation entre les émojis sensoriels et la couleur de fond d’un email : une approche par la Théorie des niveaux de représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Didi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème congrès international de l'Association Française du Marketing (conférence annulée en raison du COVID-19 ; article publié dans les actes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarities and particularities of the determinants of participation in a group action compared to existing collective actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cissé-Depardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18 th International M%arketing Trends Conference (IMTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-influencers: The construction of an online identity through inter-social media live storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Landaverde-Kastberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Storytelling and Well-being across Media Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, University of Kent, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet destination internationales de congrès et RSN: quelle visibilité? & projet AirBnB en Corse et Cote d'Azur: impacts sur le tourisme et le développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission m-tourisme,Telecom Valley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE NICE, Jan 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for the distribution of vehicles of Chinese origin: the case of the Peruvian market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Regalado-Pezua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarities and particularities of the determinants of participation in a class action compared to existing collective actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cissé-Depardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement comportemental envers un post de marque sur Facebook: le rôle des attributs textuels et visuels du message</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème journée de recherche en marketing du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EM Strasbourg Business School, Mar 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événementiel et numérique : Les média sociaux, comme outils de pratiques collaboratives au service de l’image d’un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop GRM et SIC-Lab « Dynamiques des territoires et pratiques collaboratives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, MSHS Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre le classement international d'une ville de congrès et de son degré de visibilité sur les réseaux socionumériques: premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée d'Etudes du Tourisme à Nice (JET-Nice)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS Sud-Est, Oct 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grand Hotel Cap Ferrat is changing its brand name, Proceedings of the International NACRA Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Dogor Di Nuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Menvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the North American Case Research Association - Case Acceptance (NACRA-112-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Las vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation numérique du patrimoine culinaire local: projets de création dechemins gourmands en réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée d’études « Tourisme, Valeurs et Patrimoine : regards croisés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHS Sud-est, Jan 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a mobile enhancement of glocal heritage: Developing user experiences in relation to mobile technologies, geo-localisation and culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Thirteenth International Conference on Wireless and Mobile Communications (ICWMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme, trajectoires et images : les média socio numériques, outils contemporains d’adaptation communicationnelle de destinations mondiales de congrès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition du colloque AsTRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uniersité de Grenoble, Jun 2017, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Hôtel du Cap Ferrat : Quand le groupe Four Seasons Hotels and Resorts prend les commandes de cet hôtel de luxe centenaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Dogor Di Nuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Menvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation numérique du patrimoine culinaire local: projets de création dechemins gourmands en réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée d’études "Tourisme, Valeurs et Patrimoine : regards croisés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the class action constitute a more effective promise of resistance of the consumer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cissé-Depardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the class action constitute a more effective promise of resistance of the consumer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the class action constitute a more effective promise of resistance of the consumer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cissé-Depardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Marketing Trends Conference (ITMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troïka, le cadeau d’affaire utile et design à la conquête du monde, communication acceptée dans la section « cas pédagogiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Dogor Di Nuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Menvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès Ipag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the class action constitute a more effective promise of resistance of the consumer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cissé-Depardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des Réseaux Socionumériques dans des festivals culturels gays : nouvelle stratégie de communication événementielle et de visibilité communautaire dans un territoire touristique ou défi à relever ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence de l'Association Francophone de Management du Tourisme (AFTMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEE, May 2016, Alpes savoie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Negresco goes green: Greenwashing or real environmental effort?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Dogor Di Nuzzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Research Meeting in Business and Management (IRMBAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAG Nice, Jul 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence des medias sociaux sur le comportement des touristes : revue de littérature et proposition de voies de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un commerçant, mes réseaux et moi faisons un geste pour sauver la planète ! : Etude de la participation et rôle des réseaux sociaux numériques dans un flashmob écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cissé-Depardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Journée E-marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du jugement des vendeurs sur les campagnes marketing : un levier de collaboration entre marketing et ventes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Chakroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée Innovations Sociétales et Entrepreneuriales, Gouvernance territoriale autour de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du consommateur socialement responsable sur l'engagement éco-citoyen des entreprises: Etude des motivations du consommateur et rôle des réseaux sociaux numériques dans le cas CarrotMob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cissé-Depardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'offre de cadeaux en marketing : revue de littérature, renouvellement des recherches par l'approche des communautés en ligne et illustration avec le swap de cadeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Journée E-marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement congressuel mondial et marketing digital : villes et métropoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du marketing territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flashmobs et le rôle des réseaux sociaux numériques : une étude exploratoire d'un flashmob écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cissé-Depardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (78), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.078.131.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flashmobs et le rôle des réseaux sociaux numériques : une étude exploratoire d'un flashmob écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cissé-Depardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flashmobs et le rôle des réseaux sociaux numériques :une étude exploratoire d'un flashmob écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cissé-Depardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du jugement des vendeurs sur les campagnes marketing: un levier de collaboration entre marketing et vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Chakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.37-51. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/dm.074.37.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux paradigmes du tourisme “mobiquitaire”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PocketConfidant AI. Le self-coaching digital augmenté par l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Didi Alaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03438240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PocketConfidant AI. Le self-coaching digital augmenté par l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Didi Alaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Hôtel du Cap Ferrat : Quand le groupe Four Seasons Hotels and Resorts prend les commandes de cet hôtel de luxe centenaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Dogor Di Nuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Menvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troïka, le cadeau d’entreprise à la conquête du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Dogor Di Nuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Menvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme, trajectoires et images : les média socio numériques, outils contemporains d'adaptation communicationnelle de destinations? Une voie de recherche en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et adaptations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02280963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital tools: their value and use for marketing purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guerrier-Buisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative forms and strategies for business venturing in tourism industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital tools: their value, their use and their impact in the hospitality sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Guerrier-Buisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sotiriadis Marios. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Emerald Handbook of Entrepreneurship in Tourism, Travel and Hospitality: Skills for Successful Ventures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Publishing, pp.277-295, 2018, 978-1-78743-530-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing within a Digital Environment: applications for tourism businesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Entrepreneurship in Tourism, Travel, and Hospitality: Skills for Successful Ventures,Emerald Publishing, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of online social media on the experience and communication of gay events in a tourist destination : A case study of a small-scale cinema festival in Nice, Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Christofle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Managing and Marketing Tourism Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.323-341, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similitudes et particularités des déterminants de la participation à l'action de groupe par rapport aux actions collectives existantes, 18th International Marketing Trends Conference, Venezia (Italy), Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Cissé-Depardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'internet sur l'offre de cadeaux :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Papetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aussilhou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Zafri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484942v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613913v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613894v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Didi Alaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Herrmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889304v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Papetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Elidrissi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709946v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870168v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mejia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ciss&#233;-Depardon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Darmon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Mars" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Landaverde-Kastberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Regalado-Pezua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zapata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068922v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dogor Di Nuzzo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Menvielle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Antonczak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080081v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068854v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993508v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884760v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083902v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068956v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ferry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Chakroun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520047v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.078.131.150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083676v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/dm.074.37.51" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miranda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438240v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Mayrhofer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083505v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087752v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087756v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guerrier-Buisine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063562v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063558v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Darmon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aussilhou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Zafri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484942v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613913v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613894v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Didi Alaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Herrmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03889304v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Papetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Elidrissi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709946v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870168v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mejia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ciss&#233;-Depardon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Darmon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Mars" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Landaverde-Kastberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Regalado-Pezua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zapata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068922v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dogor Di Nuzzo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Menvielle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Antonczak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080081v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993508v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884760v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083902v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ferry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Chakroun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520047v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.078.131.150" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884715v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083676v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/dm.074.37.51" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miranda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438240v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Mayrhofer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083505v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087752v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087756v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guerrier-Buisine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063562v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063558v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Darmon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>