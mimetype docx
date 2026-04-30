--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.71428571429px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Bastien </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">to complete</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Scots Pine Expansion in Europe Using Patterns of Rare Alleles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedly Kastally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaakko S Tyrmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.15:e72433. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.72433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois nouveaux cultivars de peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt &amp; innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNAseq based variant dataset in a black poplar association panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.248. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-023-06521-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and enrichment of breeding material for resilience in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Farsakoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 530, pp.120748. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformative changes in tree breeding for resilient forest restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Berlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jari Hynynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2022.1005761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How to Switch to Genomic Selection: Lessons From Plant and Animal Breeding Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (July), pp.629737. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.629737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GenTree Leaf Collection: Inter‐ and intraspecific leaf variation in seven forest tree species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bastias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David López‐quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3), pp.590-597. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GenTree Platform: growth traits and tree-level environmental data in 12 European forest tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Opgenoorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Heer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Alizoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.giab010. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giab010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favorable Conditions for Genomic Evaluation to Outperform Classical Pedigree Evaluation Highlighted by a Proof-of-Concept Study in Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.581954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GenTree dendroecological collection, tree-ring and wood density data from seven tree species across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Martínez-Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Slámová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Morganti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Grefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0340-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: The GenTree Dendroecological Collection, tree-ring and wood density data from seven tree species across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Martínez-Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Slámová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Morganti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Grefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-0447-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding progress and preparedness for mass-scale deployment of perennial lignocellulosic biomass crops switchgrass, miscanthus, willow and poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Clifton-Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Casler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huw Dylan Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William J. Macalpine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.118 - 151. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcbb.12566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence imputation from low density single nucleotide polymorphism panel in a black poplar breeding population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-5660-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated drought responses of black poplar: how important is phenotypic plasticity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garavillon Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163 (1), pp.30-44. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.12646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomic Selection Is a Low-Cost and High-Throughput Method Based on Indirect Predictions: Proof of Concept on Wheat and Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.3961-3972. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.118.200760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02291357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés deltoïdes du GIS Peuplier. Une opportunité pour diversifier les cultivars utilisés en populiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 233, pp.54-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the tripartite interactions among the woolly poplar aphid, its host tree, and their environment: a lead to improve the management of a major tree plantation pest?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bankhead-Dronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (4), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-017-0679-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared spectroscopy enables the genetic analysis of chemical properties in a large set of wood samples from Populus nigra (L.) natural populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesfin Nigussie Gebreselassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Millier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107, pp.159-171. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the poplar pan-genome by genome-wide identification of structural variation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pinosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Giacomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gail Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (10), pp.2706-2719. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msw161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New resources for genetic studies in Populus nigra: genome-wide SNP discovery and development of a 12k Infinium array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Zaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Giacomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.1023-1036. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive mechanisms and genomic plasticity for drought tolerance identified in European black poplar (Populus nigra L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel K. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dewoody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriet Trewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (7), pp.909-928. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpw017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropyrolysis of natural poplar mutants with altered p-hydroxyphenyl lignin content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jop Vercruysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andries Poupaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Vanholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartel Vanholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.377 - 386. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2016.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la sélection génomique chez les arbres forestiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopoldo Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélectionneur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem xylem resistance to cavitation is related to xylem structure but not to growth and water-use efficiency at the within-population level in Populus nigra L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ledée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (15), pp.4643-4652. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erv232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for leaf morphology, leaf structure and leaf carbon isotope discrimination in European populations of black poplar Populus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Sabatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (8), pp.850 - 863. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpv056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation : vers un enrichissement du dialogue recherche-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bartet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.462269223291339E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for Marker-Assisted Selection for forest tree breeding: lessons from 20 years of MAS in crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lepoittevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (6), pp.1491-1510. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-014-0790-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-pollination paternal reproductive success in [i]Populus nigra[/i]: a male affair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.565-572. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-014-0704-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptitude au contournement d’un gène majeur de résistance quantitative à&amp;lt;em&amp;gt; Melampsora larici-populina&amp;lt;/em&amp;gt; : dispositif de criblage rapide, constitution de collections de souches et fréquence du phénomène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Xhaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.39-47. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/hk9w-tw18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding with rare defective alleles (BRDA): a natural Populus nigra HCT mutant with modified lignin as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartel Vanholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Cesarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Marroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 198 (3), pp.765 - 776. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal colonization and diversity in relation to tree biomass and nutrition in a plantation of transgenic poplars with modified lignin biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Danielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrud Lohaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Sirrenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Karlovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.e59207. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-010-9373-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating genome annotation and QTL position to identify candidate genes for productivity, architecture and water-use efficiency in Populus spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François P.-F. Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-12-173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic plasticity, QTL mapping and genomic characterization of bud set in black poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Zaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (47), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-12-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of poplar genotypes on mycorrhizal infection and secreted enzyme activities in mycorrhizal and non-mycorrhizal roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (1), pp.249-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSR-based analysis of clonality, spatial genetic structure and introgression from the Lombardy poplar into a natural population of Populus nigra L. along the Loire River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Juteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (6), pp.1249-1262. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-011-0410-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud set in poplar – genetic dissection of a complex trait in natural and hybrid populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Rohde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Vitacolonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (1), pp.106-121. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03469.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in bulk leaf carbon isotope discrimination, growth and related leaf traits among three Populus nigra L. populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Chamaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vincent-Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Depierreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (10), pp.1076-1087. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpr089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative resistances to leaf rust finely mapped within two nucleotide-binding site leucine-rich repeat (NBS-LRR)-rich genomic regions of chromosome 19 in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourgait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 192 (1), pp.151-163. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03786.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of quantitative trait loci affecting ectomycorrhizal symbiosis in an interspecific F1 poplar cross and differential expression of genes in ectomycorrhizas of the two parents: Populus deltoides and Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.617-627. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-010-0361-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature signals contribute to the timing of photoperiodic growth cessation and bud set in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Rohde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (5), pp.472-482. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpr038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of growth and biomass production of an intraspecific Populus alba family grown at three sites across Europe during three growing seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ricciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isacco Beritognolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (10), pp.1887-1903. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X10-113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Eurasian poplar rust to overcome a major quantitative resistance factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (3), pp.523-534. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2010.02277.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic regions involved in productivity of two specific poplar families in Europe. 2. Biomass production and its relationships with tree architecture and phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Y. Dillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ricciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (4), pp.533-554. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-010-0270-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity, water-use efficiency and tolerance to moderate water deficit correlate in 33 poplar genotypes from a Populus deltoides × Populus trichocarpa F1 progeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (11), pp.1329-1339. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpp075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic regions involved in productivity of two interspecific poplar families in Europe. 1. Stem height, circumference and volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Neyrinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.147-164. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-008-0175-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships among productivity determinants in two poplar hybrid families grown during three years at two contrasting sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Sabatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhart Ceulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (8), pp.975-987. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpp036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre populations naturelles et cultivés : l’exemple du peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (305), pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL for yield in bioenergy Populus : identifying G x E interactions from growth at three contrasting sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M. Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Sabatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Street</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (1), pp.97-112. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2007.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver les ressources génétiques du pin sylvestre en France : pourquoi, comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valadon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of defeated qualitative resistance genes frequently has major impact on quantitative resistance to Melampsora larici-populina leaf rust in P.xinteramericana hybrid poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (3), pp.261-274. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-006-0062-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the proteome of poplar and application to the discovery of drought-stress responsive proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (24), pp.6509-6527. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.200600362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of growth and sylleptic branchiness in two poplar families grown at three sites across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Sabatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gail Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhart Ceulemans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (7), pp.935-946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GIS peuplier, 4 ans après sa création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations forêt AFOCEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, fiche 708, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un arbre précieux : le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 890, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of phenotypic variation for ectomycorrhiza formation in an interspecific F1 poplar full-sib family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Garbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.87-91. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-004-0302-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of qualitative and quantitative Melampsora larici-populina leaf rust resistance in hybrid poplar: genetic mapping and QTL detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 167 (1), pp.113-127. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01424.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of two major genetic factors controlling quantitative resistance to Melampsora larici-populina leaf rust in hybrid poplars : strain specificity, field expression, combined effects, and relationship with a defeated qualitative resistance gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 94 (12), pp.1358-1367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of two major genetic factors controlling quantitative resistance to Melampsora larici-populina leaf rust in hybrid poplars : strain specificity, field expression, combined effects, and relationship with a defeated qualitative resistance gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 94 (12), pp.1358-1367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance des peupliers à la sécheresse : peut-on espérer l'améliorer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (247), pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique des peupliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (247), pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonal variation of indirect cambium reaction to within-growing season temperature changes in Douglas-fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunar Schüte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milosh Ivkovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 77 (4), pp.257-268. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/77.4.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Resistance to Melampsora larici-populina Leaf Rust in Hybrid Poplars: Genetic Variability in Inoculated Excised Leaf Disk Bioassay and Relationship with Complete Resistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 93 (4), pp.421-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid measurement of trunk MOE on standing trees using RIGIDIMETER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ivkovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59 (5-6), pp.465-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid measurement of trunk MOE on standing trees using RIGIDIMETER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milosh Ivkovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59, pp.465-469. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 ans de progrès en sélection chez les arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teissier Du Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélectionneur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53, pp.103-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of field, greenhouse and cut-shoot screening procedures for evaluating susceptibility of Scots pine to Melampsora pinitorqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quencez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 31, pp.193-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving models of wood density by including genetic effects: A case study in Douglas-fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cahalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (4), pp.385-394. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2001132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation within and between populations of Pinus sylvestris L. (Scots pine) for susceptibility to Melampsora pinitorqua Rostr. (pine twist rust)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quencez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86 (1), pp.36-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs génétiques associés à la sensibilité du pin sylvestre à la rouille courbeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quencez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain génétique, risque économique, risque écologique : quels liens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (4), pp.496-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic embryogenesis and plantlet development in Pinus sylvestris and Pinus pinaster on medium with and without growth regulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Drugeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Klimaszewska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 105 (4), pp.719-728. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1034/j.1399-3054.1999.105417.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of soil nature on polyphenols in walnut tissues. A possible explanation of differences in the expression of walnut blight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Radix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seigle-Murandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (10), pp.627-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of soil nature on polyphenols in walnut tissues. A possible explanation of differences in the expression of walnut blight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Radix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Seigle-Murandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (10), pp.627-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in phenolic metabolites of scots-pine phloem induced by Ophiostoma brunneo-ciliatum, a bark-beetle-associated fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Picron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26, pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of maturation duration on desiccation tolerance in hybrid larch (Larix leptoeuropaea Dengler) somatic embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Klimaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pflaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vitro Cellular &amp; Developmental Biology - Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 31 (1), pp.15-20. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02632220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved method for somatic plantlet production in hybrid larch (Larix x leptoeuropaea) : Part 2. Control of germination and plantlet development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Charest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 36, pp.117-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative variations of taxifolin and its glucoside in Pinus sylvestris needles consumed by Diprion pini larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 51 (2), pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved method for somatic plantlet production in hybrid larch (Larix x leptoeuropaea) : Part 1. Somatic embryo maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Klimaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Charest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 36, pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix des sources de graines de pin sylvestre. Situation en 1993 et previsions pour l'an 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 90, pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix des sources de graines de Pin sylvestre : situation en 1993 et prévisions pour l'an 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 90, pp.69-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comestibilite de differents clones de pin sylvestre pour Diprion pini L. (Hym., Diprionidae). III. Perspectives pour l'amelioration genetique du pin sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 111 (3), pp.270-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comestibilite de differents clones de pin sylvestre pour Diprion pini L. (Hym., Diprionidae). II. Relations entre le contenu phenolique des aiguilles de pins sylvestres et la mortalite des larves de Diprion pini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 111 (1), pp.78-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection et sante du pin sylvestre. Les preoccupations de l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre Foret GEDEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comestibilite de differents clones de pin sylvestre pour Diprion pini L. (Hym., Diprionidae). I. Incidence de la consommation des aiguilles de differents clones de pin sylvestre sur le developpement de Diprion pini L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 110, pp.489-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la variabilite genetique presente dans cinq peuplements naturels de pin Laricio de Corse (Pinus nigra ssp. laricio var. corsicana Loud.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Portefaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (3), pp.217-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defaut de fourchaison chez le pin laricio de Corse (Pinus nigra Arn. ssp. laricio var. Corsicana Loud.) : decomposition du phenomene en vue de l'amelioration genetique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Portefaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 44 (4), pp.435-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaut de fourchaison chez le Pin laricio de Corse (Pinus nigra Arn. ssp. laricio var. corsicana Loud) : décomposition du phénomène en vue de l'amélioration génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Portefaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Veisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 44 (4), pp.435-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pins laricio de Corse et de Calabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Portefaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 38 (Spécial), pp.129-131. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive variation to changing environmental conditions among Scots pine populations of Central and Eastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chassagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Depardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adapting temperate forest management to climate change: from assessment to solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic mapping of resistance factors to Melamspora sp in Populus sp: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne de l'Université d'Helsinki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of genetic diversity in European Populus breeding programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INUPRAG Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir-déployer-accompagner la transformation des ressources forestières sous changement climatique : le rôle central de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Journées de la Recherche IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGN, Mar 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleonian legacy in Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ehrenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Genomic resource for Populus nigra and its deployment for genetic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Zaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Giacomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification in the context of bioeconomy and circular economy: status and foresight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Intensification of Planted Forests: How far can we go?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT.; Regional office EFIATLANTIC. FRA., Jun 2016, Biarritz, France. pp.28 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconception des systèmes de production forestiers : distinguer intensification écologique et imitation de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Fusarium Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of a miniaturized method for high-throughput screening of biomass pretreatment and saccharification and application on poplar and miscanthus clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring lignocellulosic biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation & atténuation du changement climatique : renouveler, diversifier, planter, investir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de la Fédération Nationale du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. pp.32 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on sélectionner les arbres forestiers pour la résistance aux bio-agresseurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé des Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Nov 2015, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation génétique dans le domaine du matériel végétal forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. atelier REGEFOR - Les innovations dans les usages du bois interpellent la gestion forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic plasticity and genetic differentiation for morphological and functional leaf traits in nine metapopulations of black poplar (Populus nigra L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Sabatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT., Jul 2014, Vancouver, British Columbia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts d’approches génomiques complémentaires pour l’analyse de la diversité génétique fonctionnelle de populations naturelles de Peuplier Noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EPGV 2014 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Evry, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of phenomic selection: using Near InfraRed Spectroscopy (NIRS) to predict quantitative phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT., Jul 2014, Vancouver, British Columbia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-use efficiency in hybrid poplars: an overview of 15 years of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chamaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT., Jul 2014, Vancouver, British Columbia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une harmonisation des programmes de sélection du peuplier en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale Pro-Populus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association européenne du Peuplier Pro-Populus., Jun 2014, Ghent, Belgique. 16 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique des arbres forestiers permettra t-elle à nos forêts de s'adapter aux changements climatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "Mardis de la Science" du Museum d'Histoire Naturelle d'Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Régional de Promotion de la Culture Scientifique, Technique et Industrielle de la Région Centre - Val de Loire (CCSTI). FRA., Feb 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New genomic tools to enhance discovery of functional diversity in natural populations of Populus nigra L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guisi Zaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Tree Breeding Conference. IUFRO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la fertilité du sol sur l’efficience d’utilisation de l’eau et des traits foliaires chez le peuplier noir (Populus nigra L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Sabatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Développement des Biotechnologies en Région Centre (Biotechnocentre). FRA., Oct 2013, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la sélection génomique chez les plantes pérennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheur "Sélection génomique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL mapping for wood chemical properties and saccharification potential in black poplar (Populus nigra).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IUFRO Tree Biotechnology Conference. TreeBiotech 2013 “Forest Biotechnology: Meeting the Needs of a Changing World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Asheville, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Near Infrared Spectroscopy to explore geographical patterns of genetic diversity and predict quantitative phenotypes: application to natural populations of black poplar (Populus nigra).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IUFRO Tree Biotechnology Conference. TreeBiotech 2013 “Forest Biotechnology: Meeting the Needs of a Changing World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Asheville, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations naturelles du Peuplier noir ( Populus nigra L.) en Loire : inventaire, diversité génétique et adaptation aux variations de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chamaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers (integrative Science); 1. Conférence Internationale sur les Recherches et Actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity versus stability (or lack of it): when scientific fields collide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree project "Tree Breeding, Genomics and Evolutionary Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL mapping and genomic characterization of phenology in black poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Sabatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree. Tree Breeding, Genomics and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. 69 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative research in forest genomics and tree breeding: mutual benefits and future contribution to adaptation of forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctor honoris causa ceremony</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swedish University of Agricultural Sciences (SLU). SWE., 2012, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding and deployment guidelines for durable resistance to Melampsora laricipopulina leaf‐rust in interspecific hybrid poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijke Steenackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart de Cuyper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide structural variation in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pinosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Marroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Conference on Plant &amp; Animal Genomes (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diego, California, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Peuplier noir (Populus nigra L.) espèce adaptée aux changements climatiques en Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chamaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ZAL/CNRS/CITERES : La biodiversité du bassin versant de la Loire. Facteurs déterminants et interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LTER Zone Atelier Loire. FRA., Jun 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding poplars with durable resistance to Melampsora larici-populina leaf rust : a multidisciplinary approach to understand and delay pathogen adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Workshop on the Genetics of Host-Parasite Interactions in Forestry : "Disease and Insect Resistance in Forest Trees"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Forest service, Ville service, USA., Jul 2011, Eugene, Oregon, United States. 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence and polymorphism map of the populus Nigra genome from A de novo assembly approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Giacomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Zaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian del Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Conference on Plant &amp; Animal Genomes (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diego, California, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité moléculaire de la région chromosomique contrôlant la résistance à la rouille foliaire dans les collections de peupliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane R. El-Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France. 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative mapping in Salicaceae: a tool for identifying important genes controlling adaptive traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fladung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus nigra as keystone species able to cope with the ongoing climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Chamaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards marker informed poplar breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the bud-set process in Populus nigra L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Rohde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Sabatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scarascia-Mugnozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-generation sequencing as source of SNP and structural variants information to improve breeding programs in Populus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Giacomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Zaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Marroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pinosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian del Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can poplar breeding benefit from applied genomics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting next-generation sequencing to obtain a whole-genome SNP collection in black poplar (Populus nigra L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Zaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Giacomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian del Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Marroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowering phenology as an essential parameter for pollen flow modelling in Populus nigra L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Juteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative mapping analysis and QTLs associated to adaptive traits across European Populus native species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isacco Beritognolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards broad-spectrum resistance to Melampsora larici-populina rust in poplar: new genetic constructions and potential adaptation of the pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No resistance is sacrosanct: unveiling the genes controlling quantitative resistance to Melampsora larici-populina in interspecific hybrid poplars and quantifying potential adaptation of the pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Rusts of Forest Trees Conference. IUFRO Working Party 02.07.05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking nucleotide polymorphisms in candidate genes and quantitative resistance to Melampsora larici-populina Kleb. in Populus nigra L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Paolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Rusts of Forest Trees Conference. IUFRO Working Party 02.07.05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint transcriptomic and proteomic approaches to precise the molecular basis of a major QTL (RUS) controlling quantitative rust resistance in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant genomics and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and physical mapping of RUS, a major QTL controlling rust resistance in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourgait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant genomics and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated genetic and physical map of chromosome XIX in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte C. Renne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Morcx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of traits associated with biomass production, water-use efficiency and water stress tolerance in the poplar genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treebreedex, poplar breeding strategies in Europe : lessons from the past and challenges for the next decade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Orléans, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to bud set in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Rohde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ruttink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Paolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - Tree Biotechnology 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of a major QTL for rust resistance in poplar using a proteomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - Tree Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of environment and progeny on biomass estimations of five hybrid poplar families grown at three contrasting sites across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Y. Dillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ricciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Salani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 th European Biomass Conferences Exhibitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Berlin (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of polish Scots pine (Pinus sylvestris L.) populations based on nuclear microsatellites and mitochondrial markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justyna Nowakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Guerroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - Tree Biotechnology 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylleptic branching as an adaptive trait in Populus - QTL, candidate genes and association genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M. Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu P.C. Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Sabatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijke Steenackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A joint conference of IUFRO working groups 2.04.01 (population, ecological and conservation genetics) and 2.04.10 (genomics), and COST Action E-28 (genosilva : european forest genomics network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants et conséquences de la qualité génétique des graines et semis lors de la phase initiale de régénération naturelle des peuplements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Demesure-Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque National du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies raisonnées d'échantillonnage pour capturer la diversité génétique et sa structuration dans les populations naturelles - Application aux mesures de gestion conservatoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. colloque national du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le clonage positionnel d'un facteur de résistance quantitative à Melampsora larici-populina chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul P. Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées du Groupe de Biologie Moléculaire des Ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remise en cause du potentiel du durabilité des résistances quantitatives à Melampsora larici-populina chez le peuplier hybride interamericain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de Phytopathologie / Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identication and mapping of Chrysomela tremulae resistance QTL in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marcombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Poplar Symposium (IPS IV). "Meeting the needs of a growing world through poplar and willow science: combining traditional and novel approaches in the genomic era"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nanjing, China. p.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to bud set in poplar : phenotypes, candidate genes, and QTLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Rohde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ruttink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population genetics and genomics of forest trees : from gene function to evolutionary dynamics and conservation; A joint conference of IUFRO working groups 2.04.01 (population, ecological and conservation genetics) and 2.04.10 (genomics), and COST Action E-28 (genosilva : european forest genomics network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association mapping of resistance to rust disease in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid A. Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population genetics and genomics of forest trees : from gene function to evolutionary dynamics and conservation; A joint conference of IUFRO working groups 2.04.01 (population, ecological and conservation genetics) and 2.04.10 (genomics), and COST Action E-28 (genosilva : european forest genomics network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of polish Scots pine (Pinus sylvestris L.) provenances assessed with microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justyna Nowakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFOREST Workshop WP 5.4 on "New approaches on forest tree genetics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Sekocin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of forest genetic experiments. Some key points.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFOREST Workshop on "New approaches in forest tree genetics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What might be useful measures of genetic variability for adaptive traits in Scots pine natural populations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFOREST Workshop WP 5.4 on "New approaches on forest tree genetics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Sekocin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to drought in Populus: QTL analysis of productivity and carbon isotope discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. New Phytologist Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Gatlinburg, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the POPYOMICS experimental network across contrasting European climates to identify robust QTL for adaptive traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M. Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu P.C. Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Sabatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scarascia-Mugnozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. New Phytologist Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Gatlinburg, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of a microsatellite markers dataset on polish populations of Scots pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justyna Nowakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Guerroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFOREST Workshop WP 5.4 on "New approaches on forest tree genetics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Sekocin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage mapping and QTL analysis for growth of young Pseudotsuga menziesii plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalashikam Rajender Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Acheré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Forestry, Wood products and Biotechnology, BIOFOR 02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Vitoria-Gasteiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early prediction of Douglas-fir growth and forking in farm field tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO (working parties S2.02.5 and S2.01.16) symposium on Pacific temperate conifers as native and introduced species, Orléans, 27-30 May 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Prediction of stem form in hybrid larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Finnish Scots pine branching models on French forest resource: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginisty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO workshop S5.01-04 on Connection between silviculture and wood quality through modelling approaches and simulation software, Harrison, CAN, 8-15 September 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Harrison, Canada. pp.391-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of tree resistance to biotic aggressions : the geneticist point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating genomic regions involved in pest resistance in poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ardon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of tree resistance to biotic aggressions : the geneticist point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Gujan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating genomic regions involved in pest resistance in poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding poplars for wood density: intra and interspecific variability in a 9x9 factorial mating design involving Populus trichocarpa and Populus deltoides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laîné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ardon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding poplars for wood density : Intra and interspecific variability in a 9x9 factorial mating design involving Populus deltoïdes (Bartr.) and Populus trichocarpa (Torr. and Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laîné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of disease resistance genes by the use of mating designs in poplars and wild cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Goue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRIEG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation of Polish populations of Scots pine in France: A basis for a joint long term breeding programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Franco-Polonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de critères de sélection pour l'amélioration génétique de la forme des arbres forestiers. 2. Recherche de prédicteurs précoces de la fourchaison chez le Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité des réactions de défense du pin sylvestre vis-à-vis de populations du défoliateur Diprion pini L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodgepole pine IUFRO provenances in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Giovanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.05, 06, 12 and 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crookedness in larch : apparition at the juvenile stage of stem form defects in relation to the annual shoot growth pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working Party S2.02-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Remningstorp, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How could we describe provenance x site interactions in IUFRO serials and better understand natural adaptability ? Example of the British IUFRO Grand fir multisite provenance trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.05, 06, 12 and 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could phenols of the phloem be used as markers of conifer resistance to bark beetles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Picron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Berryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO working party S2-05-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1994, Maui, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can blue label be independent from conditions of use (edaphic, sylviculture) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturation des embryons somatiques de meleze hybride (Larix x leptoeuropaea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. rencontre internationale sur les semences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BSA-Seq : An efficient tool to characterize loci involved in the Poplar leaf rust resistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Poplar Symposium (IPS VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Buenos Aires, Brazil. , 2018, IPS VII Poster Presentations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BSA-Seq : an efficient method to decipher a complex trait on Poplar, a highly heterozygous diploid genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point et validation d'un procédé miniaturisé pour le criblage à haut débit du potentiel de saccharification de biomasses lignocellulosiques : Application sur des clones de peupliers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France. , 2017, 11es Journées du Réseau Français des Parois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary training of a genomic evaluation in a breeding pedigree of Populus nigra L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, Abstract Book. IUFRO Genomics and Forest Tree Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology approach for identifying candidate genes involved in the natural variability of biomass yield and chemical properties in black poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Kinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Near-infrared (NIR) spectroscopy calibrations for the genetic analysis of wood properties in natural populations of Populus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesfin Nigussie Gebreselassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of a miniaturized method for high-throughput screeninig of biomass pretreatment and saccharification and application on poplar and miscanthus clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring lignocellulosic biomass! Explorons la biomasse lignocellulosique !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ehrenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. New Phytologist Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Boston, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are patterns of Populus nigra geographical differentiation for resistance to Melampsora larici-populina dependent of genetic variation of the pathogen populations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the wild: identification and genetic mapping of resistance factors to Melampsora larici-populina in Populus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Populus nigra L. genetic variation for partial resistance against the co-adapted pathogen Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic characterization of phenology in a Populus nigra European association population grown in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature on bud flush phenology in Populus nigra : a comparison between two growing seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ludovisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. 2014, IPS VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar wood properties: Characterization of performances of current cultivars and evaluation of possible early prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Reuling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Denaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of quantitative Melampsora larici-populina leaf rust resistance in poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Joint conference: Genetics of Five-Needle Pines, Rusts of Forest Trees, &amp; Strobusphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fort Collins, Colorado, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, cibles et diversité de régulateurs expressionnels majeurs impliqués dans la production de biomasse chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AIP Bio-ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 2013, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3449.0403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembly in Populus nigra to lead comparative genomics analysis applied to breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Giacomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Zaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METAGENE, a simulation tool based on finite loci approaches: new developments to consider phenotypic plasticity in forest tree breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apha Niango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree project "Tree Breeding, Genomics and Evolutionary Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic plasticity of growth‐related traits in black poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ludovisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity versus stability (or lack of it): when scintific fields collide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackles the impact of climate change in the 21st century</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study in marker‐assisted breeding for disease resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree project "Tree Breeding, Genomics and Evolutionary Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential expression in a complex poplar hybrid pedigree via RNAseq analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Marroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pinosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a 12K SNP chip genotyping array for association genetics in Populus nigra using genome‐wide resequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Zaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide SNP detection and genetic population inferences on 52 P. nigra genotypes resequenced by next-generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Giacomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Zaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Marroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité moléculaire de la région chromosomique contrôlant la résistance à la rouille foliaire dans les collections de peupliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane R. El-Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France. Fondation pour la Recherche sur la Biodiversité, 84 p., 2011, Les ressources génétiques face aux nouveaux enjeux environnementaux, économiques et sociaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resources and potential for candidate-gene association studies in European black poplar for leaf rust resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Paolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Rusts of Forest Trees Conference, IUFRO Working Party 7.02.05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Florence, Italy. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gènes supports de l’hérédité et mémoire de l’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Orléans, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons de diversité nucléotidique de gènes candidats à la tolérance au stress hydrique chez 5 espèces d'arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Garnier‐géré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Paolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Decourcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. colloque national du BRG "Ressources génétiques" : les ressources génétiques à l'heure des génomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Strasbourg, France. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERPOPGER: Interactions between natural and artificial poplar stands and selection pressures associated with their management in French landscape. Poster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Juteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poursat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population genetics and genomics of forest trees : from gene function to evolutionary dynamics and conservation; A joint conference of IUFRO working groups 2.04.01 (population, ecological and conservation genetics) and 2.04.10 (genomics), and COST Action E-28 (genosilva : european forest genomics network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Madrid, Spain. 1 p., 2006, Population genetics and genomics of forest trees: from gene function to evolutionary dynamics and conservation. Programme and conference abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate QTLs for durable resistance to Melampsora larici-populina leaf rust identified in hybrid poplars.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10.Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, San Diego, United States. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTLs in Populus Trichocarpa linked with partial resistance to foliar rust Melampsora larici populina (race E2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliage edibility of different species and clones of pine for the scarce and protected subspecies Galliegloria of the beautiful moth, Graellsia isabellae oberthür (Lep. Attacidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Banska Stiavnica, 1 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and dynamical description of the juvenile growth pattern of Douglas-fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algèbre matricielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Badia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gasqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">95 p., 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document de formation pour SELECT-INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefort-Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">174 p., 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles gestions des forêts pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Louise Filleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°2, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.66-89, 2022, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/EZMD-8G13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un effet papillon dans les peupleraies françaises : les répercussions d’un contournement de résistance sur les méthodes de sélection variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.329-339, 2021, 9782759232338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la sélection génomique chez les plantes pérennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélection génomique : Théorie et mise en oeuvre en relation avec les programmes d'amélioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formasciences, FPN, INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ecoles-chercheurs INRA, 2-7380-1387-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting from growth to adaptive traits and competition: the prospect of improving tree responses to environmental stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Tree Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituto Nacional de Investigacion y Tecnologia Agraria y Alimentaria (INIA)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 89 p., 2013, Monografias INIA : Serie forestal, 978-84-7498-558-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations, innovations et adaptations au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourollah Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S'adapter au changement climatique : agriculture, écosystèmes et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae Editions, 2013, 9782759220168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can phloem phenols be used as markers of scots pine resistance to bark beetles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Picron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of forest herbivory: quest for pattern and principle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USDA;United States Department of Agriculture;Saint Paul, MN, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance du pin sylvestre aux insectes défoliateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche biotechnologique et moléculaire des relations entre les arbres forestiers et leurs ravageurs. Rapport pour l'année 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de L'INTERACTION entre deux facteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation aux statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Turckheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation aux statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin sylvestre, Pinus sylvestris L. (5ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Peupliers cultivés (&amp;lt;i&amp;gt;Populus spp.&amp;lt;/i&amp;gt;) (8ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin à crochets (&amp;lt;i&amp;gt;Pinus uncinata&amp;lt;/i&amp;gt; Ram.) (1ère édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cantegrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin sylvestre (&amp;lt;i&amp;gt;Pinus sylvestris&amp;lt;/i&amp;gt; L.) (4ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Peuplier noir (&amp;lt;i&amp;gt;Populus nigra&amp;lt;/i&amp;gt;) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscription des 4 nouveaux cultivars du GIS Peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des 3 clones de peuplier euraméricains et poursuite de l’évaluation des autres types botaniques (P. trichocarpa, hybrides interaméricains de type rétrocroisements et hybrides P. trichocarpa x P. maximowiczii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS Peuplier; INRAE; FCBA; ONF - PNRGF Guémené-Penfao. 2024, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission internationale du Peuplier Rapport de la France -2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Chazallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministere de l'Agriculture et de la Souveraineté Alimentaire; Conseil National du Peuplier. 2024, 47p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORESTT - FORESTs and global environmental changes: social-ecological systems in Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France); France 2023 Programme de recherche Résilience des Forêts. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des 3 clones de peuplier euraméricains et poursuite de l’évaluation des autres types botaniques (P. trichocarpa, hybrides interaméricains de type rétrocroisements et hybrides P. trichocarpa x P. maximowiczii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS Peuplier; INRAE; FCBA; ONF - PNRGF Guémené-Penfao. 2023, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscription de 3 clones de peuplier euraméricains et poursuite de l’évaluation des autres types botaniques (P. trichocarpa, rétrocroisements et hybrides P. trichocarpa x P. maximowiczii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS Peuplier. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26e Session de la CIP - Activités liées à la culture et à l’utilisation des peupliers, des saules et d’autres arbres à croissance rapide (2016-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIP2020-Rapport-France, Organisation des Nations Unies pour l’alimentation et l’agriculture (FAO). 2021, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de la sortie variétale de 3 clones euraméricains et poursuite de l'évaluation de clones interaméricains, de clones P. trichocarpa et de nouveaux hybrides P. trichocarpa x P. maximowiczii. Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffani Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE; FCBA; ONF - PNRGF Guémené-Penfao. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-sélection de 3 clones euraméricains destinés à la sortie variétale et poursuite de l'évaluation de clones interaméricains, de clones de P. trichocarpa et de nouveaux hybrides P. tricocarpa x P. maximowiczii. Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRA; FCBA; Irstea; ONF - PNRGF Guémené-Penfao. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation avancée des hybrides euraméricains créés par le GIS, définition de sorties vcariétales P. trichocarpa et gestion des populations de géniteurs deltoides, trichocarpa et nigra issus de croisements et sélections récentes. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRA; FCBA; Irstea; ONF - PNRGF Guémené-Penfao. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification de l'offre variétale en peuplier : pré-développement d'une sélection d'hybrides euraméricains et de clones P. trichocarpa, évaluation avancée d'hybrides interaméricains et première évaluation de nouveaux hybrides P. trichocarpa x P. maximowiczii. Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRA; FCBA; Irstea; ONF - PNRGF Guémené-Penfao. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation avancée des hybrides euraméricains et interaméricains créés par le GIS Peuplier et préparation d’une nouvelle série d’hybrides interspécifiques. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poursat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation avancée des hybrides Euraméricains et inter-américains créés par le GIS et suivi des 4 variétés P. deltoïdes homologuées en 2013. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poursat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation avancée des hybrides euraméricains et interaméricains créés par le GIS et suivi des 4 variétés P. deltoides homologuées en 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poursat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] n° E 18 / 2014, Institut Technologique Forêt Cellulose Bois-Construction Ameublement (FCBA); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d'Admission d'un matériel de base destiné à la production, par voie générative, de matériels forestiers de reproduction qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Office National des Forêts (ONF); Vilmorin; GIE Semences Forestières Améliorées (GIE SFA); Comité Technique Permanent de la Sélection (CTPS). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place des derniers tests d’évaluation d’une présélection de 26 clones euraméricains, première étape de sélection au sein des recombinaisons P. deltoides et P. nigra et suivi des nouvelles sorties variétales P. deltoides du GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] n° E 04 / 2013, Institut Technologique Forêt Cellulose Bois-Construction Ameublement (FCBA); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place des derniers tests d’évaluation d’une présélection de 26 clones euraméricains, première étape de sélection au sein des recombinaisons P. deltoides et P. nigra et suivi des nouvelles sorties variétales P. deltoides du GIS. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision du règlement technique d'admission de clones de peuplier destinés à la production, par voie végétative, de matériels forestiers de reproduction en catégorie testée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de la sortie variétale des 4 variétés P. Deltoïdes du GIS Peuplier et poursuite de la sélection des hybrides euraméricains et interaméricains. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2ème Evaluation du REseau National de suivi à long terme des ECOsystèmes FORestiers (RENECOFOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Centre National de la Recherche Scientifique (CNRS); Office National des Forêts (ONF); Université Catholique de Louvain (UCLouvain); Institut Géographique National (IGN); Swiss Federal Institute for Forest Snow and Landscape Research (WSL). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision du règlement technique d'admission de clones de peuplier en catégorie testée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2013, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de la sortie variétale des 4 variétés P. Deltoïdes du GIS Peuplier et poursuite de la sélection des hybrides euraméricains et interaméricains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut Technologique Forêt Cellulose Bois-Construction Ameublement (FCBA); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique du Peuplier exploité en TCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 7, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième phase de sélection des hybrides euraméricains et évaluation des propriétés du bois des 4 variétés P. deltoïdes proposées à l’inscription. Convention de Recherche et d’expérimentation n° E 04 / 11 GIS Peuplier. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reuling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième phase de sélection des hybrides euraméricains et évaluation des propriétés du bois des 4 variétés P. deltoïdes proposées à l’inscription.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Reuling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut Technologique Forêt Cellulose Bois-Construction Ameublement (FCBA); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d'homologation des clones deltoïdes du GIS Peuplier : Delgas, Dellinois, Delrive et Delvignac. Synthèses des résultats et description des dispositifs expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection et évaluation agronomique de génotypes performants euraméricains à des fins de futaie et de biomasse. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection et évaluation agronomique de génotypes performants euraméricains à des fins de futaie et de biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, mélèze, pin sylvestre, pins Laricio, merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GIS Peuplier présente ses travaux et ses premières obtentions aux pépiniéristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, mélèze, pin sylvestre, pins Laricio, merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières sorties variétales P. deltoides du GIS peuplier et recherche de génotypes performants euraméricains. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite de la sélection des hybrides euraméricains et interaméricains du GIS Peuplier, gestion des collections de parents et de descendants et nouveaux croisements contrôlés : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERPOPGER Interactions entre peupleraies naturelles et cultivées et pressions évolutives liées à leurs modes de gestion. Bilan scientifique 2005‐2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite de la sélection des hybrides euraméricains du GIS peuplier, recherche de prédicteurs précoces des propriétés du bois et de l'efficience de l'utilisation de l'eau. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite de la sélection des hybrides Euraméricains et Interaméricains du GIS peuplier, recherche de prédicteurs précoces des propriétés du bois et de l'efficience de l'utilisation de l'eau. Rapport intermédiaire d'avancement des travaux (Convention de recherche 2007/2008 E10/07)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection et évaluation de variétés françaises et étrangères de peuplier. Rapport final (GIS peuplier 2003-2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières étapes de sélection / évaluation des hybrides de peuplier crées par le GIS. Rapport d'avancement des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des variétés forestières améliorées issues des vergers à graines de l'Etat : douglas, épicéa, mélèze, pins laricio, maritime et sylvestre (rapport final)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early prediction of stem form in hybrid larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme amélioration génétique des arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL discovery for yield, disease and pest traits in Populus. Chapter 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Paolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noxious effect of Scots pine foliage on Diprion pini L. (Hym. Diprionidae) and other defoliators: Specificity and prospects for use in forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quencez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1 tables 3 graph. General Technical Report. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliage palatibility of pine species and clones to the rare subspecies galliegloria of the beauty moth, Graellsia isabellae Oberthür (Lepidoptera: Attacidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General Technical Report. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanatory approach of Douglas-fir adaptation/adaptability in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Task 2. Subtask 3*INRA, Centre d'Orléans Diffusion du document : INRA, Centre d'Orléans. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching/forking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Task 3. Subtask 1*INRA, Centre d'Orléans Diffusion du document : INRA, Centre d'Orléans. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between growth rythm of European larch and bole-form defects at a juvenile stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Air. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of early testing environments for genetic prediction of phenology, forking defects and height growth performance of Douglas-fir and their stability over a wide range of forest sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Air. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la variabilite genetique du pin laricio de Corse Pinus nigra Arn. ssp. laricio var. Corsicana Loud. Perspectives pour l'amelioration de l'espece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Portefaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1987. Français. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02854742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique des arbres forestiers : un enjeu d’importance face aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journée APBG Orléans-Tours. Journée régionale de formation des professeurs de SVT, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short rotation coppice (SRC): advanced poplar feedstocks for biorefining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biorefining Summer School 2011, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId748"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.71428571429px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Bastien </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">to complete</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Scots Pine Expansion in Europe Using Patterns of Rare Alleles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedly Kastally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaakko S Tyrmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Teresa Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.15:e72433. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.72433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois nouveaux cultivars de peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt &amp; innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNAseq based variant dataset in a black poplar association panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.248. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-023-06521-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and enrichment of breeding material for resilience in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Farsakoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 530, pp.120748. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformative changes in tree breeding for resilient forest restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Berlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jari Hynynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2022.1005761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How to Switch to Genomic Selection: Lessons From Plant and Animal Breeding Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (July), pp.629737. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.629737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GenTree Leaf Collection: Inter‐ and intraspecific leaf variation in seven forest tree species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bastias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David López‐quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3), pp.590-597. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GenTree Platform: growth traits and tree-level environmental data in 12 European forest tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Opgenoorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Heer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Alizoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.giab010. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giab010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GenTree dendroecological collection, tree-ring and wood density data from seven tree species across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Martínez-Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Slámová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Morganti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Grefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0340-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: The GenTree Dendroecological Collection, tree-ring and wood density data from seven tree species across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Martínez-Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Slámová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Morganti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Grefen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-0447-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favorable Conditions for Genomic Evaluation to Outperform Classical Pedigree Evaluation Highlighted by a Proof-of-Concept Study in Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.581954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence imputation from low density single nucleotide polymorphism panel in a black poplar breeding population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-5660-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding progress and preparedness for mass-scale deployment of perennial lignocellulosic biomass crops switchgrass, miscanthus, willow and poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Clifton-Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Casler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huw Dylan Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William J. Macalpine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.118 - 151. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcbb.12566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated drought responses of black poplar: how important is phenotypic plasticity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garavillon Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Conchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163 (1), pp.30-44. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.12646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomic Selection Is a Low-Cost and High-Throughput Method Based on Indirect Predictions: Proof of Concept on Wheat and Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.3961-3972. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.118.200760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02291357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared spectroscopy enables the genetic analysis of chemical properties in a large set of wood samples from Populus nigra (L.) natural populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesfin Nigussie Gebreselassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Millier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107, pp.159-171. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the tripartite interactions among the woolly poplar aphid, its host tree, and their environment: a lead to improve the management of a major tree plantation pest?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bankhead-Dronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lieutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (4), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-017-0679-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés deltoïdes du GIS Peuplier. Une opportunité pour diversifier les cultivars utilisés en populiculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 233, pp.54-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the poplar pan-genome by genome-wide identification of structural variation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pinosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Giacomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gail Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (10), pp.2706-2719. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msw161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New resources for genetic studies in Populus nigra: genome-wide SNP discovery and development of a 12k Infinium array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Zaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Giacomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.1023-1036. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive mechanisms and genomic plasticity for drought tolerance identified in European black poplar (Populus nigra L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel K. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dewoody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriet Trewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (7), pp.909-928. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpw017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropyrolysis of natural poplar mutants with altered p-hydroxyphenyl lignin content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jop Vercruysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andries Poupaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Vanholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartel Vanholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.377 - 386. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2016.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem xylem resistance to cavitation is related to xylem structure but not to growth and water-use efficiency at the within-population level in Populus nigra L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ledée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (15), pp.4643-4652. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erv232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la sélection génomique chez les arbres forestiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopoldo Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélectionneur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for leaf morphology, leaf structure and leaf carbon isotope discrimination in European populations of black poplar Populus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Sabatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (8), pp.850 - 863. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpv056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation : vers un enrichissement du dialogue recherche-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bartet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.462269223291339E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for Marker-Assisted Selection for forest tree breeding: lessons from 20 years of MAS in crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lepoittevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (6), pp.1491-1510. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-014-0790-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-pollination paternal reproductive success in [i]Populus nigra[/i]: a male affair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.565-572. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-014-0704-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptitude au contournement d’un gène majeur de résistance quantitative à&amp;lt;em&amp;gt; Melampsora larici-populina&amp;lt;/em&amp;gt; : dispositif de criblage rapide, constitution de collections de souches et fréquence du phénomène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Xhaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.39-47. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/hk9w-tw18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding with rare defective alleles (BRDA): a natural Populus nigra HCT mutant with modified lignin as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartel Vanholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Cesarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Goeminne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Marroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 198 (3), pp.765 - 776. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal colonization and diversity in relation to tree biomass and nutrition in a plantation of transgenic poplars with modified lignin biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Danielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrud Lohaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Sirrenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Karlovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.e59207. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-010-9373-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating genome annotation and QTL position to identify candidate genes for productivity, architecture and water-use efficiency in Populus spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François P.-F. Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-12-173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic plasticity, QTL mapping and genomic characterization of bud set in black poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Zaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (47), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-12-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of poplar genotypes on mycorrhizal infection and secreted enzyme activities in mycorrhizal and non-mycorrhizal roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (1), pp.249-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSR-based analysis of clonality, spatial genetic structure and introgression from the Lombardy poplar into a natural population of Populus nigra L. along the Loire River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Juteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (6), pp.1249-1262. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-011-0410-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in bulk leaf carbon isotope discrimination, growth and related leaf traits among three Populus nigra L. populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Chamaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vincent-Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Depierreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (10), pp.1076-1087. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpr089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bud set in poplar – genetic dissection of a complex trait in natural and hybrid populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Rohde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Vitacolonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (1), pp.106-121. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03469.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative resistances to leaf rust finely mapped within two nucleotide-binding site leucine-rich repeat (NBS-LRR)-rich genomic regions of chromosome 19 in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourgait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 192 (1), pp.151-163. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03786.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of quantitative trait loci affecting ectomycorrhizal symbiosis in an interspecific F1 poplar cross and differential expression of genes in ectomycorrhizas of the two parents: Populus deltoides and Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.617-627. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-010-0361-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature signals contribute to the timing of photoperiodic growth cessation and bud set in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Rohde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Boerjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (5), pp.472-482. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpr038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of growth and biomass production of an intraspecific Populus alba family grown at three sites across Europe during three growing seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ricciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isacco Beritognolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (10), pp.1887-1903. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X10-113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Eurasian poplar rust to overcome a major quantitative resistance factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (3), pp.523-534. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2010.02277.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic regions involved in productivity of two specific poplar families in Europe. 2. Biomass production and its relationships with tree architecture and phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Y. Dillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ricciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (4), pp.533-554. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-010-0270-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships among productivity determinants in two poplar hybrid families grown during three years at two contrasting sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Sabatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhart Ceulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (8), pp.975-987. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpp036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity, water-use efficiency and tolerance to moderate water deficit correlate in 33 poplar genotypes from a Populus deltoides × Populus trichocarpa F1 progeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (11), pp.1329-1339. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpp075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic regions involved in productivity of two interspecific poplar families in Europe. 1. Stem height, circumference and volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Neyrinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.147-164. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-008-0175-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre populations naturelles et cultivés : l’exemple du peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (305), pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL for yield in bioenergy Populus : identifying G x E interactions from growth at three contrasting sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M. Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Sabatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Street</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (1), pp.97-112. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2007.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver les ressources génétiques du pin sylvestre en France : pourquoi, comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valadon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of defeated qualitative resistance genes frequently has major impact on quantitative resistance to Melampsora larici-populina leaf rust in P.xinteramericana hybrid poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (3), pp.261-274. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-006-0062-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of growth and sylleptic branchiness in two poplar families grown at three sites across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Sabatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gail Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhart Ceulemans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (7), pp.935-946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the proteome of poplar and application to the discovery of drought-stress responsive proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (24), pp.6509-6527. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.200600362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GIS peuplier, 4 ans après sa création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations forêt AFOCEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, fiche 708, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un arbre précieux : le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 890, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of phenotypic variation for ectomycorrhiza formation in an interspecific F1 poplar full-sib family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Garbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.87-91. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-004-0302-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of qualitative and quantitative Melampsora larici-populina leaf rust resistance in hybrid poplar: genetic mapping and QTL detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 167 (1), pp.113-127. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01424.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of two major genetic factors controlling quantitative resistance to Melampsora larici-populina leaf rust in hybrid poplars : strain specificity, field expression, combined effects, and relationship with a defeated qualitative resistance gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 94 (12), pp.1358-1367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance des peupliers à la sécheresse : peut-on espérer l'améliorer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (247), pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of two major genetic factors controlling quantitative resistance to Melampsora larici-populina leaf rust in hybrid poplars : strain specificity, field expression, combined effects, and relationship with a defeated qualitative resistance gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 94 (12), pp.1358-1367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique des peupliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (247), pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonal variation of indirect cambium reaction to within-growing season temperature changes in Douglas-fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunar Schüte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milosh Ivkovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 77 (4), pp.257-268. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/77.4.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Resistance to Melampsora larici-populina Leaf Rust in Hybrid Poplars: Genetic Variability in Inoculated Excised Leaf Disk Bioassay and Relationship with Complete Resistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 93 (4), pp.421-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid measurement of trunk MOE on standing trees using RIGIDIMETER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milosh Ivkovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59, pp.465-469. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2002030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid measurement of trunk MOE on standing trees using RIGIDIMETER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ivkovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59 (5-6), pp.465-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 ans de progrès en sélection chez les arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teissier Du Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélectionneur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53, pp.103-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving models of wood density by including genetic effects: A case study in Douglas-fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cahalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (4), pp.385-394. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2001132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of field, greenhouse and cut-shoot screening procedures for evaluating susceptibility of Scots pine to Melampsora pinitorqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quencez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 31, pp.193-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation within and between populations of Pinus sylvestris L. (Scots pine) for susceptibility to Melampsora pinitorqua Rostr. (pine twist rust)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quencez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86 (1), pp.36-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs génétiques associés à la sensibilité du pin sylvestre à la rouille courbeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quencez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain génétique, risque économique, risque écologique : quels liens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (4), pp.496-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic embryogenesis and plantlet development in Pinus sylvestris and Pinus pinaster on medium with and without growth regulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Drugeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Klimaszewska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 105 (4), pp.719-728. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1034/j.1399-3054.1999.105417.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of soil nature on polyphenols in walnut tissues. A possible explanation of differences in the expression of walnut blight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Radix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seigle-Murandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (10), pp.627-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of soil nature on polyphenols in walnut tissues. A possible explanation of differences in the expression of walnut blight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Radix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Seigle-Murandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (10), pp.627-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in phenolic metabolites of scots-pine phloem induced by Ophiostoma brunneo-ciliatum, a bark-beetle-associated fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Picron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26, pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of maturation duration on desiccation tolerance in hybrid larch (Larix leptoeuropaea Dengler) somatic embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystyna Klimaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pflaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vitro Cellular &amp; Developmental Biology - Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 31 (1), pp.15-20. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02632220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved method for somatic plantlet production in hybrid larch (Larix x leptoeuropaea) : Part 2. Control of germination and plantlet development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Charest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 36, pp.117-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative variations of taxifolin and its glucoside in Pinus sylvestris needles consumed by Diprion pini larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 51 (2), pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved method for somatic plantlet production in hybrid larch (Larix x leptoeuropaea) : Part 1. Somatic embryo maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Klimaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Charest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 36, pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix des sources de graines de pin sylvestre. Situation en 1993 et previsions pour l'an 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 90, pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix des sources de graines de Pin sylvestre : situation en 1993 et prévisions pour l'an 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 90, pp.69-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comestibilite de differents clones de pin sylvestre pour Diprion pini L. (Hym., Diprionidae). III. Perspectives pour l'amelioration genetique du pin sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 111 (3), pp.270-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comestibilite de differents clones de pin sylvestre pour Diprion pini L. (Hym., Diprionidae). II. Relations entre le contenu phenolique des aiguilles de pins sylvestres et la mortalite des larves de Diprion pini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 111 (1), pp.78-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection et sante du pin sylvestre. Les preoccupations de l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre Foret GEDEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comestibilite de differents clones de pin sylvestre pour Diprion pini L. (Hym., Diprionidae). I. Incidence de la consommation des aiguilles de differents clones de pin sylvestre sur le developpement de Diprion pini L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 110, pp.489-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la variabilite genetique presente dans cinq peuplements naturels de pin Laricio de Corse (Pinus nigra ssp. laricio var. corsicana Loud.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Portefaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (3), pp.217-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defaut de fourchaison chez le pin laricio de Corse (Pinus nigra Arn. ssp. laricio var. Corsicana Loud.) : decomposition du phenomene en vue de l'amelioration genetique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Portefaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 44 (4), pp.435-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaut de fourchaison chez le Pin laricio de Corse (Pinus nigra Arn. ssp. laricio var. corsicana Loud) : décomposition du phénomène en vue de l'amélioration génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Portefaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Veisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 44 (4), pp.435-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pins laricio de Corse et de Calabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Portefaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 38 (Spécial), pp.129-131. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive variation to changing environmental conditions among Scots pine populations of Central and Eastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chassagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Depardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bruzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adapting temperate forest management to climate change: from assessment to solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic mapping of resistance factors to Melamspora sp in Populus sp: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne de l'Université d'Helsinki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of genetic diversity in European Populus breeding programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INUPRAG Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir-déployer-accompagner la transformation des ressources forestières sous changement climatique : le rôle central de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Journées de la Recherche IGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGN, Mar 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Genomic resource for Populus nigra and its deployment for genetic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Zaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Giacomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification in the context of bioeconomy and circular economy: status and foresight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Intensification of Planted Forests: How far can we go?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT.; Regional office EFIATLANTIC. FRA., Jun 2016, Biarritz, France. pp.28 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ehrenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleonian legacy in Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconception des systèmes de production forestiers : distinguer intensification écologique et imitation de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Fusarium Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of a miniaturized method for high-throughput screening of biomass pretreatment and saccharification and application on poplar and miscanthus clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring lignocellulosic biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation & atténuation du changement climatique : renouveler, diversifier, planter, investir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de la Fédération Nationale du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. pp.32 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on sélectionner les arbres forestiers pour la résistance aux bio-agresseurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé des Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Nov 2015, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation génétique dans le domaine du matériel végétal forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. atelier REGEFOR - Les innovations dans les usages du bois interpellent la gestion forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-use efficiency in hybrid poplars: an overview of 15 years of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chamaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT., Jul 2014, Vancouver, British Columbia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic plasticity and genetic differentiation for morphological and functional leaf traits in nine metapopulations of black poplar (Populus nigra L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Sabatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT., Jul 2014, Vancouver, British Columbia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts d’approches génomiques complémentaires pour l’analyse de la diversité génétique fonctionnelle de populations naturelles de Peuplier Noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EPGV 2014 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Evry, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of phenomic selection: using Near InfraRed Spectroscopy (NIRS) to predict quantitative phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT., Jul 2014, Vancouver, British Columbia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une harmonisation des programmes de sélection du peuplier en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale Pro-Populus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association européenne du Peuplier Pro-Populus., Jun 2014, Ghent, Belgique. 16 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique des arbres forestiers permettra t-elle à nos forêts de s'adapter aux changements climatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "Mardis de la Science" du Museum d'Histoire Naturelle d'Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Régional de Promotion de la Culture Scientifique, Technique et Industrielle de la Région Centre - Val de Loire (CCSTI). FRA., Feb 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New genomic tools to enhance discovery of functional diversity in natural populations of Populus nigra L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guisi Zaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Tree Breeding Conference. IUFRO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL mapping for wood chemical properties and saccharification potential in black poplar (Populus nigra).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IUFRO Tree Biotechnology Conference. TreeBiotech 2013 “Forest Biotechnology: Meeting the Needs of a Changing World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Asheville, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la fertilité du sol sur l’efficience d’utilisation de l’eau et des traits foliaires chez le peuplier noir (Populus nigra L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Sabatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Développement des Biotechnologies en Région Centre (Biotechnocentre). FRA., Oct 2013, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la sélection génomique chez les plantes pérennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheur "Sélection génomique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Near Infrared Spectroscopy to explore geographical patterns of genetic diversity and predict quantitative phenotypes: application to natural populations of black poplar (Populus nigra).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IUFRO Tree Biotechnology Conference. TreeBiotech 2013 “Forest Biotechnology: Meeting the Needs of a Changing World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Asheville, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL mapping and genomic characterization of phenology in black poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Sabatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree. Tree Breeding, Genomics and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. 69 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations naturelles du Peuplier noir ( Populus nigra L.) en Loire : inventaire, diversité génétique et adaptation aux variations de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chamaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers (integrative Science); 1. Conférence Internationale sur les Recherches et Actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity versus stability (or lack of it): when scientific fields collide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree project "Tree Breeding, Genomics and Evolutionary Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative research in forest genomics and tree breeding: mutual benefits and future contribution to adaptation of forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctor honoris causa ceremony</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swedish University of Agricultural Sciences (SLU). SWE., 2012, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding and deployment guidelines for durable resistance to Melampsora laricipopulina leaf‐rust in interspecific hybrid poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijke Steenackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart de Cuyper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide structural variation in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pinosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Marroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Conference on Plant &amp; Animal Genomes (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diego, California, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Peuplier noir (Populus nigra L.) espèce adaptée aux changements climatiques en Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chamaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ZAL/CNRS/CITERES : La biodiversité du bassin versant de la Loire. Facteurs déterminants et interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LTER Zone Atelier Loire. FRA., Jun 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding poplars with durable resistance to Melampsora larici-populina leaf rust : a multidisciplinary approach to understand and delay pathogen adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Workshop on the Genetics of Host-Parasite Interactions in Forestry : "Disease and Insect Resistance in Forest Trees"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Forest service, Ville service, USA., Jul 2011, Eugene, Oregon, United States. 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence and polymorphism map of the populus Nigra genome from A de novo assembly approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Giacomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Zaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian del Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Zamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Conference on Plant &amp; Animal Genomes (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diego, California, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité moléculaire de la région chromosomique contrôlant la résistance à la rouille foliaire dans les collections de peupliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane R. El-Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France. 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative mapping in Salicaceae: a tool for identifying important genes controlling adaptive traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fladung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus nigra as keystone species able to cope with the ongoing climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Chamaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards marker informed poplar breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the bud-set process in Populus nigra L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Rohde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Sabatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scarascia-Mugnozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can poplar breeding benefit from applied genomics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-generation sequencing as source of SNP and structural variants information to improve breeding programs in Populus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Giacomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Zaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Marroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pinosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian del Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting next-generation sequencing to obtain a whole-genome SNP collection in black poplar (Populus nigra L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Zaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Giacomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian del Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Marroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowering phenology as an essential parameter for pollen flow modelling in Populus nigra L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne K. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Juteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative mapping analysis and QTLs associated to adaptive traits across European Populus native species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isacco Beritognolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards broad-spectrum resistance to Melampsora larici-populina rust in poplar: new genetic constructions and potential adaptation of the pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No resistance is sacrosanct: unveiling the genes controlling quantitative resistance to Melampsora larici-populina in interspecific hybrid poplars and quantifying potential adaptation of the pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Rusts of Forest Trees Conference. IUFRO Working Party 02.07.05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking nucleotide polymorphisms in candidate genes and quantitative resistance to Melampsora larici-populina Kleb. in Populus nigra L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Paolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Rusts of Forest Trees Conference. IUFRO Working Party 02.07.05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint transcriptomic and proteomic approaches to precise the molecular basis of a major QTL (RUS) controlling quantitative rust resistance in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant genomics and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and physical mapping of RUS, a major QTL controlling rust resistance in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bourgait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant genomics and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated genetic and physical map of chromosome XIX in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte C. Renne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Morcx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of traits associated with biomass production, water-use efficiency and water stress tolerance in the poplar genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treebreedex, poplar breeding strategies in Europe : lessons from the past and challenges for the next decade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Orléans, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of a major QTL for rust resistance in poplar using a proteomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - Tree Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to bud set in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Rohde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ruttink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Paolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - Tree Biotechnology 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of environment and progeny on biomass estimations of five hybrid poplar families grown at three contrasting sites across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Y. Dillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ricciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Salani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 th European Biomass Conferences Exhibitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Berlin (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of polish Scots pine (Pinus sylvestris L.) populations based on nuclear microsatellites and mitochondrial markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justyna Nowakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Guerroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - Tree Biotechnology 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylleptic branching as an adaptive trait in Populus - QTL, candidate genes and association genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M. Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu P.C. Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Sabatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijke Steenackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A joint conference of IUFRO working groups 2.04.01 (population, ecological and conservation genetics) and 2.04.10 (genomics), and COST Action E-28 (genosilva : european forest genomics network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants et conséquences de la qualité génétique des graines et semis lors de la phase initiale de régénération naturelle des peuplements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Demesure-Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque National du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies raisonnées d'échantillonnage pour capturer la diversité génétique et sa structuration dans les populations naturelles - Application aux mesures de gestion conservatoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. colloque national du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le clonage positionnel d'un facteur de résistance quantitative à Melampsora larici-populina chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul P. Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées du Groupe de Biologie Moléculaire des Ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remise en cause du potentiel du durabilité des résistances quantitatives à Melampsora larici-populina chez le peuplier hybride interamericain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de Phytopathologie / Mycologie de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identication and mapping of Chrysomela tremulae resistance QTL in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marcombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Poplar Symposium (IPS IV). "Meeting the needs of a growing world through poplar and willow science: combining traditional and novel approaches in the genomic era"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nanjing, China. p.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to bud set in poplar : phenotypes, candidate genes, and QTLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Rohde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ruttink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population genetics and genomics of forest trees : from gene function to evolutionary dynamics and conservation; A joint conference of IUFRO working groups 2.04.01 (population, ecological and conservation genetics) and 2.04.10 (genomics), and COST Action E-28 (genosilva : european forest genomics network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association mapping of resistance to rust disease in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid A. Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population genetics and genomics of forest trees : from gene function to evolutionary dynamics and conservation; A joint conference of IUFRO working groups 2.04.01 (population, ecological and conservation genetics) and 2.04.10 (genomics), and COST Action E-28 (genosilva : european forest genomics network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of polish Scots pine (Pinus sylvestris L.) provenances assessed with microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justyna Nowakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFOREST Workshop WP 5.4 on "New approaches on forest tree genetics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Sekocin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of forest genetic experiments. Some key points.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFOREST Workshop on "New approaches in forest tree genetics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What might be useful measures of genetic variability for adaptive traits in Scots pine natural populations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFOREST Workshop WP 5.4 on "New approaches on forest tree genetics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Sekocin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to drought in Populus: QTL analysis of productivity and carbon isotope discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monclus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. New Phytologist Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Gatlinburg, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of a microsatellite markers dataset on polish populations of Scots pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justyna Nowakowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Le Guerroué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFOREST Workshop WP 5.4 on "New approaches on forest tree genetics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Sekocin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the POPYOMICS experimental network across contrasting European climates to identify robust QTL for adaptive traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M. Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu P.C. Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Sabatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scarascia-Mugnozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. New Phytologist Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Gatlinburg, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage mapping and QTL analysis for growth of young Pseudotsuga menziesii plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalashikam Rajender Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Acheré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Forestry, Wood products and Biotechnology, BIOFOR 02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Vitoria-Gasteiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Prediction of stem form in hybrid larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Gap, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early prediction of Douglas-fir growth and forking in farm field tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO (working parties S2.02.5 and S2.01.16) symposium on Pacific temperate conifers as native and introduced species, Orléans, 27-30 May 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Finnish Scots pine branching models on French forest resource: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginisty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO workshop S5.01-04 on Connection between silviculture and wood quality through modelling approaches and simulation software, Harrison, CAN, 8-15 September 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Harrison, Canada. pp.391-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of tree resistance to biotic aggressions : the geneticist point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Gujan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating genomic regions involved in pest resistance in poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating genomic regions involved in pest resistance in poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ardon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of tree resistance to biotic aggressions : the geneticist point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding poplars for wood density: intra and interspecific variability in a 9x9 factorial mating design involving Populus trichocarpa and Populus deltoides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laîné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ardon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding poplars for wood density : Intra and interspecific variability in a 9x9 factorial mating design involving Populus deltoïdes (Bartr.) and Populus trichocarpa (Torr. and Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laîné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of disease resistance genes by the use of mating designs in poplars and wild cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Goue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRIEG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation of Polish populations of Scots pine in France: A basis for a joint long term breeding programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Franco-Polonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crookedness in larch : apparition at the juvenile stage of stem form defects in relation to the annual shoot growth pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working Party S2.02-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Remningstorp, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité des réactions de défense du pin sylvestre vis-à-vis de populations du défoliateur Diprion pini L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodgepole pine IUFRO provenances in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Giovanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.05, 06, 12 and 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de critères de sélection pour l'amélioration génétique de la forme des arbres forestiers. 2. Recherche de prédicteurs précoces de la fourchaison chez le Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How could we describe provenance x site interactions in IUFRO serials and better understand natural adaptability ? Example of the British IUFRO Grand fir multisite provenance trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.05, 06, 12 and 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could phenols of the phloem be used as markers of conifer resistance to bark beetles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Picron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Berryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO working party S2-05-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1994, Maui, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can blue label be independent from conditions of use (edaphic, sylviculture) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturation des embryons somatiques de meleze hybride (Larix x leptoeuropaea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. rencontre internationale sur les semences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BSA-Seq : An efficient tool to characterize loci involved in the Poplar leaf rust resistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Poplar Symposium (IPS VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Buenos Aires, Brazil. , 2018, IPS VII Poster Presentations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BSA-Seq : an efficient method to decipher a complex trait on Poplar, a highly heterozygous diploid genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point et validation d'un procédé miniaturisé pour le criblage à haut débit du potentiel de saccharification de biomasses lignocellulosiques : Application sur des clones de peupliers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France. , 2017, 11es Journées du Réseau Français des Parois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology approach for identifying candidate genes involved in the natural variability of biomass yield and chemical properties in black poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Kinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary training of a genomic evaluation in a breeding pedigree of Populus nigra L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, Abstract Book. IUFRO Genomics and Forest Tree Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Near-infrared (NIR) spectroscopy calibrations for the genetic analysis of wood properties in natural populations of Populus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesfin Nigussie Gebreselassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of a miniaturized method for high-throughput screeninig of biomass pretreatment and saccharification and application on poplar and miscanthus clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring lignocellulosic biomass! Explorons la biomasse lignocellulosique !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are patterns of Populus nigra geographical differentiation for resistance to Melampsora larici-populina dependent of genetic variation of the pathogen populations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the wild: identification and genetic mapping of resistance factors to Melampsora larici-populina in Populus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ehrenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. New Phytologist Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Boston, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic characterization of phenology in a Populus nigra European association population grown in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Populus nigra L. genetic variation for partial resistance against the co-adapted pathogen Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature on bud flush phenology in Populus nigra : a comparison between two growing seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ludovisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. 2014, IPS VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar wood properties: Characterization of performances of current cultivars and evaluation of possible early prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Reuling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Etienne Denaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of quantitative Melampsora larici-populina leaf rust resistance in poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Joint conference: Genetics of Five-Needle Pines, Rusts of Forest Trees, &amp; Strobusphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fort Collins, Colorado, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, cibles et diversité de régulateurs expressionnels majeurs impliqués dans la production de biomasse chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AIP Bio-ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 2013, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3449.0403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembly in Populus nigra to lead comparative genomics analysis applied to breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Giacomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Zaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METAGENE, a simulation tool based on finite loci approaches: new developments to consider phenotypic plasticity in forest tree breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apha Niango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree project "Tree Breeding, Genomics and Evolutionary Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic plasticity of growth‐related traits in black poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Ludovisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Fabbrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Harfouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity versus stability (or lack of it): when scintific fields collide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Climent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackles the impact of climate change in the 21st century</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study in marker‐assisted breeding for disease resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree project "Tree Breeding, Genomics and Evolutionary Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential expression in a complex poplar hybrid pedigree via RNAseq analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Marroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Pinosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Felice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a 12K SNP chip genotyping array for association genetics in Populus nigra using genome‐wide resequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Zaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide SNP detection and genetic population inferences on 52 P. nigra genotypes resequenced by next-generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Giacomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Zaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele de Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Marroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité moléculaire de la région chromosomique contrôlant la résistance à la rouille foliaire dans les collections de peupliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane R. El-Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France. Fondation pour la Recherche sur la Biodiversité, 84 p., 2011, Les ressources génétiques face aux nouveaux enjeux environnementaux, économiques et sociaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resources and potential for candidate-gene association studies in European black poplar for leaf rust resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Paolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Bitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Rusts of Forest Trees Conference, IUFRO Working Party 7.02.05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Florence, Italy. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gènes supports de l’hérédité et mémoire de l’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Orléans, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons de diversité nucléotidique de gènes candidats à la tolérance au stress hydrique chez 5 espèces d'arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Garnier‐géré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Paolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Decourcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. colloque national du BRG "Ressources génétiques" : les ressources génétiques à l'heure des génomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Strasbourg, France. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERPOPGER: Interactions between natural and artificial poplar stands and selection pressures associated with their management in French landscape. Poster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Juteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poursat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population genetics and genomics of forest trees : from gene function to evolutionary dynamics and conservation; A joint conference of IUFRO working groups 2.04.01 (population, ecological and conservation genetics) and 2.04.10 (genomics), and COST Action E-28 (genosilva : european forest genomics network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Madrid, Spain. 1 p., 2006, Population genetics and genomics of forest trees: from gene function to evolutionary dynamics and conservation. Programme and conference abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate QTLs for durable resistance to Melampsora larici-populina leaf rust identified in hybrid poplars.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10.Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, San Diego, United States. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTLs in Populus Trichocarpa linked with partial resistance to foliar rust Melampsora larici populina (race E2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliage edibility of different species and clones of pine for the scarce and protected subspecies Galliegloria of the beautiful moth, Graellsia isabellae oberthür (Lep. Attacidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Banska Stiavnica, 1 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and dynamical description of the juvenile growth pattern of Douglas-fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algèbre matricielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Badia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gasqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">95 p., 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document de formation pour SELECT-INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefort-Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">174 p., 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles gestions des forêts pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Louise Filleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°2, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.66-89, 2022, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/EZMD-8G13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un effet papillon dans les peupleraies françaises : les répercussions d’un contournement de résistance sur les méthodes de sélection variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.329-339, 2021, 9782759232338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la sélection génomique chez les plantes pérennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélection génomique : Théorie et mise en oeuvre en relation avec les programmes d'amélioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formasciences, FPN, INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ecoles-chercheurs INRA, 2-7380-1387-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting from growth to adaptive traits and competition: the prospect of improving tree responses to environmental stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Tree Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituto Nacional de Investigacion y Tecnologia Agraria y Alimentaria (INIA)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 89 p., 2013, Monografias INIA : Serie forestal, 978-84-7498-558-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations, innovations et adaptations au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourollah Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S'adapter au changement climatique : agriculture, écosystèmes et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae Editions, 2013, 9782759220168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can phloem phenols be used as markers of scots pine resistance to bark beetles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lieutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Picron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Yart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of forest herbivory: quest for pattern and principle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USDA;United States Department of Agriculture;Saint Paul, MN, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance du pin sylvestre aux insectes défoliateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche biotechnologique et moléculaire des relations entre les arbres forestiers et leurs ravageurs. Rapport pour l'année 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de L'INTERACTION entre deux facteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation aux statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Turckheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation aux statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin sylvestre, Pinus sylvestris L. (5ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Peupliers cultivés (&amp;lt;i&amp;gt;Populus spp.&amp;lt;/i&amp;gt;) (8ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin à crochets (&amp;lt;i&amp;gt;Pinus uncinata&amp;lt;/i&amp;gt; Ram.) (1ère édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cantegrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin sylvestre (&amp;lt;i&amp;gt;Pinus sylvestris&amp;lt;/i&amp;gt; L.) (4ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Peuplier noir (&amp;lt;i&amp;gt;Populus nigra&amp;lt;/i&amp;gt;) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscription des 4 nouveaux cultivars du GIS Peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des 3 clones de peuplier euraméricains et poursuite de l’évaluation des autres types botaniques (P. trichocarpa, hybrides interaméricains de type rétrocroisements et hybrides P. trichocarpa x P. maximowiczii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS Peuplier; INRAE; FCBA; ONF - PNRGF Guémené-Penfao. 2024, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commission internationale du Peuplier Rapport de la France -2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Chazallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministere de l'Agriculture et de la Souveraineté Alimentaire; Conseil National du Peuplier. 2024, 47p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des 3 clones de peuplier euraméricains et poursuite de l’évaluation des autres types botaniques (P. trichocarpa, hybrides interaméricains de type rétrocroisements et hybrides P. trichocarpa x P. maximowiczii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS Peuplier; INRAE; FCBA; ONF - PNRGF Guémené-Penfao. 2023, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORESTT - FORESTs and global environmental changes: social-ecological systems in Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France); France 2023 Programme de recherche Résilience des Forêts. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscription de 3 clones de peuplier euraméricains et poursuite de l’évaluation des autres types botaniques (P. trichocarpa, rétrocroisements et hybrides P. trichocarpa x P. maximowiczii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIS Peuplier. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26e Session de la CIP - Activités liées à la culture et à l’utilisation des peupliers, des saules et d’autres arbres à croissance rapide (2016-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIP2020-Rapport-France, Organisation des Nations Unies pour l’alimentation et l’agriculture (FAO). 2021, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de la sortie variétale de 3 clones euraméricains et poursuite de l'évaluation de clones interaméricains, de clones P. trichocarpa et de nouveaux hybrides P. trichocarpa x P. maximowiczii. Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffani Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE; FCBA; ONF - PNRGF Guémené-Penfao. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-sélection de 3 clones euraméricains destinés à la sortie variétale et poursuite de l'évaluation de clones interaméricains, de clones de P. trichocarpa et de nouveaux hybrides P. tricocarpa x P. maximowiczii. Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRA; FCBA; Irstea; ONF - PNRGF Guémené-Penfao. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation avancée des hybrides euraméricains créés par le GIS, définition de sorties vcariétales P. trichocarpa et gestion des populations de géniteurs deltoides, trichocarpa et nigra issus de croisements et sélections récentes. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRA; FCBA; Irstea; ONF - PNRGF Guémené-Penfao. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification de l'offre variétale en peuplier : pré-développement d'une sélection d'hybrides euraméricains et de clones P. trichocarpa, évaluation avancée d'hybrides interaméricains et première évaluation de nouveaux hybrides P. trichocarpa x P. maximowiczii. Rapport Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRA; FCBA; Irstea; ONF - PNRGF Guémené-Penfao. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation avancée des hybrides euraméricains et interaméricains créés par le GIS Peuplier et préparation d’une nouvelle série d’hybrides interspécifiques. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poursat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation avancée des hybrides euraméricains et interaméricains créés par le GIS et suivi des 4 variétés P. deltoides homologuées en 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poursat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] n° E 18 / 2014, Institut Technologique Forêt Cellulose Bois-Construction Ameublement (FCBA); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation avancée des hybrides Euraméricains et inter-américains créés par le GIS et suivi des 4 variétés P. deltoïdes homologuées en 2013. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poursat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d'Admission d'un matériel de base destiné à la production, par voie générative, de matériels forestiers de reproduction qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Office National des Forêts (ONF); Vilmorin; GIE Semences Forestières Améliorées (GIE SFA); Comité Technique Permanent de la Sélection (CTPS). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place des derniers tests d’évaluation d’une présélection de 26 clones euraméricains, première étape de sélection au sein des recombinaisons P. deltoides et P. nigra et suivi des nouvelles sorties variétales P. deltoides du GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] n° E 04 / 2013, Institut Technologique Forêt Cellulose Bois-Construction Ameublement (FCBA); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place des derniers tests d’évaluation d’une présélection de 26 clones euraméricains, première étape de sélection au sein des recombinaisons P. deltoides et P. nigra et suivi des nouvelles sorties variétales P. deltoides du GIS. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision du règlement technique d'admission de clones de peuplier destinés à la production, par voie végétative, de matériels forestiers de reproduction en catégorie testée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de la sortie variétale des 4 variétés P. Deltoïdes du GIS Peuplier et poursuite de la sélection des hybrides euraméricains et interaméricains. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2ème Evaluation du REseau National de suivi à long terme des ECOsystèmes FORestiers (RENECOFOR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Centre National de la Recherche Scientifique (CNRS); Office National des Forêts (ONF); Université Catholique de Louvain (UCLouvain); Institut Géographique National (IGN); Swiss Federal Institute for Forest Snow and Landscape Research (WSL). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision du règlement technique d'admission de clones de peuplier en catégorie testée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2013, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de la sortie variétale des 4 variétés P. Deltoïdes du GIS Peuplier et poursuite de la sélection des hybrides euraméricains et interaméricains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut Technologique Forêt Cellulose Bois-Construction Ameublement (FCBA); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique du Peuplier exploité en TCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 7, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième phase de sélection des hybrides euraméricains et évaluation des propriétés du bois des 4 variétés P. deltoïdes proposées à l’inscription.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Reuling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut Technologique Forêt Cellulose Bois-Construction Ameublement (FCBA); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième phase de sélection des hybrides euraméricains et évaluation des propriétés du bois des 4 variétés P. deltoïdes proposées à l’inscription. Convention de Recherche et d’expérimentation n° E 04 / 11 GIS Peuplier. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reuling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d'homologation des clones deltoïdes du GIS Peuplier : Delgas, Dellinois, Delrive et Delvignac. Synthèses des résultats et description des dispositifs expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection et évaluation agronomique de génotypes performants euraméricains à des fins de futaie et de biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection et évaluation agronomique de génotypes performants euraméricains à des fins de futaie et de biomasse. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, mélèze, pin sylvestre, pins Laricio, merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GIS Peuplier présente ses travaux et ses premières obtentions aux pépiniéristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, mélèze, pin sylvestre, pins Laricio, merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières sorties variétales P. deltoides du GIS peuplier et recherche de génotypes performants euraméricains. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite de la sélection des hybrides euraméricains et interaméricains du GIS Peuplier, gestion des collections de parents et de descendants et nouveaux croisements contrôlés : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERPOPGER Interactions entre peupleraies naturelles et cultivées et pressions évolutives liées à leurs modes de gestion. Bilan scientifique 2005‐2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite de la sélection des hybrides euraméricains du GIS peuplier, recherche de prédicteurs précoces des propriétés du bois et de l'efficience de l'utilisation de l'eau. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite de la sélection des hybrides Euraméricains et Interaméricains du GIS peuplier, recherche de prédicteurs précoces des propriétés du bois et de l'efficience de l'utilisation de l'eau. Rapport intermédiaire d'avancement des travaux (Convention de recherche 2007/2008 E10/07)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2007, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection et évaluation de variétés françaises et étrangères de peuplier. Rapport final (GIS peuplier 2003-2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières étapes de sélection / évaluation des hybrides de peuplier crées par le GIS. Rapport d'avancement des travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des variétés forestières améliorées issues des vergers à graines de l'Etat : douglas, épicéa, mélèze, pins laricio, maritime et sylvestre (rapport final)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early prediction of stem form in hybrid larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme amélioration génétique des arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL discovery for yield, disease and pest traits in Populus. Chapter 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Paolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noxious effect of Scots pine foliage on Diprion pini L. (Hym. Diprionidae) and other defoliators: Specificity and prospects for use in forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quencez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1 tables 3 graph. General Technical Report. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliage palatibility of pine species and clones to the rare subspecies galliegloria of the beauty moth, Graellsia isabellae Oberthür (Lepidoptera: Attacidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Goussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General Technical Report. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanatory approach of Douglas-fir adaptation/adaptability in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Task 2. Subtask 3*INRA, Centre d'Orléans Diffusion du document : INRA, Centre d'Orléans. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching/forking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Task 3. Subtask 1*INRA, Centre d'Orléans Diffusion du document : INRA, Centre d'Orléans. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between growth rythm of European larch and bole-form defects at a juvenile stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Air. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of early testing environments for genetic prediction of phenology, forking defects and height growth performance of Douglas-fir and their stability over a wide range of forest sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Air. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la variabilite genetique du pin laricio de Corse Pinus nigra Arn. ssp. laricio var. Corsicana Loud. Perspectives pour l'amelioration de l'espece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Portefaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1987. Français. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02854742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique des arbres forestiers : un enjeu d’importance face aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journée APBG Orléans-Tours. Journée régionale de formation des professeurs de SVT, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short rotation coppice (SRC): advanced poplar feedstocks for biorefining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biorefining Summer School 2011, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId748"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447141v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko S Tyrmi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Cervera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G Vendramin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72433" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourlon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Olsson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Farsakoglou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120748" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935893v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Ray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Berlin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Hynynen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.1005761" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.629737" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez&#8208;quiroga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13239" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282821v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Opgenoorth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025048v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581954" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624983v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Sl&#225;mov&#225;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Morganti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grefen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carvalho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0340-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282224v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0447-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627642v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clifton-Brown" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Harfouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Casler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Dylan Jones" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Macalpine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12566" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621320v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5660-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon Tournayre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gousset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12646" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-02291357v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200760" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608131v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Salle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pointeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0679-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesfin Nigussie Gebreselassie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.05.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXKNG3C1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pinosio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Giacomello" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Taylor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw161" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Zaina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12513" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPQS094S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640059v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Viger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel K. Smith" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dewoody" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Trewin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602454v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jop Vercruysse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries Poupaert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vanholme" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartel Vanholme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.08.021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NFNXC4G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629490v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldo Sanchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639351v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Led&#233;e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv232" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634397v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fabbrini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sabatti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv056" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635982v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bartet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462269223291339E12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635335v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0790-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268713v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0704-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629623v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Di&#233;vart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hk9w-tw18" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647552v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Cesarino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Goeminne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoon Kim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marroni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12179" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267969v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Danielsen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Lohaus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Sirrenberg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Karlovsky" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-010-9373-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A2F08D896CDB77BE48B9E1D016AB2E102E145B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647348v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monclus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-173" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267865v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-47" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649491v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labbe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651859v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Valade" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0410-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652178v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Rohde" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Storme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Vitacolonna" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03469.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649996v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chamaillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Depierreux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr089" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652374v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03786.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652297v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labb&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0361-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRDKL9Q6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644074v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Boerjan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr038" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661152v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ricciotti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isacco Beritognolo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X10-113" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659366v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02277.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662486v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Y. Dillen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0270-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAC830CF640FBE1A586BE57E0EEA2B8CC091ABEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667912v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp075" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666962v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dillen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Neyrinck" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0175-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC7E0E53AB07EA12948A451B9046116EF52B5BCD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662444v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhart Ceulemans" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp036" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658918v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662401v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Rae" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pinel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Street" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.06.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNSWB3KV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656162v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661988v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0062-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB73873158A48879422BABFA5338DAD781492EBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663888v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Meddour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600362" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXQQQKZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658040v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680259v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676560v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682244v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-004-0302-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7STSM852-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678676v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01424.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489904v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679103v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674692v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brignolas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672140v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682556v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunar Sch&#252;te" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milosh Ivkovich" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/77.4.257" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677644v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670669v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivkovitch" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021139v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002030" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673569v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673228v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quencez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884188v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cahalan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001132" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672097v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647628v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692888v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696217v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Drugeault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gouez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Klimaszewska" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.1999.105417.x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BBA93DED995E958F64AA5F9A80514A6AF78E82B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698308v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Radix" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charlot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seigle-Murandi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885863v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Radix" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jay-Allemand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Seigle-Murandi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689258v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lieutier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Picron" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Yart" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713452v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pflaum" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02632220" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701597v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712482v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Charest" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715858v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Auger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geri" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712484v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Klimaszewska" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ward" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704402v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576246v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701884v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708740v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701684v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701664v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717348v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Portefaix" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727253v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882427v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Veisse" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424668v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roman-Amat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25702" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147672v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Depardieu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruzeau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789044v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515591v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742776v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740283v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743801v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594797v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dhote" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294794v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603558v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800385v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792302v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793537v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740780v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Brignolas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801095v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744081v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742977v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamaillard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799687v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791823v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741907v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guisi Zaina" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805373v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810865v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cros" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268469v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744813v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749999v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808499v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Climent" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746499v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803576v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268727v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Steenackers" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Cuyper" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749593v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Felice" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748672v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750168v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian del Fabbro" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Zamboni" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750107v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755815v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fladung" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753500v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756895v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755628v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scarascia-Mugnozza" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755743v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756957v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758125v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758137v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753497v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754692v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751292v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Paolucci" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756173v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758455v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757493v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Renne" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Morcx" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821042v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755645v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754112v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642806v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salani" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757272v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Nowakowska" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752311v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P.C. Pinel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751192v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bataille" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Chalhoub" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756731v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754121v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcombe" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756516v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758391v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boudet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762662v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759762v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759686v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760218v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Delmotte" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763136v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763018v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762427v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalashikam Rajender Rao" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581233v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bujon" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762615v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581463v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669674v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770282v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faivre Rampant" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765849v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769904v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765090v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766083v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770097v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775077v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772582v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Charpentier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773312v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Giovanini" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773454v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Marin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771931v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Denis" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777349v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Berryman" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773437v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773665v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737648v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736419v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607226v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743230v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741031v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alves" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793860v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795537v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269242v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269239v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268616v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740299v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268614v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ludovisi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268621v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Reuling" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Denaud" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268622v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807304v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3449.0403" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268726v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vezzi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455971v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apha Niango" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268723v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268722v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268642v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268725v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Giorgi" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268730v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268721v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Paoli" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749127v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818661v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818609v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821517v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decourcelle" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Eveno" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762337v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662770v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacan" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837956v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Pasquier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835674v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849136v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durier" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852219v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gelis" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort-Buson" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795900v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Louise Filleux" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/EZMD-8G13" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324138v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800270v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elearning.formation-permanente.inra.fr/course/view.php?id=26&amp;amp;section=1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268435v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libros.inia.es/libros/product_info.php?cPath=12&amp;amp;products_id=709" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259091v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837965v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852247v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Charpentier" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848339v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850372v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Azais" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Turckheim" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372244v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811634v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814177v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cantegrel" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814140v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811661v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forestier" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805585v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830861v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lejeune" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876483v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chazallon" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cotten" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503573v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830833v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347661v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545811v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499010v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffani Pozzi" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498985v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498944v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498976v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606417v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602144v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Almeida" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797289v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793484v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800311v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601117v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourlon" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809052v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598959v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810197v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Farcy" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599197v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809994v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809662v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598094v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reuling" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810533v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811144v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595713v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bouvet" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808701v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804197v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810494v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594969v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594492v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592079v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591619v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nougier" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590483v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588656v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588658v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581697v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668747v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676619v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822118v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M Rae" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836924v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837629v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836307v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835410v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678050v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678010v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854742v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805536v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805341v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447141v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko S Tyrmi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Cervera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G Vendramin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72433" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourlon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Olsson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Farsakoglou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120748" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935893v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Ray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Berlin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Hynynen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.1005761" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.629737" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez&#8208;quiroga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13239" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282821v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Opgenoorth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Sl&#225;mov&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Morganti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grefen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carvalho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0340-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0447-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581954" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621320v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5660-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clifton-Brown" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Harfouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Casler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Dylan Jones" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Macalpine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12566" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon Tournayre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gousset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12646" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-02291357v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200760" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608814v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesfin Nigussie Gebreselassie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.05.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXKNG3C1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Salle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pointeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0679-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pinosio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Giacomello" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Taylor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw161" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Zaina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12513" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPQS094S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640059v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Viger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel K. Smith" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dewoody" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Trewin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602454v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jop Vercruysse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries Poupaert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vanholme" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartel Vanholme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.08.021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NFNXC4G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639351v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Led&#233;e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv232" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629490v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldo Sanchez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634397v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fabbrini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sabatti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv056" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635982v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bartet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462269223291339E12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635335v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0790-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268713v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0704-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629623v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Di&#233;vart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hk9w-tw18" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647552v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Cesarino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Goeminne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoon Kim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marroni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12179" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267969v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Danielsen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Lohaus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Sirrenberg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Karlovsky" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-010-9373-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A2F08D896CDB77BE48B9E1D016AB2E102E145B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647348v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monclus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-173" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267865v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-47" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649491v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labbe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651859v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Valade" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0410-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649996v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chamaillard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Depierreux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr089" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652178v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Rohde" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Storme" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Vitacolonna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03469.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652374v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03786.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652297v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labb&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0361-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRDKL9Q6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644074v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Boerjan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr038" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661152v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ricciotti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isacco Beritognolo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X10-113" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659366v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02277.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662486v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Y. Dillen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0270-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAC830CF640FBE1A586BE57E0EEA2B8CC091ABEA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662444v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dillen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhart Ceulemans" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp036" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667912v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp075" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666962v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Neyrinck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0175-8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC7E0E53AB07EA12948A451B9046116EF52B5BCD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658918v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662401v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Rae" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pinel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Street" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.06.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNSWB3KV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656162v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661988v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0062-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB73873158A48879422BABFA5338DAD781492EBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658040v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663888v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Meddour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600362" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXQQQKZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680259v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676560v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682244v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-004-0302-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7STSM852-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678676v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01424.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679103v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674692v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brignolas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489904v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672140v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682556v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunar Sch&#252;te" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milosh Ivkovich" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/77.4.257" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677644v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021139v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002030" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670669v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivkovitch" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673569v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884188v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cahalan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001132" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673228v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quencez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672097v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647628v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692888v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696217v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Drugeault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gouez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Klimaszewska" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.1999.105417.x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BBA93DED995E958F64AA5F9A80514A6AF78E82B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698308v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Radix" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charlot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seigle-Murandi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885863v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Radix" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jay-Allemand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Seigle-Murandi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689258v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lieutier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Picron" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Yart" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713452v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pflaum" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02632220" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701597v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712482v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Charest" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715858v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Auger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geri" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712484v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Klimaszewska" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ward" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704402v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576246v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701884v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708740v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701684v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701664v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717348v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Portefaix" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727253v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882427v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Veisse" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424668v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roman-Amat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25702" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147672v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Depardieu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruzeau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789044v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515591v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743801v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594797v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dhote" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740283v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742776v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294794v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603558v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800385v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792302v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793537v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742977v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamaillard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740780v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Brignolas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801095v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744081v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799687v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791823v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741907v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guisi Zaina" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268469v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805373v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810865v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cros" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744813v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746499v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749999v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808499v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Climent" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803576v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268727v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Steenackers" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Cuyper" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749593v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Felice" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748672v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750168v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian del Fabbro" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Zamboni" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750107v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755815v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fladung" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753500v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756895v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755628v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scarascia-Mugnozza" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756957v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755743v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758125v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758137v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753497v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754692v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751292v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Paolucci" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756173v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758455v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757493v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Renne" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Morcx" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821042v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754112v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755645v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642806v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Salani" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757272v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Nowakowska" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752311v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P.C. Pinel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757714v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751192v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bataille" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Chalhoub" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756731v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754121v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcombe" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756516v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758391v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boudet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762662v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759762v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759686v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760218v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Delmotte" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763018v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763136v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762427v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalashikam Rajender Rao" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762615v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581233v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bujon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581463v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765849v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769904v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faivre Rampant" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770282v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669674v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765090v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766083v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770097v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773454v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Marin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772582v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Charpentier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773312v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Giovanini" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775077v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771931v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Denis" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777349v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Berryman" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773437v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773665v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737648v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736419v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607226v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743230v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741031v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alves" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793860v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269242v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269239v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795537v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740299v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268616v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268614v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ludovisi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268621v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Reuling" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Etienne Denaud" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268622v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807304v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3449.0403" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268726v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vezzi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455971v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apha Niango" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268723v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268722v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268642v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268725v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Giorgi" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268730v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268721v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Paoli" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749127v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818661v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818609v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821517v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decourcelle" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Eveno" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762337v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662770v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacan" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837956v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Pasquier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835674v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849136v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durier" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852219v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gelis" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort-Buson" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795900v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Louise Filleux" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/EZMD-8G13" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324138v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800270v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elearning.formation-permanente.inra.fr/course/view.php?id=26&amp;amp;section=1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268435v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libros.inia.es/libros/product_info.php?cPath=12&amp;amp;products_id=709" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259091v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837965v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852247v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Charpentier" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848339v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850372v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Azais" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Turckheim" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372244v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811634v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814177v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cantegrel" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814140v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811661v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forestier" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805585v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830861v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lejeune" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876483v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chazallon" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cotten" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830833v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503573v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347661v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545811v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499010v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffani Pozzi" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498985v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498944v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498976v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606417v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797289v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602144v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Almeida" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793484v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800311v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601117v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourlon" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809052v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598959v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810197v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Farcy" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599197v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809994v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809662v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810533v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598094v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reuling" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811144v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808701v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595713v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bouvet" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804197v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810494v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594969v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594492v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592079v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591619v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nougier" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590483v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588656v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588658v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581697v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668747v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676619v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822118v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M Rae" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836924v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837629v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836307v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835410v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678050v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678010v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854742v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805536v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805341v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>